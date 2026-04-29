--- v0 (2025-10-09)
+++ v1 (2026-04-29)
@@ -1,208 +1,207 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="189FA42A" w14:textId="77777777" w:rsidR="00EB3C97" w:rsidRPr="00EB3C97" w:rsidRDefault="00EB3C97">
+    <w:p w14:paraId="10695E41" w14:textId="77777777" w:rsidR="00EB3C97" w:rsidRPr="00EB3C97" w:rsidRDefault="00EB3C97">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3C97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fylls i av institutionen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB3C97" w14:paraId="1BB2B408" w14:textId="77777777" w:rsidTr="00B22B72">
+      <w:tr w:rsidR="00EB3C97" w14:paraId="215F79A9" w14:textId="77777777" w:rsidTr="00B22B72">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F6998A7" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRDefault="009F78BD" w:rsidP="009F78BD">
+          <w:p w14:paraId="3551A554" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRDefault="009F78BD" w:rsidP="009F78BD">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="51121DC0" w14:textId="5A2977D3" w:rsidR="00EB3C97" w:rsidRPr="000648E8" w:rsidRDefault="00EB3C97" w:rsidP="009F0AD0">
+          <w:p w14:paraId="18404675" w14:textId="77777777" w:rsidR="00EB3C97" w:rsidRPr="000648E8" w:rsidRDefault="00EB3C97" w:rsidP="009F0AD0">
             <w:pPr>
               <w:spacing w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000648E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Rekvisitionen avser</w:t>
             </w:r>
             <w:r w:rsidR="002E7FF6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> konsolideringsbidrag</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F0C3BD9" w14:textId="53B32C9C" w:rsidR="000851D9" w:rsidRDefault="003C594E" w:rsidP="009F0AD0">
+          <w:p w14:paraId="74DBC028" w14:textId="77777777" w:rsidR="000851D9" w:rsidRDefault="003C594E" w:rsidP="009F0AD0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4807"/>
               </w:tabs>
               <w:spacing w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000648E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Institution:</w:t>
             </w:r>
             <w:r w:rsidRPr="000648E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A168FC">
+            <w:r w:rsidR="0057292E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Listruta2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="VÄLJ INSTITUTION"/>
-                    <w:listEntry w:val="Biovetenskaper och näringslära"/>
                     <w:listEntry w:val="Fysiologi och farmakologi"/>
                     <w:listEntry w:val="Klinisk forskning och utbildning, SÖS"/>
                     <w:listEntry w:val="Cell- och molekylärbiologi"/>
                     <w:listEntry w:val="Klinisk neurovetenskap"/>
                     <w:listEntry w:val="Kliniska vetenskaper, Danderyd"/>
                     <w:listEntry w:val="Klinisk vetenskap, intervention och teknik"/>
                     <w:listEntry w:val="Kvinnors och barns hälsa"/>
                     <w:listEntry w:val="Laboratoriemedicin"/>
                     <w:listEntry w:val="Lärande, informatik, management och etik"/>
                     <w:listEntry w:val="Medicin, Huddinge"/>
                     <w:listEntry w:val="Medicin, Solna"/>
                     <w:listEntry w:val="Medicinsk biokemi och biofysik"/>
                     <w:listEntry w:val="Medicinsk epidemiologi och biostatistik"/>
                     <w:listEntry w:val="Mikrobiologi, tumör- och cellbiologi"/>
                     <w:listEntry w:val="Miljömedicin"/>
                     <w:listEntry w:val="Molekylär medicin och kirurgi"/>
                     <w:listEntry w:val="Neurobiologi, vårdvetenskap och samhälle"/>
                     <w:listEntry w:val="Neurovetenskap"/>
                     <w:listEntry w:val="Odontologi"/>
                     <w:listEntry w:val="Onkologi-Patologi"/>
                     <w:listEntry w:val="Institutionen för global folkhälsa (GPH)"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Listruta2"/>
-            <w:r w:rsidR="00A168FC">
+            <w:r w:rsidR="0057292E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00FE7C23">
-[...4 lines deleted...]
-            <w:r w:rsidR="00FE7C23">
+            <w:r w:rsidR="0057292E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0057292E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A168FC">
+            <w:r w:rsidR="0057292E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="5360B94A" w14:textId="1DBFEAB1" w:rsidR="00EB3C97" w:rsidRPr="000648E8" w:rsidRDefault="000851D9" w:rsidP="009F0AD0">
+          <w:p w14:paraId="2D67AD94" w14:textId="77777777" w:rsidR="00EB3C97" w:rsidRPr="000648E8" w:rsidRDefault="000851D9" w:rsidP="009F0AD0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4807"/>
               </w:tabs>
               <w:spacing w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000851D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Övrig </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>KI-</w:t>
             </w:r>
             <w:r w:rsidRPr="000851D9">
               <w:rPr>
@@ -219,69 +218,69 @@
             </w:r>
             <w:r w:rsidR="00B22B72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="VÄLJ ÖVRIG ORGANISATIONSENHET"/>
                     <w:listEntry w:val="Komparativ medicin"/>
                     <w:listEntry w:val="Universitetsbiblioteket"/>
                     <w:listEntry w:val="UoL"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00B22B72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00FE7C23">
-[...4 lines deleted...]
-            <w:r w:rsidR="00FE7C23">
+            <w:r w:rsidR="00B22B72">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B22B72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00B22B72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40B13455" w14:textId="404AE656" w:rsidR="009F78BD" w:rsidRPr="000648E8" w:rsidRDefault="009F78BD" w:rsidP="009F0AD0">
+          <w:p w14:paraId="7D7AC1BB" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRPr="000648E8" w:rsidRDefault="009F78BD" w:rsidP="009F0AD0">
             <w:pPr>
               <w:spacing w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000648E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Medel rekvireras för</w:t>
             </w:r>
             <w:r w:rsidR="00E91432">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> (namn)</w:t>
             </w:r>
             <w:r w:rsidRPr="000648E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
@@ -340,88 +339,88 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009F0AD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009F0AD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000648E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
-          <w:p w14:paraId="23E6FD2F" w14:textId="6DCF61C3" w:rsidR="009A2F7E" w:rsidRDefault="009A2F7E" w:rsidP="009F0AD0">
+          <w:p w14:paraId="69672143" w14:textId="77777777" w:rsidR="009A2F7E" w:rsidRDefault="009A2F7E" w:rsidP="009F0AD0">
             <w:pPr>
               <w:spacing w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Ange </w:t>
             </w:r>
             <w:r w:rsidR="00C46F38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>fördelningen av lön/projektmedel</w:t>
             </w:r>
             <w:r w:rsidR="00B22B72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00C46F38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E1240EF" w14:textId="4B4D96FE" w:rsidR="007A1419" w:rsidRPr="00C46F38" w:rsidRDefault="00C46F38" w:rsidP="009F0AD0">
+          <w:p w14:paraId="3473EAC5" w14:textId="77777777" w:rsidR="007A1419" w:rsidRPr="00C46F38" w:rsidRDefault="00C46F38" w:rsidP="009F0AD0">
             <w:pPr>
               <w:spacing w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C46F38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lön (minst 50%) </w:t>
             </w:r>
             <w:r w:rsidR="007A1419" w:rsidRPr="00C46F38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Procent: </w:t>
             </w:r>
             <w:r w:rsidR="007A1419" w:rsidRPr="00C46F38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -576,51 +575,51 @@
             </w:r>
             <w:r w:rsidR="00E91432" w:rsidRPr="00C46F38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E91432" w:rsidRPr="00C46F38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E91432" w:rsidRPr="00C46F38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AA67945" w14:textId="6FAD1B64" w:rsidR="00C46F38" w:rsidRDefault="00C46F38" w:rsidP="009F0AD0">
+          <w:p w14:paraId="5E0262D4" w14:textId="77777777" w:rsidR="00C46F38" w:rsidRDefault="00C46F38" w:rsidP="009F0AD0">
             <w:pPr>
               <w:spacing w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C46F38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Projektmedel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (max 50%) </w:t>
             </w:r>
             <w:r w:rsidRPr="00C46F38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -639,87 +638,82 @@
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C46F38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C46F38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C46F38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C46F38">
-[...3 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="00F24FE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C46F38">
-[...3 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="00F24FE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C46F38">
-[...3 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="00F24FE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C46F38">
-[...3 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="00F24FE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C46F38">
-[...3 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="00F24FE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C46F38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C46F38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">    Kronor: </w:t>
             </w:r>
             <w:r w:rsidRPr="00C46F38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
@@ -775,51 +769,51 @@
             </w:r>
             <w:r w:rsidRPr="00C46F38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C46F38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C46F38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14C39789" w14:textId="77777777" w:rsidR="00C46F38" w:rsidRDefault="009F78BD" w:rsidP="009F0AD0">
+          <w:p w14:paraId="1C964200" w14:textId="77777777" w:rsidR="00C46F38" w:rsidRDefault="009F78BD" w:rsidP="009F0AD0">
             <w:pPr>
               <w:spacing w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000648E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Projekt</w:t>
             </w:r>
             <w:r w:rsidR="00E91432">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>nummer</w:t>
             </w:r>
             <w:r w:rsidRPr="000648E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -907,632 +901,673 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007A1419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidR="00F2169D" w:rsidRPr="009A2F7E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="693182A8" w14:textId="5157C56F" w:rsidR="009F78BD" w:rsidRPr="00C46F38" w:rsidRDefault="009A2F7E" w:rsidP="009F0AD0">
+          <w:p w14:paraId="4B6EAB74" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRPr="00C46F38" w:rsidRDefault="009A2F7E" w:rsidP="009F0AD0">
             <w:pPr>
               <w:spacing w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C46F38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">OBS! </w:t>
             </w:r>
             <w:r w:rsidR="00F2169D" w:rsidRPr="00C46F38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Projekt</w:t>
             </w:r>
             <w:r w:rsidR="00B22B72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">/en </w:t>
             </w:r>
             <w:r w:rsidR="00F2169D" w:rsidRPr="00C46F38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ska ha </w:t>
             </w:r>
             <w:r w:rsidRPr="00C46F38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">följande </w:t>
             </w:r>
             <w:r w:rsidR="00F2169D" w:rsidRPr="00C46F38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">verksamhetskod </w:t>
             </w:r>
             <w:r w:rsidR="00C46F38" w:rsidRPr="00C46F38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>212</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B6E68CF" w14:textId="6A5E695A" w:rsidR="009F78BD" w:rsidRPr="000648E8" w:rsidRDefault="009F78BD" w:rsidP="009F0AD0">
+          <w:p w14:paraId="6FB4567B" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRPr="000648E8" w:rsidRDefault="009F78BD" w:rsidP="009F0AD0">
             <w:pPr>
               <w:spacing w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000648E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Verifikationstext:</w:t>
             </w:r>
             <w:r w:rsidRPr="000648E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F4596B0" w14:textId="6643542B" w:rsidR="00EB3C97" w:rsidRPr="009F78BD" w:rsidRDefault="009F78BD" w:rsidP="00E91432">
+          <w:p w14:paraId="7466A89D" w14:textId="77777777" w:rsidR="00EB3C97" w:rsidRPr="009F78BD" w:rsidRDefault="009F78BD" w:rsidP="00E91432">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000648E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Institutionens referens: </w:t>
             </w:r>
-            <w:r w:rsidRPr="000648E8">
+            <w:r w:rsidR="0057292E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text2"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000648E8">
+            <w:r w:rsidR="0057292E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000648E8">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000648E8">
+            <w:r w:rsidR="0057292E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0057292E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C94966">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="000648E8">
+            <w:r w:rsidR="0057292E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0057292E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0057292E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0057292E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0057292E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0057292E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00E91432">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="31B1656F" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRPr="009F78BD" w:rsidRDefault="000648E8" w:rsidP="000851D9">
+    <w:p w14:paraId="66CB0E27" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRPr="009F78BD" w:rsidRDefault="000648E8" w:rsidP="000851D9">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="009F78BD" w:rsidRPr="00EB3C97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Fylls i av </w:t>
       </w:r>
-      <w:r w:rsidR="009F78BD">
+      <w:r w:rsidR="0057292E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>universitetsförvaltningen</w:t>
+        <w:t>gemensamt verksamhetsstöd</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009F78BD" w14:paraId="2CF22276" w14:textId="77777777" w:rsidTr="009F78BD">
+      <w:tr w:rsidR="009F78BD" w14:paraId="0D2E1473" w14:textId="77777777" w:rsidTr="009F78BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D8D1495" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRDefault="009F78BD" w:rsidP="009F78BD">
+          <w:p w14:paraId="16EACC22" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRDefault="009F78BD" w:rsidP="009F78BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="285BA05A" w14:textId="38F2E19D" w:rsidR="009F78BD" w:rsidRPr="000648E8" w:rsidRDefault="009F78BD" w:rsidP="009F0AD0">
+          <w:p w14:paraId="48A5DF49" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRPr="000648E8" w:rsidRDefault="009F78BD" w:rsidP="009F0AD0">
             <w:pPr>
               <w:spacing w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D61808">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Överföring från:</w:t>
             </w:r>
             <w:r w:rsidRPr="000648E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003A0590">
+            <w:r w:rsidR="0057292E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Listruta3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="Välj kommitté eller nämnd"/>
                     <w:listEntry w:val="Kommittén för forskarutbildning"/>
                     <w:listEntry w:val="Kommittén för forskning"/>
                     <w:listEntry w:val="Fakultetsnämnden"/>
+                    <w:listEntry w:val="Övrig KI-organisation"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Listruta3"/>
-            <w:r w:rsidR="003A0590">
+            <w:r w:rsidR="0057292E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00FE7C23">
-[...4 lines deleted...]
-            <w:r w:rsidR="00FE7C23">
+            <w:r w:rsidR="0057292E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0057292E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003A0590">
+            <w:r w:rsidR="0057292E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="5E2358DC" w14:textId="758EA14A" w:rsidR="009F78BD" w:rsidRPr="000648E8" w:rsidRDefault="009F78BD" w:rsidP="009F0AD0">
+          <w:p w14:paraId="1E73D06F" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRPr="000648E8" w:rsidRDefault="009F78BD" w:rsidP="009F0AD0">
             <w:pPr>
               <w:spacing w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D61808">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Till institution:</w:t>
             </w:r>
             <w:r w:rsidRPr="000648E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A168FC">
+            <w:r w:rsidR="0057292E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="VÄLJ INSTITUTION"/>
-                    <w:listEntry w:val="Biovetenskaper och näringslära"/>
                     <w:listEntry w:val="Cell- och molekylärbiologi"/>
                     <w:listEntry w:val="Fysiologi och farmakologi"/>
                     <w:listEntry w:val="Global folkhälsa"/>
                     <w:listEntry w:val="Klinisk forskning och utbildning, SÖS"/>
                     <w:listEntry w:val="Klinisk neurovetenskap"/>
                     <w:listEntry w:val="Kliniska vetenskaper, Danderyd"/>
                     <w:listEntry w:val="Klinisk vetenskap, intervention och teknik"/>
                     <w:listEntry w:val="Kvinnors och barns hälsa"/>
                     <w:listEntry w:val="Laboratoriemedicin"/>
                     <w:listEntry w:val="Lärande, informatik, management och etik"/>
                     <w:listEntry w:val="Medicin, Huddinge"/>
                     <w:listEntry w:val="Medicin, Solna"/>
                     <w:listEntry w:val="Medicinsk biokemi och biofysik"/>
                     <w:listEntry w:val="Medicinsk epidemiologi och biostatistik"/>
                     <w:listEntry w:val="Mikrobiologi, tumör- och cellbiologi"/>
                     <w:listEntry w:val="Miljömedicin"/>
                     <w:listEntry w:val="Molekylär medicin och kirurgi"/>
                     <w:listEntry w:val="Neurobiologi, vårdvetenskap och samhälle"/>
                     <w:listEntry w:val="Neurovetenskap"/>
                     <w:listEntry w:val="Odontologi"/>
                     <w:listEntry w:val="Onkologi-Patologi"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00A168FC">
+            <w:r w:rsidR="0057292E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00FE7C23">
-[...4 lines deleted...]
-            <w:r w:rsidR="00FE7C23">
+            <w:r w:rsidR="0057292E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0057292E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A168FC">
+            <w:r w:rsidR="0057292E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D14EAA8" w14:textId="09FE778A" w:rsidR="000851D9" w:rsidRPr="000648E8" w:rsidRDefault="000851D9" w:rsidP="009F0AD0">
+          <w:p w14:paraId="5C0FEECA" w14:textId="77777777" w:rsidR="000851D9" w:rsidRPr="000648E8" w:rsidRDefault="000851D9" w:rsidP="009F0AD0">
             <w:pPr>
               <w:spacing w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Övrig KI-organisation</w:t>
             </w:r>
             <w:r w:rsidRPr="00D61808">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="000648E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B848D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="VÄLJ ÖVRIG ORGANISATIONSENHET"/>
                     <w:listEntry w:val="Komparativ medicin"/>
                     <w:listEntry w:val="Universitetsbiblioteket"/>
                     <w:listEntry w:val="UoL"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00B848D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00FE7C23">
-[...4 lines deleted...]
-            <w:r w:rsidR="00FE7C23">
+            <w:r w:rsidR="00B848D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B848D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00B848D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="767AF6BC" w14:textId="5BAC4ACD" w:rsidR="009F78BD" w:rsidRPr="000648E8" w:rsidRDefault="009F78BD" w:rsidP="009F0AD0">
+          <w:p w14:paraId="6A48ABA0" w14:textId="20FC95E8" w:rsidR="009F78BD" w:rsidRPr="000648E8" w:rsidRDefault="009F78BD" w:rsidP="009F0AD0">
             <w:pPr>
               <w:spacing w:after="180" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000648E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Kontering på institution: </w:t>
             </w:r>
             <w:r w:rsidR="006E4754" w:rsidRPr="00321D83">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>konto 30999 fin 1 STAT mpt 9UL</w:t>
+              <w:t xml:space="preserve">konto 30999 fin 1 STAT mpt </w:t>
+            </w:r>
+            <w:r w:rsidR="00D55668">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>1EX</w:t>
             </w:r>
             <w:r w:rsidR="006A2CB9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>, VK2</w:t>
             </w:r>
             <w:r w:rsidR="002E7FF6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="665883FA" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRPr="00D61808" w:rsidRDefault="009F78BD" w:rsidP="009F0AD0">
+          <w:p w14:paraId="00ECF6B7" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRPr="00D61808" w:rsidRDefault="009F78BD" w:rsidP="009F0AD0">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D61808">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Kontering US </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Tabellrutnt"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4424"/>
               <w:gridCol w:w="20"/>
               <w:gridCol w:w="1122"/>
               <w:gridCol w:w="1692"/>
               <w:gridCol w:w="1586"/>
             </w:tblGrid>
-            <w:tr w:rsidR="000648E8" w:rsidRPr="000648E8" w14:paraId="07D9244D" w14:textId="77777777" w:rsidTr="00373153">
+            <w:tr w:rsidR="000648E8" w:rsidRPr="000648E8" w14:paraId="5939D753" w14:textId="77777777" w:rsidTr="00373153">
               <w:trPr>
                 <w:trHeight w:val="244"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4444" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
-                <w:p w14:paraId="6CCC0D6C" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRPr="000648E8" w:rsidRDefault="009F78BD" w:rsidP="009F0AD0">
+                <w:p w14:paraId="1DC178F0" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRPr="000648E8" w:rsidRDefault="009F78BD" w:rsidP="009F0AD0">
                   <w:pPr>
                     <w:spacing w:after="180" w:line="240" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000648E8">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
-                    <w:t>Text i Agresso</w:t>
+                    <w:t xml:space="preserve">Text i </w:t>
+                  </w:r>
+                  <w:r w:rsidR="0057292E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>UBW</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1122" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6B2BCEE2" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRPr="000648E8" w:rsidRDefault="009F78BD" w:rsidP="009F78BD">
+                <w:p w14:paraId="22495A58" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRPr="000648E8" w:rsidRDefault="009F78BD" w:rsidP="009F78BD">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000648E8">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>Konto</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1692" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0AACAE9D" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRPr="000648E8" w:rsidRDefault="009F78BD" w:rsidP="009F78BD">
+                <w:p w14:paraId="731BA810" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRPr="000648E8" w:rsidRDefault="009F78BD" w:rsidP="009F78BD">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000648E8">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>Projekt</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1586" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1DB36FEA" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRPr="000648E8" w:rsidRDefault="009F78BD" w:rsidP="009F78BD">
+                <w:p w14:paraId="070B57F4" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRPr="000648E8" w:rsidRDefault="009F78BD" w:rsidP="009F78BD">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000648E8">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>Belopp i kr</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C46F38" w:rsidRPr="000648E8" w14:paraId="5D2C73F4" w14:textId="77777777" w:rsidTr="00373153">
+            <w:tr w:rsidR="00C46F38" w:rsidRPr="000648E8" w14:paraId="52A25D82" w14:textId="77777777" w:rsidTr="00373153">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4444" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="30524B9B" w14:textId="77777777" w:rsidR="00C46F38" w:rsidRPr="000648E8" w:rsidRDefault="00C46F38" w:rsidP="00C46F38">
+                <w:p w14:paraId="1B066106" w14:textId="77777777" w:rsidR="00C46F38" w:rsidRPr="000648E8" w:rsidRDefault="00C46F38" w:rsidP="00C46F38">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00571619">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:highlight w:val="lightGray"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text4"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:bookmarkStart w:id="4" w:name="Text4"/>
                   <w:r w:rsidRPr="00571619">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:highlight w:val="lightGray"/>
@@ -1579,72 +1614,72 @@
                       <w:highlight w:val="lightGray"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:highlight w:val="lightGray"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00571619">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:highlight w:val="lightGray"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="4"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1122" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="602B4489" w14:textId="245C2165" w:rsidR="00C46F38" w:rsidRPr="000648E8" w:rsidRDefault="00A168FC" w:rsidP="00C46F38">
+                <w:p w14:paraId="5EC4DCCC" w14:textId="77777777" w:rsidR="00C46F38" w:rsidRPr="000648E8" w:rsidRDefault="00A168FC" w:rsidP="00C46F38">
                   <w:pPr>
                     <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00A168FC">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t>30999</w:t>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1692" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="76F123B1" w14:textId="77777777" w:rsidR="00C46F38" w:rsidRPr="000648E8" w:rsidRDefault="00C46F38" w:rsidP="00C46F38">
+                <w:p w14:paraId="41577219" w14:textId="77777777" w:rsidR="00C46F38" w:rsidRPr="000648E8" w:rsidRDefault="00C46F38" w:rsidP="00C46F38">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000648E8">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text5"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:bookmarkStart w:id="5" w:name="Text5"/>
                   <w:r w:rsidRPr="000648E8">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -1681,51 +1716,51 @@
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="000648E8">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="5"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1586" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1BF33B08" w14:textId="77777777" w:rsidR="00C46F38" w:rsidRPr="000648E8" w:rsidRDefault="00C46F38" w:rsidP="00C46F38">
+                <w:p w14:paraId="52C109D0" w14:textId="77777777" w:rsidR="00C46F38" w:rsidRPr="000648E8" w:rsidRDefault="00C46F38" w:rsidP="00C46F38">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000648E8">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text6"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="000648E8">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
@@ -1757,60 +1792,60 @@
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="000648E8">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C46F38" w:rsidRPr="000648E8" w14:paraId="7BB19A8E" w14:textId="77777777" w:rsidTr="002E7FF6">
+            <w:tr w:rsidR="00C46F38" w:rsidRPr="000648E8" w14:paraId="631D1F80" w14:textId="77777777" w:rsidTr="002E7FF6">
               <w:trPr>
                 <w:trHeight w:val="394"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4444" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
-                <w:p w14:paraId="0D692D83" w14:textId="77777777" w:rsidR="00C46F38" w:rsidRPr="000648E8" w:rsidRDefault="00C46F38" w:rsidP="00C46F38">
+                <w:p w14:paraId="39EA221D" w14:textId="77777777" w:rsidR="00C46F38" w:rsidRPr="000648E8" w:rsidRDefault="00C46F38" w:rsidP="00C46F38">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00571619">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:highlight w:val="lightGray"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text4"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00571619">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:highlight w:val="lightGray"/>
                     </w:rPr>
@@ -1855,72 +1890,72 @@
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:highlight w:val="lightGray"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:highlight w:val="lightGray"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00571619">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:highlight w:val="lightGray"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1122" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1703B436" w14:textId="1703D72A" w:rsidR="00C46F38" w:rsidRPr="000648E8" w:rsidRDefault="00A168FC" w:rsidP="00C46F38">
+                <w:p w14:paraId="662B7CDD" w14:textId="77777777" w:rsidR="00C46F38" w:rsidRPr="000648E8" w:rsidRDefault="00A168FC" w:rsidP="00C46F38">
                   <w:pPr>
                     <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00A168FC">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t>30999</w:t>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1692" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0425493F" w14:textId="77777777" w:rsidR="00C46F38" w:rsidRPr="000648E8" w:rsidRDefault="00C46F38" w:rsidP="00C46F38">
+                <w:p w14:paraId="2D620B52" w14:textId="77777777" w:rsidR="00C46F38" w:rsidRPr="000648E8" w:rsidRDefault="00C46F38" w:rsidP="00C46F38">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000648E8">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text5"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="000648E8">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
@@ -1955,51 +1990,51 @@
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="000648E8">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1586" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2577B042" w14:textId="77777777" w:rsidR="00C46F38" w:rsidRPr="000648E8" w:rsidRDefault="00C46F38" w:rsidP="00C46F38">
+                <w:p w14:paraId="255904E2" w14:textId="77777777" w:rsidR="00C46F38" w:rsidRPr="000648E8" w:rsidRDefault="00C46F38" w:rsidP="00C46F38">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000648E8">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text6"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="000648E8">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
@@ -2031,104 +2066,104 @@
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="000648E8">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C46F38" w:rsidRPr="000648E8" w14:paraId="196983C8" w14:textId="77777777" w:rsidTr="00373153">
+            <w:tr w:rsidR="00C46F38" w:rsidRPr="000648E8" w14:paraId="1667A6B1" w14:textId="77777777" w:rsidTr="00373153">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4444" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
-                <w:p w14:paraId="6DC7C154" w14:textId="77777777" w:rsidR="00C46F38" w:rsidRPr="000648E8" w:rsidRDefault="00C46F38" w:rsidP="00C46F38">
+                <w:p w14:paraId="6F4E63B0" w14:textId="77777777" w:rsidR="00C46F38" w:rsidRPr="000648E8" w:rsidRDefault="00C46F38" w:rsidP="00C46F38">
                   <w:pPr>
                     <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000648E8">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>Att utbetala</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1122" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="23509839" w14:textId="77777777" w:rsidR="00C46F38" w:rsidRPr="000648E8" w:rsidRDefault="00C46F38" w:rsidP="00C46F38">
+                <w:p w14:paraId="2D53503F" w14:textId="77777777" w:rsidR="00C46F38" w:rsidRPr="000648E8" w:rsidRDefault="00C46F38" w:rsidP="00C46F38">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1692" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="65EC7AFA" w14:textId="77777777" w:rsidR="00C46F38" w:rsidRPr="000648E8" w:rsidRDefault="00C46F38" w:rsidP="00C46F38">
+                <w:p w14:paraId="703A5DB8" w14:textId="77777777" w:rsidR="00C46F38" w:rsidRPr="000648E8" w:rsidRDefault="00C46F38" w:rsidP="00C46F38">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1586" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3C36B278" w14:textId="77777777" w:rsidR="00C46F38" w:rsidRPr="002C0ABC" w:rsidRDefault="00C46F38" w:rsidP="00C46F38">
+                <w:p w14:paraId="0A2A5E13" w14:textId="77777777" w:rsidR="00C46F38" w:rsidRPr="002C0ABC" w:rsidRDefault="00C46F38" w:rsidP="00C46F38">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="002C0ABC">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text6"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="002C0ABC">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
@@ -2171,302 +2206,302 @@
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="002C0ABC">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C46F38" w14:paraId="3C929C9B" w14:textId="77777777" w:rsidTr="000851D9">
+            <w:tr w:rsidR="00C46F38" w14:paraId="59019FDD" w14:textId="77777777" w:rsidTr="000851D9">
               <w:tblPrEx>
                 <w:tblBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tblBorders>
               </w:tblPrEx>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4424" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="7FF14F7E" w14:textId="6F7D2B4B" w:rsidR="00C46F38" w:rsidRDefault="00C46F38" w:rsidP="00C46F38">
+                <w:p w14:paraId="21729916" w14:textId="77777777" w:rsidR="00C46F38" w:rsidRDefault="00C46F38" w:rsidP="00C46F38">
                   <w:pPr>
                     <w:spacing w:after="180" w:line="240" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D61808">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>Datum:</w:t>
                   </w:r>
                   <w:r w:rsidRPr="000648E8">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00321D83">
+                  <w:r w:rsidR="0057292E">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:highlight w:val="lightGray"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
-                          <w:default w:val="2024-MM-DD"/>
+                          <w:default w:val="2026-MM-DD"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidR="00321D83">
+                  <w:r w:rsidR="0057292E">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:highlight w:val="lightGray"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00321D83">
+                  <w:r w:rsidR="0057292E">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:highlight w:val="lightGray"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidR="00321D83">
+                  <w:r w:rsidR="0057292E">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:highlight w:val="lightGray"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00321D83">
+                  <w:r w:rsidR="0057292E">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:highlight w:val="lightGray"/>
                     </w:rPr>
-                    <w:t>2024-MM-DD</w:t>
-[...1 lines deleted...]
-                  <w:r w:rsidR="00321D83">
+                    <w:t>2026-MM-DD</w:t>
+                  </w:r>
+                  <w:r w:rsidR="0057292E">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:highlight w:val="lightGray"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4420" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="67838BAF" w14:textId="617900D6" w:rsidR="00C46F38" w:rsidRDefault="00C46F38" w:rsidP="00C46F38">
+                <w:p w14:paraId="4467B117" w14:textId="77777777" w:rsidR="00C46F38" w:rsidRDefault="00C46F38" w:rsidP="00C46F38">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D61808">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>Datum:</w:t>
                   </w:r>
                   <w:r w:rsidRPr="000648E8">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00321D83">
+                  <w:r w:rsidR="0057292E">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:highlight w:val="lightGray"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
-                          <w:default w:val="2024-MM-DD"/>
+                          <w:default w:val="2026-MM-DD"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidR="00321D83">
+                  <w:r w:rsidR="0057292E">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:highlight w:val="lightGray"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00321D83">
+                  <w:r w:rsidR="0057292E">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:highlight w:val="lightGray"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidR="00321D83">
+                  <w:r w:rsidR="0057292E">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:highlight w:val="lightGray"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00321D83">
+                  <w:r w:rsidR="0057292E">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:highlight w:val="lightGray"/>
                     </w:rPr>
-                    <w:t>2024-MM-DD</w:t>
-[...1 lines deleted...]
-                  <w:r w:rsidR="00321D83">
+                    <w:t>2026-MM-DD</w:t>
+                  </w:r>
+                  <w:r w:rsidR="0057292E">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:highlight w:val="lightGray"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C46F38" w14:paraId="6D55833F" w14:textId="77777777" w:rsidTr="000851D9">
+            <w:tr w:rsidR="00C46F38" w14:paraId="14A22BA0" w14:textId="77777777" w:rsidTr="000851D9">
               <w:tblPrEx>
                 <w:tblBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tblBorders>
               </w:tblPrEx>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4424" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="5F8EAC97" w14:textId="77777777" w:rsidR="00C46F38" w:rsidRPr="00D61808" w:rsidRDefault="00C46F38" w:rsidP="00C46F38">
+                <w:p w14:paraId="2E5EB954" w14:textId="77777777" w:rsidR="00C46F38" w:rsidRPr="00D61808" w:rsidRDefault="00C46F38" w:rsidP="00C46F38">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D61808">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Sakattest                                                           </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4420" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="7F80053A" w14:textId="77777777" w:rsidR="00C46F38" w:rsidRPr="00D61808" w:rsidRDefault="00C46F38" w:rsidP="00C46F38">
+                <w:p w14:paraId="02F88F68" w14:textId="77777777" w:rsidR="00C46F38" w:rsidRPr="00D61808" w:rsidRDefault="00C46F38" w:rsidP="00C46F38">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D61808">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>Attest</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="0498E76D" w14:textId="4A06E102" w:rsidR="000648E8" w:rsidRDefault="000648E8" w:rsidP="009F78BD">
+          <w:p w14:paraId="2C705E5D" w14:textId="77777777" w:rsidR="000648E8" w:rsidRDefault="000648E8" w:rsidP="009F78BD">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000648E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">                                        </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="000648E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                </w:t>
@@ -2482,56 +2517,56 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>……………………………………………..     ……………………………………………..</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Tabellrutnt"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4459"/>
               <w:gridCol w:w="4385"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00D51D19" w:rsidRPr="000648E8" w14:paraId="63486D89" w14:textId="77777777" w:rsidTr="00D51D19">
+            <w:tr w:rsidR="00D51D19" w:rsidRPr="000648E8" w14:paraId="7E833EFE" w14:textId="77777777" w:rsidTr="00D51D19">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4531" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="78F2E47C" w14:textId="77777777" w:rsidR="00D51D19" w:rsidRPr="000648E8" w:rsidRDefault="00D51D19" w:rsidP="006675F6">
+                <w:p w14:paraId="6DE0D9F8" w14:textId="77777777" w:rsidR="00D51D19" w:rsidRPr="000648E8" w:rsidRDefault="00D51D19" w:rsidP="006675F6">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="4678"/>
                     </w:tabs>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D51D19">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Namnförtydligande                                                                         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00D51D19">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
@@ -2607,72 +2642,72 @@
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="006675F6">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00D51D19">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4455" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1934697A" w14:textId="77777777" w:rsidR="00D51D19" w:rsidRDefault="00D51D19" w:rsidP="00015D0E">
+                <w:p w14:paraId="6616E42C" w14:textId="77777777" w:rsidR="00D51D19" w:rsidRDefault="00D51D19" w:rsidP="00015D0E">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="4678"/>
                     </w:tabs>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D51D19">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Namnförtydligande</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="0ABF2DB0" w14:textId="77777777" w:rsidR="00D51D19" w:rsidRPr="00D51D19" w:rsidRDefault="00D51D19" w:rsidP="006675F6">
+                <w:p w14:paraId="173C472D" w14:textId="77777777" w:rsidR="00D51D19" w:rsidRPr="00D51D19" w:rsidRDefault="00D51D19" w:rsidP="006675F6">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="4678"/>
                     </w:tabs>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D51D19">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text9"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
@@ -2730,210 +2765,210 @@
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="006675F6">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00D51D19">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="6C9F0E3D" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRPr="000648E8" w:rsidRDefault="009F78BD" w:rsidP="00D51D19">
+          <w:p w14:paraId="0C149894" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRPr="000648E8" w:rsidRDefault="009F78BD" w:rsidP="00D51D19">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4678"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6020DCB6" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRPr="00EB3C97" w:rsidRDefault="009F78BD">
+    <w:p w14:paraId="3BD33979" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRPr="00EB3C97" w:rsidRDefault="009F78BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009F78BD" w:rsidRPr="00EB3C97" w:rsidSect="00635E02">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="567" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D00E663" w14:textId="77777777" w:rsidR="00A6543A" w:rsidRDefault="00A6543A" w:rsidP="00EB3C97">
+    <w:p w14:paraId="5FDD904D" w14:textId="77777777" w:rsidR="00D55668" w:rsidRDefault="00D55668" w:rsidP="00EB3C97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26A61CD1" w14:textId="77777777" w:rsidR="00A6543A" w:rsidRDefault="00A6543A" w:rsidP="00EB3C97">
+    <w:p w14:paraId="5E7530E4" w14:textId="77777777" w:rsidR="00D55668" w:rsidRDefault="00D55668" w:rsidP="00EB3C97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71BB0318" w14:textId="77777777" w:rsidR="00A6543A" w:rsidRDefault="00A6543A" w:rsidP="00EB3C97">
+    <w:p w14:paraId="7ED21CD5" w14:textId="77777777" w:rsidR="00D55668" w:rsidRDefault="00D55668" w:rsidP="00EB3C97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E91FC8C" w14:textId="77777777" w:rsidR="00A6543A" w:rsidRDefault="00A6543A" w:rsidP="00EB3C97">
+    <w:p w14:paraId="38262177" w14:textId="77777777" w:rsidR="00D55668" w:rsidRDefault="00D55668" w:rsidP="00EB3C97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblW w:w="9606" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5211"/>
       <w:gridCol w:w="4395"/>
     </w:tblGrid>
-    <w:tr w:rsidR="009F78BD" w14:paraId="07ECBCAC" w14:textId="77777777" w:rsidTr="007137BA">
+    <w:tr w:rsidR="009F78BD" w14:paraId="78D222FD" w14:textId="77777777" w:rsidTr="007137BA">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5211" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="777EA351" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRDefault="009F78BD" w:rsidP="00EB3C97">
+        <w:p w14:paraId="763C9F28" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRDefault="009F78BD" w:rsidP="00EB3C97">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="sv-SE"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32E1497B" wp14:editId="07CCC668">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C54B247" wp14:editId="38483319">
                 <wp:extent cx="2162175" cy="885825"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                 <wp:docPr id="5" name="Bildobjekt 5" descr="KI-Logo_pos_RGB(136-0-82)"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 11" descr="KI-Logo_pos_RGB(136-0-82)"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
@@ -2949,347 +2984,353 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4395" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="70AB8C89" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRDefault="009F78BD" w:rsidP="00EB3C97">
+        <w:p w14:paraId="0EB2C901" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRDefault="009F78BD" w:rsidP="00EB3C97">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="003B5CEF" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRPr="00EB3C97" w:rsidRDefault="00AE56F9" w:rsidP="00EB3C97">
+        <w:p w14:paraId="7BD5EE6C" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRPr="00EB3C97" w:rsidRDefault="00AE56F9" w:rsidP="00EB3C97">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
             <w:t>REKVISI</w:t>
           </w:r>
           <w:r w:rsidR="009F78BD" w:rsidRPr="00EB3C97">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
             <w:t>TION AV MEDEL FRÅN</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0068E55D" w14:textId="32AF81A5" w:rsidR="009F78BD" w:rsidRPr="007137BA" w:rsidRDefault="00E91432" w:rsidP="00EB3C97">
+        <w:p w14:paraId="592894E0" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRPr="007137BA" w:rsidRDefault="00E91432" w:rsidP="00EB3C97">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">- </w:t>
           </w:r>
           <w:r w:rsidR="007137BA" w:rsidRPr="007137BA">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>KOMMITTÉN FÖR FORSKARUTBILDNING</w:t>
           </w:r>
           <w:r w:rsidR="007137BA">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="79408B2D" w14:textId="24E985A7" w:rsidR="007137BA" w:rsidRDefault="00E91432" w:rsidP="00EB3C97">
+        <w:p w14:paraId="04E44818" w14:textId="77777777" w:rsidR="007137BA" w:rsidRDefault="00E91432" w:rsidP="00EB3C97">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">- </w:t>
           </w:r>
           <w:r w:rsidR="007137BA" w:rsidRPr="007137BA">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>KOMMITTÉN FÖR FORSKNING</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7FBB9E4D" w14:textId="77777777" w:rsidR="00F2169D" w:rsidRPr="007137BA" w:rsidRDefault="00F2169D" w:rsidP="00F2169D">
+        <w:p w14:paraId="44AE77B7" w14:textId="77777777" w:rsidR="00F2169D" w:rsidRPr="007137BA" w:rsidRDefault="00F2169D" w:rsidP="00F2169D">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="007137BA">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:i/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>respektive</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5333DE87" w14:textId="47F72004" w:rsidR="00F2169D" w:rsidRPr="007137BA" w:rsidRDefault="00E91432" w:rsidP="00EB3C97">
+        <w:p w14:paraId="74338DC1" w14:textId="77777777" w:rsidR="00F2169D" w:rsidRPr="007137BA" w:rsidRDefault="00E91432" w:rsidP="00EB3C97">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">- </w:t>
           </w:r>
           <w:r w:rsidR="00F2169D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>FAKULTETSNÄMNDEN</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="200EC5F6" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRDefault="009F78BD" w:rsidP="00EB3C97">
+  <w:p w14:paraId="30954A1C" w14:textId="77777777" w:rsidR="009F78BD" w:rsidRDefault="009F78BD" w:rsidP="00EB3C97">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="7npMvB8geePv+jRYqK9BhZkmPY3K7tkmtm8X7WT6wAhCrQUylM0SvTnhiEZULnkV/sjG1MrnBh0jmtQs2n5haA==" w:salt="N6LIBLFV8ip5OZpcB4AQtg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="73ZZualamuDId/huEFTtgIQ1gG7Vna9iZ3JtHFla1FZueoap8+9Gnoo2HoPxOtmEvWcJBO1hmBhUFLwXWhJ2vw==" w:salt="S0TBY4C1gfw9RWCyi3kz5A=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AE56F9"/>
+    <w:rsidRoot w:val="00D55668"/>
     <w:rsid w:val="0005465B"/>
     <w:rsid w:val="000648E8"/>
     <w:rsid w:val="000654C6"/>
     <w:rsid w:val="000851D9"/>
     <w:rsid w:val="00086D7F"/>
     <w:rsid w:val="00123147"/>
     <w:rsid w:val="001427C7"/>
+    <w:rsid w:val="001E4E9E"/>
     <w:rsid w:val="001F06A7"/>
     <w:rsid w:val="0023101B"/>
     <w:rsid w:val="002C0ABC"/>
     <w:rsid w:val="002E7FF6"/>
     <w:rsid w:val="00321D83"/>
     <w:rsid w:val="00323BD5"/>
     <w:rsid w:val="00373153"/>
     <w:rsid w:val="003A0590"/>
     <w:rsid w:val="003C594E"/>
     <w:rsid w:val="004204B1"/>
     <w:rsid w:val="00461282"/>
     <w:rsid w:val="004955DA"/>
     <w:rsid w:val="004979EC"/>
     <w:rsid w:val="004B16E5"/>
+    <w:rsid w:val="004B7D12"/>
+    <w:rsid w:val="004C5AE0"/>
     <w:rsid w:val="00512108"/>
     <w:rsid w:val="00513A8F"/>
     <w:rsid w:val="00571619"/>
+    <w:rsid w:val="0057292E"/>
     <w:rsid w:val="00580DFA"/>
     <w:rsid w:val="00635E02"/>
     <w:rsid w:val="006675F6"/>
     <w:rsid w:val="006A2CB9"/>
     <w:rsid w:val="006A5B41"/>
     <w:rsid w:val="006B6E0E"/>
     <w:rsid w:val="006E4754"/>
     <w:rsid w:val="007137BA"/>
     <w:rsid w:val="007A1419"/>
     <w:rsid w:val="007B1E1A"/>
     <w:rsid w:val="007E61E1"/>
     <w:rsid w:val="00810CAC"/>
     <w:rsid w:val="008455D6"/>
     <w:rsid w:val="00872384"/>
     <w:rsid w:val="00892103"/>
     <w:rsid w:val="00893125"/>
     <w:rsid w:val="008E2226"/>
+    <w:rsid w:val="00913CC9"/>
     <w:rsid w:val="009A2F7E"/>
     <w:rsid w:val="009B0AFD"/>
     <w:rsid w:val="009D4931"/>
     <w:rsid w:val="009F0AD0"/>
     <w:rsid w:val="009F78BD"/>
     <w:rsid w:val="00A168FC"/>
     <w:rsid w:val="00A6543A"/>
     <w:rsid w:val="00A91442"/>
     <w:rsid w:val="00A97A2A"/>
     <w:rsid w:val="00AB58C9"/>
     <w:rsid w:val="00AE56F9"/>
     <w:rsid w:val="00AF0429"/>
     <w:rsid w:val="00B22B72"/>
     <w:rsid w:val="00B848D8"/>
     <w:rsid w:val="00B9598C"/>
     <w:rsid w:val="00C1632F"/>
     <w:rsid w:val="00C46F38"/>
     <w:rsid w:val="00C805DB"/>
     <w:rsid w:val="00C94966"/>
     <w:rsid w:val="00CA0579"/>
     <w:rsid w:val="00D36D32"/>
     <w:rsid w:val="00D51D19"/>
+    <w:rsid w:val="00D55668"/>
     <w:rsid w:val="00D61808"/>
     <w:rsid w:val="00DD6985"/>
     <w:rsid w:val="00E610AD"/>
     <w:rsid w:val="00E6480D"/>
     <w:rsid w:val="00E74CB6"/>
     <w:rsid w:val="00E83932"/>
     <w:rsid w:val="00E91432"/>
     <w:rsid w:val="00EA5B6B"/>
     <w:rsid w:val="00EB3C97"/>
     <w:rsid w:val="00EB5A3C"/>
     <w:rsid w:val="00F2169D"/>
+    <w:rsid w:val="00F24FE7"/>
     <w:rsid w:val="00F44C75"/>
+    <w:rsid w:val="00FB7B51"/>
     <w:rsid w:val="00FE66B0"/>
     <w:rsid w:val="00FE7C23"/>
     <w:rsid w:val="00FF0AA4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="32368D79"/>
-  <w15:docId w15:val="{3A588498-0583-43C1-8FCA-35B0B4C477A0}"/>
+  <w14:docId w14:val="6FB18E57"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3777,66 +3818,62 @@
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003C594E"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\clajoh\AppData\Local\Temp\rekvisition_verksamhetsstyrelserna-2.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4097,60 +4134,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101005540B125BBA82C43ABC55360E82B072F" ma:contentTypeVersion="2" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="9881ea8a597e147cbde52dceb13adc9a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="1937e205-006e-4701-b555-c453968e8d92" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4f03f9f6c9e37525dbe1bafd1f751c08" ns3:_="">
     <xsd:import namespace="1937e205-006e-4701-b555-c453968e8d92"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1937e205-006e-4701-b555-c453968e8d92" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -4238,131 +4269,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A34390CE-0048-464A-B37A-80A16B59149F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7F5EFF8-8112-4F0C-815D-B398E5642E1C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1937e205-006e-4701-b555-c453968e8d92"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D8FB1C3-EA3F-4114-9851-C32DF2B57601}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84935A7C-9ACA-4D3F-8896-95850CC7B16B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>rekvisition_verksamhetsstyrelserna-2</Template>
+  <Template>Rekvisitionmall Konsolideringsbidrag 2026-01-22</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>226</Words>
-  <Characters>1201</Characters>
+  <Characters>1200</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Karolinska Institutet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1425</CharactersWithSpaces>
+  <CharactersWithSpaces>1424</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Clara Ersson</dc:creator>
+  <dc:creator>Sofia Juhlin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005540B125BBA82C43ABC55360E82B072F</vt:lpwstr>
   </property>
 </Properties>
 </file>