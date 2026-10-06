--- v0 (2026-06-26)
+++ v1 (2026-10-06)
@@ -19,51 +19,50 @@
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" strictFirstAndLastChars="0" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId11"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId12"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="2147474176" r:id="rId5"/>
     <p:sldId id="2147474199" r:id="rId6"/>
     <p:sldId id="2147474184" r:id="rId7"/>
@@ -243,76 +242,246 @@
     <a:srgbClr val="CCEBED"/>
     <a:srgbClr val="FFDDD6"/>
     <a:srgbClr val="F1F1F1"/>
     <a:srgbClr val="FEEEEB"/>
     <a:srgbClr val="EDF4F4"/>
     <a:srgbClr val="EDDBE4"/>
     <a:srgbClr val="FFFFFF"/>
     <a:srgbClr val="870052"/>
     <a:srgbClr val="C7ECDC"/>
     <a:srgbClr val="4F0433"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
-<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
+  <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Mellanmörkt format 2 - Dekorfärg 1">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+</a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="12121" autoAdjust="0"/>
     <p:restoredTop sz="97247" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="130" d="100"/>
-          <a:sy n="130" d="100"/>
+          <a:sx n="200" d="100"/>
+          <a:sy n="200" d="100"/>
         </p:scale>
-        <p:origin x="1278" y="336"/>
+        <p:origin x="174" y="222"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="622"/>
         <p:guide/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="3" d="2"/>
         <a:sy n="3" d="2"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -320,51 +489,51 @@
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="96" d="100"/>
           <a:sy n="96" d="100"/>
         </p:scale>
         <p:origin x="3558" y="78"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -421,51 +590,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{FE55F06C-14D9-45DF-81A5-F25F8ECA9886}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-26</a:t>
+              <a:t>2026-09-11</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FB76FC6-F54A-4120-9B8F-E28E2A08E522}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -2304,51 +2473,51 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6623447" y="5350510"/>
             <a:ext cx="1905000" cy="171450"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{044E4B6D-A90E-43D4-8F7C-C3E85972C64F}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>26 maj 2026</a:t>
+              <a:t>11 september 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för bildnummer 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43669FA8-F875-EFA7-FE7C-4B7A755AF048}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8299847" y="5350510"/>
             <a:ext cx="685800" cy="171450"/>
@@ -2654,51 +2823,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{FC67B490-6417-4A0D-9E31-CB8B515BA343}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>26 maj 2026</a:t>
+              <a:t>11 september 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
@@ -3049,51 +3218,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{30DE6759-198D-40E7-8AD9-78646D801B9C}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>26 maj 2026</a:t>
+              <a:t>11 september 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för bildnummer 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{719C98C6-00F0-4387-A9BA-FB521E0564CA}" type="slidenum">
@@ -3285,51 +3454,51 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6787581" y="5213161"/>
             <a:ext cx="94998" cy="171450"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="100"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{38F814BE-44EB-4482-BB2F-A0BC669A8047}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>26 maj 2026</a:t>
+              <a:t>11 september 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Platshållare för bildnummer 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5358C040-7B29-520B-66D6-03AF9B5F5472}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8463981" y="5213161"/>
             <a:ext cx="45719" cy="171450"/>
@@ -3640,51 +3809,51 @@
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{C75D7816-5652-4F1F-9518-6796F7271B7E}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>26 maj 2026</a:t>
+              <a:t>11 september 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8517693-CAE0-9BF0-7593-0CB94A2A6676}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="255983" y="4790351"/>
             <a:ext cx="3091881" cy="171450"/>
@@ -3932,51 +4101,51 @@
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BF7CA267-C44D-44C5-B8A7-7771F43D839C}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>26 maj 2026</a:t>
+              <a:t>11 september 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för bildnummer 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{73E6EECC-44D8-4442-87AA-D47F74CC81A2}" type="slidenum">
@@ -4245,51 +4414,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format på bakgrundstexten</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4F7B924E-A781-45C0-ADEE-E14BFCC339A2}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>26 maj 2026</a:t>
+              <a:t>11 september 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bildnummer 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
@@ -4509,51 +4678,51 @@
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4697387F-0A2F-4349-945E-603316012B5B}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>26 maj 2026</a:t>
+              <a:t>11 september 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
@@ -4876,51 +5045,51 @@
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A2808782-F855-47B0-B38B-501A8A92F124}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>26 maj 2026</a:t>
+              <a:t>11 september 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="1030" name="Rectangle 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="8299847" y="4788233"/>
             <a:ext cx="685800" cy="171450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
@@ -9208,53 +9377,53 @@
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:cxnSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="432" name="Grupp 431">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EBACE80-E70A-62D7-F79F-CC2BC90A707B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="747656" y="615040"/>
-            <a:ext cx="7693632" cy="3980449"/>
+            <a:ext cx="7693632" cy="4218634"/>
             <a:chOff x="767347" y="481641"/>
-            <a:chExt cx="7614000" cy="4280443"/>
+            <a:chExt cx="7614000" cy="4536580"/>
           </a:xfrm>
           <a:solidFill>
             <a:srgbClr val="F1F1F1"/>
           </a:solidFill>
         </p:grpSpPr>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="193" name="Grupp 192">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3711B56C-E797-FD63-E867-63E1BBB6A96A}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvGrpSpPr/>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="2326566" y="1104635"/>
               <a:ext cx="1360889" cy="237600"/>
               <a:chOff x="495726" y="1145200"/>
               <a:chExt cx="1360889" cy="237600"/>
             </a:xfrm>
             <a:grpFill/>
@@ -9411,76 +9580,76 @@
                     <a:latin typeface="+mj-lt"/>
                   </a:rPr>
                   <a:t>E Friberg</a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </p:grpSp>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="431" name="Grupp 430">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A82A4C61-BE2F-3D96-4A13-280D1E9F5168}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvGrpSpPr>
               <a:grpSpLocks/>
             </p:cNvGrpSpPr>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="767347" y="481641"/>
-              <a:ext cx="7614000" cy="4280443"/>
+              <a:ext cx="7614000" cy="4536580"/>
               <a:chOff x="767347" y="481641"/>
-              <a:chExt cx="7614000" cy="4280443"/>
+              <a:chExt cx="7614000" cy="4536580"/>
             </a:xfrm>
             <a:grpFill/>
           </p:grpSpPr>
           <p:grpSp>
             <p:nvGrpSpPr>
               <p:cNvPr id="396" name="Grupp 395">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{102A170D-92D8-2096-0C2B-B5B2CD8851D8}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvGrpSpPr>
                 <a:grpSpLocks/>
               </p:cNvGrpSpPr>
               <p:nvPr/>
             </p:nvGrpSpPr>
             <p:grpSpPr>
               <a:xfrm>
                 <a:off x="767347" y="566203"/>
-                <a:ext cx="1357200" cy="4021771"/>
+                <a:ext cx="1357200" cy="4452018"/>
                 <a:chOff x="767347" y="566203"/>
-                <a:chExt cx="1357200" cy="4021771"/>
+                <a:chExt cx="1357200" cy="4452018"/>
               </a:xfrm>
               <a:grpFill/>
             </p:grpSpPr>
             <p:sp>
               <p:nvSpPr>
                 <p:cNvPr id="3" name="Rektangel: övre hörn rundade 2">
                   <a:extLst>
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7844CE4A-E111-946C-5C69-55E87845D9A4}"/>
                     </a:ext>
                   </a:extLst>
                 </p:cNvPr>
                 <p:cNvSpPr>
                   <a:spLocks/>
                 </p:cNvSpPr>
                 <p:nvPr/>
               </p:nvSpPr>
               <p:spPr bwMode="auto">
                 <a:xfrm>
                   <a:off x="1060464" y="566203"/>
                   <a:ext cx="775231" cy="450653"/>
                 </a:xfrm>
                 <a:prstGeom prst="round2SameRect">
                   <a:avLst>
                     <a:gd name="adj1" fmla="val 5810"/>
@@ -9567,53 +9736,53 @@
                       <a:schemeClr val="accent1"/>
                     </a:solidFill>
                     <a:effectLst/>
                     <a:latin typeface="DM Sans" pitchFamily="2" charset="0"/>
                   </a:endParaRPr>
                 </a:p>
               </p:txBody>
             </p:sp>
             <p:grpSp>
               <p:nvGrpSpPr>
                 <p:cNvPr id="349" name="Grupp 348">
                   <a:extLst>
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD46C10F-1F98-5DE0-7673-BB6A1C384512}"/>
                     </a:ext>
                   </a:extLst>
                 </p:cNvPr>
                 <p:cNvGrpSpPr>
                   <a:grpSpLocks/>
                 </p:cNvGrpSpPr>
                 <p:nvPr/>
               </p:nvGrpSpPr>
               <p:grpSpPr>
                 <a:xfrm>
                   <a:off x="767347" y="1016856"/>
-                  <a:ext cx="1357200" cy="3571118"/>
+                  <a:ext cx="1357200" cy="4001365"/>
                   <a:chOff x="767347" y="1016856"/>
-                  <a:chExt cx="1357200" cy="3571118"/>
+                  <a:chExt cx="1357200" cy="4001365"/>
                 </a:xfrm>
                 <a:grpFill/>
               </p:grpSpPr>
               <p:grpSp>
                 <p:nvGrpSpPr>
                   <p:cNvPr id="179" name="Grupp 178">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E6E6663-7982-810E-CAB7-47240E508AFB}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvGrpSpPr>
                     <a:grpSpLocks/>
                   </p:cNvGrpSpPr>
                   <p:nvPr/>
                 </p:nvGrpSpPr>
                 <p:grpSpPr>
                   <a:xfrm>
                     <a:off x="767347" y="1104635"/>
                     <a:ext cx="1357200" cy="237965"/>
                     <a:chOff x="498467" y="1145200"/>
                     <a:chExt cx="1357200" cy="237965"/>
                   </a:xfrm>
                   <a:grpFill/>
@@ -9662,51 +9831,68 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>J Gripenberg</a:t>
+                        <a:t>B Bohman/</a:t>
+                      </a:r>
+                      <a:br>
+                        <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="4F0433"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mj-lt"/>
+                        </a:rPr>
+                      </a:br>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="4F0433"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mj-lt"/>
+                        </a:rPr>
+                        <a:t>I Flink</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
                 <p:sp>
                   <p:nvSpPr>
                     <p:cNvPr id="98" name="Rektangel: övre hörn rundade 97">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22138144-ED20-B017-9C71-98A9FE80C800}"/>
                         </a:ext>
                       </a:extLst>
                     </p:cNvPr>
                     <p:cNvSpPr>
                       <a:spLocks/>
                     </p:cNvSpPr>
                     <p:nvPr/>
                   </p:nvSpPr>
                   <p:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="498467" y="1145200"/>
                       <a:ext cx="579600" cy="237600"/>
                     </a:xfrm>
                     <a:prstGeom prst="round2SameRect">
                       <a:avLst>
@@ -9733,121 +9919,76 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>N </a:t>
-[...44 lines deleted...]
-                        <a:t>A Hammarberg</a:t>
+                        <a:t>J Bjureberg</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
               </p:grpSp>
               <p:grpSp>
                 <p:nvGrpSpPr>
                   <p:cNvPr id="242" name="Grupp 241">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1177C160-B352-0B2D-19E8-D30FC3A198CB}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvGrpSpPr>
                     <a:grpSpLocks/>
                   </p:cNvGrpSpPr>
                   <p:nvPr/>
                 </p:nvGrpSpPr>
                 <p:grpSpPr>
                   <a:xfrm>
-                    <a:off x="767347" y="1399334"/>
-[...2 lines deleted...]
-                    <a:chExt cx="1357200" cy="237600"/>
+                    <a:off x="767348" y="1399334"/>
+                    <a:ext cx="1357199" cy="237600"/>
+                    <a:chOff x="498016" y="1145200"/>
+                    <a:chExt cx="1357199" cy="237600"/>
                   </a:xfrm>
                   <a:grpFill/>
                 </p:grpSpPr>
                 <p:sp>
                   <p:nvSpPr>
                     <p:cNvPr id="103" name="Rektangel: övre hörn rundade 102">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C0D08B5-EE01-35E2-8AC1-531C2650A874}"/>
                         </a:ext>
                       </a:extLst>
                     </p:cNvPr>
                     <p:cNvSpPr>
                       <a:spLocks/>
                     </p:cNvSpPr>
                     <p:nvPr/>
                   </p:nvSpPr>
                   <p:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="1275615" y="1145200"/>
                       <a:ext cx="579600" cy="237600"/>
                     </a:xfrm>
                     <a:prstGeom prst="round2SameRect">
                       <a:avLst>
                         <a:gd name="adj1" fmla="val 5810"/>
@@ -9944,51 +10085,68 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>V Vukojevic</a:t>
+                        <a:t>M Bonnert/</a:t>
+                      </a:r>
+                      <a:br>
+                        <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="4F0433"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mj-lt"/>
+                        </a:rPr>
+                      </a:br>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="4F0433"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mj-lt"/>
+                        </a:rPr>
+                        <a:t>J Särnholm</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
               </p:grpSp>
               <p:grpSp>
                 <p:nvGrpSpPr>
                   <p:cNvPr id="35" name="Grupp 34">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34C5BC31-E8CB-95D1-549D-4A3BD651AB30}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvGrpSpPr>
                     <a:grpSpLocks/>
                   </p:cNvGrpSpPr>
                   <p:nvPr/>
                 </p:nvGrpSpPr>
                 <p:grpSpPr>
                   <a:xfrm>
                     <a:off x="767347" y="1697127"/>
                     <a:ext cx="1357200" cy="237600"/>
                     <a:chOff x="498467" y="1145200"/>
                     <a:chExt cx="1357200" cy="237600"/>
@@ -10039,51 +10197,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>C Rück*</a:t>
+                        <a:t>M Guitart-Masip</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
                 <p:sp>
                   <p:nvSpPr>
                     <p:cNvPr id="108" name="Rektangel: övre hörn rundade 107">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A5C6B2E-2DEE-1905-0430-DCE8FF8EFEBB}"/>
                         </a:ext>
                       </a:extLst>
                     </p:cNvPr>
                     <p:cNvSpPr>
                       <a:spLocks/>
                     </p:cNvSpPr>
                     <p:nvPr/>
                   </p:nvSpPr>
                   <p:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="498467" y="1145200"/>
                       <a:ext cx="579600" cy="237600"/>
                     </a:xfrm>
                     <a:prstGeom prst="round2SameRect">
                       <a:avLst>
@@ -10110,51 +10268,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>M Ramstedt*</a:t>
+                        <a:t>J Gripenberg</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
               </p:grpSp>
               <p:grpSp>
                 <p:nvGrpSpPr>
                   <p:cNvPr id="20" name="Grupp 19">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D077C59B-58A6-14A4-EB5C-0F4983C2AD36}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvGrpSpPr>
                     <a:grpSpLocks/>
                   </p:cNvGrpSpPr>
                   <p:nvPr/>
                 </p:nvGrpSpPr>
                 <p:grpSpPr>
                   <a:xfrm>
                     <a:off x="767348" y="1991826"/>
                     <a:ext cx="1357199" cy="237600"/>
                     <a:chOff x="498016" y="1145200"/>
                     <a:chExt cx="1357199" cy="237600"/>
@@ -10205,51 +10363,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>V Ivanov</a:t>
+                        <a:t>J Högström</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
                 <p:sp>
                   <p:nvSpPr>
                     <p:cNvPr id="114" name="Rektangel: övre hörn rundade 113">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B0DC91A-730C-5D18-016B-978E464C4564}"/>
                         </a:ext>
                       </a:extLst>
                     </p:cNvPr>
                     <p:cNvSpPr>
                       <a:spLocks/>
                     </p:cNvSpPr>
                     <p:nvPr/>
                   </p:nvSpPr>
                   <p:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="498015" y="1145200"/>
                       <a:ext cx="579600" cy="237600"/>
                     </a:xfrm>
                     <a:prstGeom prst="round2SameRect">
                       <a:avLst>
@@ -10276,51 +10434,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>K Månsson</a:t>
+                        <a:t>K Howner</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
               </p:grpSp>
               <p:grpSp>
                 <p:nvGrpSpPr>
                   <p:cNvPr id="68" name="Grupp 67">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B3397AA-BF37-3E36-9815-C0AB57B55253}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvGrpSpPr>
                     <a:grpSpLocks/>
                   </p:cNvGrpSpPr>
                   <p:nvPr/>
                 </p:nvGrpSpPr>
                 <p:grpSpPr>
                   <a:xfrm>
                     <a:off x="767347" y="2283390"/>
                     <a:ext cx="1357200" cy="237600"/>
                     <a:chOff x="498467" y="1145200"/>
                     <a:chExt cx="1357200" cy="237600"/>
@@ -10356,51 +10514,68 @@
                     <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:ln>
                     <a:effectLst/>
                   </p:spPr>
                   <p:txBody>
                     <a:bodyPr vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" rtlCol="0" anchor="ctr" anchorCtr="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                     </a:bodyPr>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>D Mataix-Cols*</a:t>
+                        <a:t>N Jayaram/</a:t>
+                      </a:r>
+                      <a:br>
+                        <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="4F0433"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mj-lt"/>
+                        </a:rPr>
+                      </a:br>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="4F0433"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mj-lt"/>
+                        </a:rPr>
+                        <a:t>A Hammarberg</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
                 <p:sp>
                   <p:nvSpPr>
                     <p:cNvPr id="118" name="Rektangel: övre hörn rundade 117">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2A39888-9CC1-203F-BDEF-F188637CE605}"/>
                         </a:ext>
                       </a:extLst>
                     </p:cNvPr>
                     <p:cNvSpPr>
                       <a:spLocks/>
                     </p:cNvSpPr>
                     <p:nvPr/>
                   </p:nvSpPr>
                   <p:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="498467" y="1145200"/>
                       <a:ext cx="579600" cy="237600"/>
                     </a:xfrm>
                     <a:prstGeom prst="round2SameRect">
                       <a:avLst>
@@ -10427,51 +10602,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>J Tiihonen</a:t>
+                        <a:t>V Ivanov</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
               </p:grpSp>
               <p:grpSp>
                 <p:nvGrpSpPr>
                   <p:cNvPr id="53" name="Grupp 52">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DF52A7E-79F6-909E-B49E-9419AF24EF7D}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvGrpSpPr>
                     <a:grpSpLocks/>
                   </p:cNvGrpSpPr>
                   <p:nvPr/>
                 </p:nvGrpSpPr>
                 <p:grpSpPr>
                   <a:xfrm>
                     <a:off x="767347" y="2578089"/>
                     <a:ext cx="1357200" cy="237600"/>
                     <a:chOff x="498015" y="1145200"/>
                     <a:chExt cx="1357200" cy="237600"/>
@@ -10511,51 +10686,51 @@
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:ln>
                     <a:effectLst/>
                   </p:spPr>
                   <p:txBody>
                     <a:bodyPr vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" rtlCol="0" anchor="ctr" anchorCtr="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                     </a:bodyPr>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="500"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>J Högström</a:t>
+                        <a:t>P Lindner</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
                 <p:sp>
                   <p:nvSpPr>
                     <p:cNvPr id="121" name="Rektangel: övre hörn rundade 120">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B131772-2D50-980E-E50D-D754BE1631A6}"/>
                         </a:ext>
                       </a:extLst>
                     </p:cNvPr>
                     <p:cNvSpPr>
                       <a:spLocks/>
                     </p:cNvSpPr>
                     <p:nvPr/>
                   </p:nvSpPr>
                   <p:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="498015" y="1145200"/>
                       <a:ext cx="579600" cy="237600"/>
                     </a:xfrm>
                     <a:prstGeom prst="round2SameRect">
                       <a:avLst>
@@ -10582,51 +10757,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPts val="500"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>J Bjureberg</a:t>
+                        <a:t>V Kaldo*</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
               </p:grpSp>
               <p:grpSp>
                 <p:nvGrpSpPr>
                   <p:cNvPr id="102" name="Grupp 101">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BFEFE4E-6096-D354-EFAA-3BEDFCD7560C}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvGrpSpPr>
                     <a:grpSpLocks/>
                   </p:cNvGrpSpPr>
                   <p:nvPr/>
                 </p:nvGrpSpPr>
                 <p:grpSpPr>
                   <a:xfrm>
                     <a:off x="767347" y="2875882"/>
                     <a:ext cx="1357200" cy="237600"/>
                     <a:chOff x="498467" y="1145200"/>
                     <a:chExt cx="1357200" cy="237600"/>
@@ -10662,51 +10837,51 @@
                     <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:ln>
                     <a:effectLst/>
                   </p:spPr>
                   <p:txBody>
                     <a:bodyPr vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" rtlCol="0" anchor="ctr" anchorCtr="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                     </a:bodyPr>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>J Lundberg*</a:t>
+                        <a:t>T Lundgren</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
                 <p:sp>
                   <p:nvSpPr>
                     <p:cNvPr id="125" name="Rektangel: övre hörn rundade 124">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{407D488F-D8DE-8A06-87CF-3AA77FFC4FDD}"/>
                         </a:ext>
                       </a:extLst>
                     </p:cNvPr>
                     <p:cNvSpPr>
                       <a:spLocks/>
                     </p:cNvSpPr>
                     <p:nvPr/>
                   </p:nvSpPr>
                   <p:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="498467" y="1145200"/>
                       <a:ext cx="579600" cy="237600"/>
                     </a:xfrm>
                     <a:prstGeom prst="round2SameRect">
                       <a:avLst>
@@ -10733,51 +10908,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>A Varrone*</a:t>
+                        <a:t>J Lundberg*</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
               </p:grpSp>
               <p:grpSp>
                 <p:nvGrpSpPr>
                   <p:cNvPr id="86" name="Grupp 85">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E2FB847-2906-273B-47E2-B0D630DE8F08}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvGrpSpPr>
                     <a:grpSpLocks/>
                   </p:cNvGrpSpPr>
                   <p:nvPr/>
                 </p:nvGrpSpPr>
                 <p:grpSpPr>
                   <a:xfrm>
                     <a:off x="767347" y="3170581"/>
                     <a:ext cx="1357200" cy="237600"/>
                     <a:chOff x="498015" y="1145200"/>
                     <a:chExt cx="1357200" cy="237600"/>
@@ -10813,51 +10988,51 @@
                     <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:ln>
                     <a:effectLst/>
                   </p:spPr>
                   <p:txBody>
                     <a:bodyPr vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" rtlCol="0" anchor="ctr" anchorCtr="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                     </a:bodyPr>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>T Lundgren*</a:t>
+                        <a:t>K Månsson</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
                 <p:sp>
                   <p:nvSpPr>
                     <p:cNvPr id="131" name="Rektangel: övre hörn rundade 130">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E751A25C-E2E1-E2C5-B009-6A6D8EB3AA0B}"/>
                         </a:ext>
                       </a:extLst>
                     </p:cNvPr>
                     <p:cNvSpPr>
                       <a:spLocks/>
                     </p:cNvSpPr>
                     <p:nvPr/>
                   </p:nvSpPr>
                   <p:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="498015" y="1145200"/>
                       <a:ext cx="579600" cy="237600"/>
                     </a:xfrm>
                     <a:prstGeom prst="round2SameRect">
                       <a:avLst>
@@ -10878,57 +11053,66 @@
                   <p:txBody>
                     <a:bodyPr vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" rtlCol="0" anchor="ctr" anchorCtr="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                     </a:bodyPr>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
+                        <a:rPr lang="sv-SE" sz="500" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="4F0433"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mj-lt"/>
+                        </a:rPr>
+                        <a:t>D </a:t>
+                      </a:r>
+                      <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>K Howner</a:t>
+                        <a:t>Mataix-Cols*</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
               </p:grpSp>
               <p:grpSp>
                 <p:nvGrpSpPr>
                   <p:cNvPr id="135" name="Grupp 134">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4210BD3-1BE8-2F16-ACEA-76CAEC186BEB}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvGrpSpPr>
                     <a:grpSpLocks/>
                   </p:cNvGrpSpPr>
                   <p:nvPr/>
                 </p:nvGrpSpPr>
                 <p:grpSpPr>
                   <a:xfrm>
                     <a:off x="767347" y="3463183"/>
                     <a:ext cx="1357200" cy="237600"/>
                     <a:chOff x="499560" y="1145200"/>
                     <a:chExt cx="1357200" cy="237600"/>
@@ -10968,51 +11152,68 @@
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:ln>
                     <a:effectLst/>
                   </p:spPr>
                   <p:txBody>
                     <a:bodyPr vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" rtlCol="0" anchor="ctr" anchorCtr="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                     </a:bodyPr>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="500"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>P Lindner</a:t>
+                        <a:t>C Rahm/</a:t>
+                      </a:r>
+                      <a:br>
+                        <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="4F0433"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mj-lt"/>
+                        </a:rPr>
+                      </a:br>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="4F0433"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mj-lt"/>
+                        </a:rPr>
+                        <a:t>M Joleby*</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
                 <p:sp>
                   <p:nvSpPr>
                     <p:cNvPr id="136" name="Rektangel: övre hörn rundade 135">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD939ADF-6378-D163-B4AE-8D13362DCF84}"/>
                         </a:ext>
                       </a:extLst>
                     </p:cNvPr>
                     <p:cNvSpPr>
                       <a:spLocks/>
                     </p:cNvSpPr>
                     <p:nvPr/>
                   </p:nvSpPr>
                   <p:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="499560" y="1145200"/>
                       <a:ext cx="579600" cy="237600"/>
                     </a:xfrm>
                     <a:prstGeom prst="round2SameRect">
                       <a:avLst>
@@ -11039,51 +11240,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPts val="500"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>V Kaldo*</a:t>
+                        <a:t>P Petrovic</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
               </p:grpSp>
               <p:grpSp>
                 <p:nvGrpSpPr>
                   <p:cNvPr id="120" name="Grupp 119">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D620F3E6-0E6D-71D5-631E-FF6CC4F78555}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvGrpSpPr>
                     <a:grpSpLocks/>
                   </p:cNvGrpSpPr>
                   <p:nvPr/>
                 </p:nvGrpSpPr>
                 <p:grpSpPr>
                   <a:xfrm>
                     <a:off x="767347" y="3757882"/>
                     <a:ext cx="1357200" cy="237600"/>
                     <a:chOff x="499108" y="1145200"/>
                     <a:chExt cx="1357200" cy="237600"/>
@@ -11093,77 +11294,81 @@
                 <p:sp>
                   <p:nvSpPr>
                     <p:cNvPr id="139" name="Rektangel: övre hörn rundade 138">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ADB3C7C-8B80-C6FF-EB86-8A628B0F2979}"/>
                         </a:ext>
                       </a:extLst>
                     </p:cNvPr>
                     <p:cNvSpPr>
                       <a:spLocks/>
                     </p:cNvSpPr>
                     <p:nvPr/>
                   </p:nvSpPr>
                   <p:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="1276708" y="1145200"/>
                       <a:ext cx="579600" cy="237600"/>
                     </a:xfrm>
                     <a:prstGeom prst="round2SameRect">
                       <a:avLst>
                         <a:gd name="adj1" fmla="val 5810"/>
                         <a:gd name="adj2" fmla="val 6467"/>
                       </a:avLst>
                     </a:prstGeom>
-                    <a:grpFill/>
+                    <a:solidFill>
+                      <a:schemeClr val="bg1">
+                        <a:lumMod val="95000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
                     <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:ln>
                     <a:effectLst/>
                   </p:spPr>
                   <p:txBody>
                     <a:bodyPr vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" rtlCol="0" anchor="ctr" anchorCtr="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                     </a:bodyPr>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>P Petrovic</a:t>
+                        <a:t>C Rück*</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
                 <p:sp>
                   <p:nvSpPr>
                     <p:cNvPr id="140" name="Rektangel: övre hörn rundade 139">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{509BD578-1355-451E-6358-A7AD94C8366F}"/>
                         </a:ext>
                       </a:extLst>
                     </p:cNvPr>
                     <p:cNvSpPr>
                       <a:spLocks/>
                     </p:cNvSpPr>
                     <p:nvPr/>
                   </p:nvSpPr>
                   <p:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="499108" y="1145200"/>
                       <a:ext cx="579600" cy="237600"/>
                     </a:xfrm>
                     <a:prstGeom prst="round2SameRect">
                       <a:avLst>
@@ -11190,209 +11395,151 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>C Rahm/ </a:t>
-[...26 lines deleted...]
-                        <a:t>M Joleby*</a:t>
+                        <a:t>M Ramstedt*</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
               </p:grpSp>
               <p:sp>
                 <p:nvSpPr>
                   <p:cNvPr id="146" name="Rektangel: övre hörn rundade 145">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90741E4A-42DE-4EA8-C06E-88250E0959D2}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvSpPr>
                     <a:spLocks/>
                   </p:cNvSpPr>
                   <p:nvPr/>
                 </p:nvSpPr>
                 <p:spPr bwMode="auto">
                   <a:xfrm>
-                    <a:off x="767347" y="4055675"/>
+                    <a:off x="767347" y="4047730"/>
                     <a:ext cx="579600" cy="237600"/>
                   </a:xfrm>
                   <a:prstGeom prst="round2SameRect">
                     <a:avLst>
                       <a:gd name="adj1" fmla="val 5810"/>
                       <a:gd name="adj2" fmla="val 6467"/>
                     </a:avLst>
                   </a:prstGeom>
                   <a:solidFill>
-                    <a:srgbClr val="CCEBED"/>
+                    <a:schemeClr val="bg1">
+                      <a:lumMod val="95000"/>
+                    </a:schemeClr>
                   </a:solidFill>
                   <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                     <a:noFill/>
                     <a:prstDash val="solid"/>
                     <a:round/>
                     <a:headEnd type="none" w="med" len="med"/>
                     <a:tailEnd type="none" w="med" len="med"/>
                   </a:ln>
                   <a:effectLst/>
                 </p:spPr>
                 <p:txBody>
                   <a:bodyPr vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" rtlCol="0" anchor="ctr" anchorCtr="0" compatLnSpc="1">
                     <a:prstTxWarp prst="textNoShape">
                       <a:avLst/>
                     </a:prstTxWarp>
                   </a:bodyPr>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                       <a:lnSpc>
                         <a:spcPct val="100000"/>
                       </a:lnSpc>
                       <a:spcBef>
                         <a:spcPct val="0"/>
                       </a:spcBef>
                       <a:spcAft>
                         <a:spcPct val="0"/>
                       </a:spcAft>
                       <a:buClrTx/>
                       <a:buSzTx/>
                       <a:buFontTx/>
                       <a:buNone/>
                       <a:tabLst/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="4F0433"/>
                         </a:solidFill>
                         <a:latin typeface="+mj-lt"/>
                       </a:rPr>
-                      <a:t>KCP** *</a:t>
+                      <a:t>S Salomonsson</a:t>
                     </a:r>
-                  </a:p>
-[...31 lines deleted...]
-                    </a:endParaRPr>
                   </a:p>
                 </p:txBody>
               </p:sp>
               <p:cxnSp>
                 <p:nvCxnSpPr>
                   <p:cNvPr id="187" name="Rak koppling 32">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D82D956-8699-32B1-DEC4-52D27D79166B}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvCxnSpPr>
                     <a:cxnSpLocks/>
-                    <a:stCxn id="147" idx="0"/>
+                    <a:stCxn id="34" idx="2"/>
                     <a:endCxn id="3" idx="1"/>
                   </p:cNvCxnSpPr>
                   <p:nvPr/>
                 </p:nvCxnSpPr>
                 <p:spPr bwMode="auto">
-                  <a:xfrm flipV="1">
-[...1 lines deleted...]
-                    <a:ext cx="101133" cy="3452318"/>
+                  <a:xfrm rot="10800000">
+                    <a:off x="1448081" y="1016856"/>
+                    <a:ext cx="105653" cy="4001365"/>
                   </a:xfrm>
                   <a:prstGeom prst="bentConnector2">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:grpFill/>
                   <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                     <a:solidFill>
                       <a:schemeClr val="accent1"/>
                     </a:solidFill>
                     <a:prstDash val="solid"/>
                     <a:round/>
                     <a:headEnd type="none" w="med" len="med"/>
                     <a:tailEnd type="none" w="med" len="med"/>
                   </a:ln>
                   <a:effectLst/>
                   <a:extLst>
                     <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                       <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                         <a:effectLst>
                           <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                             <a:schemeClr val="bg2"/>
                           </a:outerShdw>
                         </a:effectLst>
                       </a14:hiddenEffects>
                     </a:ext>
@@ -11868,183 +12015,157 @@
                   <a:effectLst/>
                   <a:extLst>
                     <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                       <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                         <a:effectLst>
                           <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                             <a:schemeClr val="bg2"/>
                           </a:outerShdw>
                         </a:effectLst>
                       </a14:hiddenEffects>
                     </a:ext>
                   </a:extLst>
                 </p:spPr>
               </p:cxnSp>
               <p:cxnSp>
                 <p:nvCxnSpPr>
                   <p:cNvPr id="196" name="Rak koppling 32">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24C96740-EC6F-A0E3-5589-233743696018}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvCxnSpPr>
                     <a:cxnSpLocks/>
-                    <a:stCxn id="172" idx="2"/>
                     <a:endCxn id="146" idx="0"/>
                   </p:cNvCxnSpPr>
                   <p:nvPr/>
                 </p:nvCxnSpPr>
                 <p:spPr bwMode="auto">
                   <a:xfrm flipH="1">
-                    <a:off x="1346947" y="4174475"/>
-                    <a:ext cx="201948" cy="0"/>
+                    <a:off x="1346947" y="4166530"/>
+                    <a:ext cx="354653" cy="0"/>
                   </a:xfrm>
                   <a:prstGeom prst="straightConnector1">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:grpFill/>
                   <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                     <a:solidFill>
                       <a:schemeClr val="accent1"/>
                     </a:solidFill>
                     <a:prstDash val="solid"/>
                     <a:round/>
                     <a:headEnd type="none" w="med" len="med"/>
                     <a:tailEnd type="none" w="med" len="med"/>
                   </a:ln>
                   <a:effectLst/>
                   <a:extLst>
                     <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                       <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                         <a:effectLst>
                           <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                             <a:schemeClr val="bg2"/>
                           </a:outerShdw>
                         </a:effectLst>
                       </a14:hiddenEffects>
                     </a:ext>
                   </a:extLst>
                 </p:spPr>
               </p:cxnSp>
               <p:sp>
                 <p:nvSpPr>
                   <p:cNvPr id="147" name="Rektangel: övre hörn rundade 146">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4687D911-D26F-0104-30AC-A60E52389B3F}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvSpPr>
                     <a:spLocks/>
                   </p:cNvSpPr>
                   <p:nvPr/>
                 </p:nvSpPr>
                 <p:spPr bwMode="auto">
                   <a:xfrm>
-                    <a:off x="767347" y="4350374"/>
+                    <a:off x="767347" y="4334208"/>
                     <a:ext cx="579600" cy="237600"/>
                   </a:xfrm>
                   <a:prstGeom prst="round2SameRect">
                     <a:avLst>
                       <a:gd name="adj1" fmla="val 5810"/>
                       <a:gd name="adj2" fmla="val 6467"/>
                     </a:avLst>
                   </a:prstGeom>
                   <a:solidFill>
-                    <a:srgbClr val="CCEBED"/>
+                    <a:schemeClr val="bg1">
+                      <a:lumMod val="95000"/>
+                    </a:schemeClr>
                   </a:solidFill>
                   <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                     <a:noFill/>
                     <a:prstDash val="solid"/>
                     <a:round/>
                     <a:headEnd type="none" w="med" len="med"/>
                     <a:tailEnd type="none" w="med" len="med"/>
                   </a:ln>
                   <a:effectLst/>
                 </p:spPr>
                 <p:txBody>
                   <a:bodyPr vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" rtlCol="0" anchor="ctr" anchorCtr="0" compatLnSpc="1">
                     <a:prstTxWarp prst="textNoShape">
                       <a:avLst/>
                     </a:prstTxWarp>
                   </a:bodyPr>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                       <a:lnSpc>
                         <a:spcPct val="100000"/>
                       </a:lnSpc>
                       <a:spcBef>
                         <a:spcPct val="0"/>
                       </a:spcBef>
                       <a:spcAft>
                         <a:spcPct val="0"/>
                       </a:spcAft>
                       <a:buClrTx/>
                       <a:buSzTx/>
                       <a:buFontTx/>
                       <a:buNone/>
                       <a:tabLst/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="4F0433"/>
                         </a:solidFill>
                         <a:latin typeface="+mj-lt"/>
                       </a:rPr>
-                      <a:t>Fortbildning</a:t>
-[...26 lines deleted...]
-                      <a:t>H Fatouros-Bergman</a:t>
+                      <a:t>A Varrone*</a:t>
                     </a:r>
                   </a:p>
                 </p:txBody>
               </p:sp>
             </p:grpSp>
           </p:grpSp>
           <p:grpSp>
             <p:nvGrpSpPr>
               <p:cNvPr id="425" name="Grupp 424">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D37FA0FE-9201-A397-93D0-227DDCDA8401}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvGrpSpPr>
                 <a:grpSpLocks/>
               </p:cNvGrpSpPr>
               <p:nvPr/>
             </p:nvGrpSpPr>
             <p:grpSpPr>
               <a:xfrm>
                 <a:off x="2326147" y="566203"/>
                 <a:ext cx="1071508" cy="1070731"/>
                 <a:chOff x="2326147" y="566203"/>
@@ -12332,53 +12453,53 @@
                         </a:outerShdw>
                       </a:effectLst>
                     </a14:hiddenEffects>
                   </a:ext>
                 </a:extLst>
               </p:spPr>
             </p:cxnSp>
           </p:grpSp>
           <p:grpSp>
             <p:nvGrpSpPr>
               <p:cNvPr id="428" name="Grupp 427">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39A1A53F-102A-38AE-FDEA-648DBF27ECC3}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvGrpSpPr>
                 <a:grpSpLocks/>
               </p:cNvGrpSpPr>
               <p:nvPr/>
             </p:nvGrpSpPr>
             <p:grpSpPr>
               <a:xfrm>
                 <a:off x="3895747" y="566205"/>
-                <a:ext cx="1353668" cy="4195879"/>
+                <a:ext cx="1353668" cy="4192075"/>
                 <a:chOff x="3895747" y="566205"/>
-                <a:chExt cx="1353668" cy="4195879"/>
+                <a:chExt cx="1353668" cy="4192075"/>
               </a:xfrm>
               <a:grpFill/>
             </p:grpSpPr>
             <p:sp>
               <p:nvSpPr>
                 <p:cNvPr id="312" name="Rektangel: övre hörn rundade 311">
                   <a:extLst>
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97633F17-6CFA-B33E-2B0E-773604F2CB2B}"/>
                     </a:ext>
                   </a:extLst>
                 </p:cNvPr>
                 <p:cNvSpPr>
                   <a:spLocks/>
                 </p:cNvSpPr>
                 <p:nvPr/>
               </p:nvSpPr>
               <p:spPr bwMode="auto">
                 <a:xfrm>
                   <a:off x="4184384" y="566205"/>
                   <a:ext cx="775231" cy="450653"/>
                 </a:xfrm>
                 <a:prstGeom prst="round2SameRect">
                   <a:avLst>
                     <a:gd name="adj1" fmla="val 5810"/>
@@ -12460,53 +12581,53 @@
                       <a:schemeClr val="accent1"/>
                     </a:solidFill>
                     <a:effectLst/>
                     <a:latin typeface="+mn-lt"/>
                   </a:endParaRPr>
                 </a:p>
               </p:txBody>
             </p:sp>
             <p:grpSp>
               <p:nvGrpSpPr>
                 <p:cNvPr id="427" name="Grupp 426">
                   <a:extLst>
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5DF6931-6171-07B3-D4AC-A95B7096A350}"/>
                     </a:ext>
                   </a:extLst>
                 </p:cNvPr>
                 <p:cNvGrpSpPr>
                   <a:grpSpLocks/>
                 </p:cNvGrpSpPr>
                 <p:nvPr/>
               </p:nvGrpSpPr>
               <p:grpSpPr>
                 <a:xfrm>
                   <a:off x="3895747" y="1016858"/>
-                  <a:ext cx="1353668" cy="3745226"/>
+                  <a:ext cx="1353668" cy="3741422"/>
                   <a:chOff x="3895747" y="1016858"/>
-                  <a:chExt cx="1353668" cy="3745226"/>
+                  <a:chExt cx="1353668" cy="3741422"/>
                 </a:xfrm>
                 <a:grpFill/>
               </p:grpSpPr>
               <p:grpSp>
                 <p:nvGrpSpPr>
                   <p:cNvPr id="230" name="Grupp 229">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59C20C69-4EDB-9070-81D4-F0546B847647}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvGrpSpPr>
                     <a:grpSpLocks/>
                   </p:cNvGrpSpPr>
                   <p:nvPr/>
                 </p:nvGrpSpPr>
                 <p:grpSpPr>
                   <a:xfrm>
                     <a:off x="3896408" y="1104635"/>
                     <a:ext cx="1352939" cy="239277"/>
                     <a:chOff x="503608" y="1145200"/>
                     <a:chExt cx="1352939" cy="239277"/>
                   </a:xfrm>
                   <a:grpFill/>
@@ -12555,51 +12676,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>T Granberg*</a:t>
+                        <a:t>S Brauner</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
                 <p:sp>
                   <p:nvSpPr>
                     <p:cNvPr id="233" name="Rektangel: övre hörn rundade 232">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0198E492-00C7-E407-C413-9A4AFD38A79F}"/>
                         </a:ext>
                       </a:extLst>
                     </p:cNvPr>
                     <p:cNvSpPr>
                       <a:spLocks/>
                     </p:cNvSpPr>
                     <p:nvPr/>
                   </p:nvSpPr>
                   <p:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="503608" y="1145200"/>
                       <a:ext cx="579600" cy="237600"/>
                     </a:xfrm>
                     <a:prstGeom prst="round2SameRect">
                       <a:avLst>
@@ -12626,51 +12747,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>S Holmin*</a:t>
+                        <a:t>N Ahmed</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
               </p:grpSp>
               <p:grpSp>
                 <p:nvGrpSpPr>
                   <p:cNvPr id="250" name="Grupp 249">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5766DBA8-25C9-B209-266A-FA99BF24213A}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvGrpSpPr>
                     <a:grpSpLocks/>
                   </p:cNvGrpSpPr>
                   <p:nvPr/>
                 </p:nvGrpSpPr>
                 <p:grpSpPr>
                   <a:xfrm>
                     <a:off x="3895747" y="1399334"/>
                     <a:ext cx="1353600" cy="237600"/>
                     <a:chOff x="502495" y="1145200"/>
                     <a:chExt cx="1353600" cy="237600"/>
@@ -12721,51 +12842,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>S Skare</a:t>
+                        <a:t>C Cooray</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
                 <p:sp>
                   <p:nvSpPr>
                     <p:cNvPr id="252" name="Rektangel: övre hörn rundade 251">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A887B6D-9DEF-E43A-979B-8FBE6B52F0D2}"/>
                         </a:ext>
                       </a:extLst>
                     </p:cNvPr>
                     <p:cNvSpPr>
                       <a:spLocks/>
                     </p:cNvSpPr>
                     <p:nvPr/>
                   </p:nvSpPr>
                   <p:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="502495" y="1145200"/>
                       <a:ext cx="579600" cy="237600"/>
                     </a:xfrm>
                     <a:prstGeom prst="round2SameRect">
                       <a:avLst>
@@ -12792,51 +12913,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>A Falk-Delgado</a:t>
+                        <a:t>L Brundin</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
               </p:grpSp>
               <p:grpSp>
                 <p:nvGrpSpPr>
                   <p:cNvPr id="37" name="Grupp 36">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57EDCDC4-AE60-B262-BB31-6075688DFDB2}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvGrpSpPr>
                     <a:grpSpLocks/>
                   </p:cNvGrpSpPr>
                   <p:nvPr/>
                 </p:nvGrpSpPr>
                 <p:grpSpPr>
                   <a:xfrm>
                     <a:off x="3895747" y="1697127"/>
                     <a:ext cx="1353668" cy="237600"/>
                     <a:chOff x="502947" y="1145200"/>
                     <a:chExt cx="1353668" cy="237600"/>
@@ -13029,51 +13150,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>I Kockum*</a:t>
+                        <a:t>A Falk-Delgado</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
                 <p:sp>
                   <p:nvSpPr>
                     <p:cNvPr id="11" name="Rektangel: övre hörn rundade 10">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2438982C-85A5-66D2-789B-AC3E20D70617}"/>
                         </a:ext>
                       </a:extLst>
                     </p:cNvPr>
                     <p:cNvSpPr>
                       <a:spLocks/>
                     </p:cNvSpPr>
                     <p:nvPr/>
                   </p:nvSpPr>
                   <p:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="503015" y="1145200"/>
                       <a:ext cx="579600" cy="237600"/>
                     </a:xfrm>
                     <a:prstGeom prst="round2SameRect">
                       <a:avLst>
@@ -13100,51 +13221,68 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>L Brundin</a:t>
+                        <a:t>E Edström/</a:t>
+                      </a:r>
+                      <a:br>
+                        <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="4F0433"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mj-lt"/>
+                        </a:rPr>
+                      </a:br>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="4F0433"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mj-lt"/>
+                        </a:rPr>
+                        <a:t>A Elmi Terander</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
               </p:grpSp>
               <p:grpSp>
                 <p:nvGrpSpPr>
                   <p:cNvPr id="22" name="Grupp 21">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4839E4F8-796F-8C78-5797-0613F98AE332}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvGrpSpPr>
                     <a:grpSpLocks/>
                   </p:cNvGrpSpPr>
                   <p:nvPr/>
                 </p:nvGrpSpPr>
                 <p:grpSpPr>
                   <a:xfrm>
                     <a:off x="3895747" y="1991826"/>
                     <a:ext cx="1353668" cy="237600"/>
                     <a:chOff x="502495" y="1145200"/>
                     <a:chExt cx="1353668" cy="237600"/>
@@ -13337,51 +13475,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>N Ahmed</a:t>
+                        <a:t>P Fransson</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
                 <p:sp>
                   <p:nvSpPr>
                     <p:cNvPr id="13" name="Rektangel: övre hörn rundade 12">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B133BABC-D6FB-3F5B-4B8E-F5DA2BE4946B}"/>
                         </a:ext>
                       </a:extLst>
                     </p:cNvPr>
                     <p:cNvSpPr>
                       <a:spLocks/>
                     </p:cNvSpPr>
                     <p:nvPr/>
                   </p:nvSpPr>
                   <p:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="502563" y="1145200"/>
                       <a:ext cx="579600" cy="237600"/>
                     </a:xfrm>
                     <a:prstGeom prst="round2SameRect">
                       <a:avLst>
@@ -13408,51 +13546,68 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>F Piehl*</a:t>
+                        <a:t>K Fink/</a:t>
+                      </a:r>
+                      <a:br>
+                        <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="4F0433"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mj-lt"/>
+                        </a:rPr>
+                      </a:br>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="4F0433"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mj-lt"/>
+                        </a:rPr>
+                        <a:t>K McKay</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
               </p:grpSp>
               <p:grpSp>
                 <p:nvGrpSpPr>
                   <p:cNvPr id="70" name="Grupp 69">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6837A282-79D1-F24F-3917-144BA4CC8E19}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvGrpSpPr>
                     <a:grpSpLocks/>
                   </p:cNvGrpSpPr>
                   <p:nvPr/>
                 </p:nvGrpSpPr>
                 <p:grpSpPr>
                   <a:xfrm>
                     <a:off x="3895747" y="2283390"/>
                     <a:ext cx="1353668" cy="237600"/>
                     <a:chOff x="502947" y="1145200"/>
                     <a:chExt cx="1353668" cy="237600"/>
@@ -13574,67 +13729,52 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>S </a:t>
+                        <a:t>A Glaser</a:t>
                       </a:r>
-                      <a:r>
-[...13 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </p:txBody>
                 </p:sp>
                 <p:sp>
                   <p:nvSpPr>
                     <p:cNvPr id="14" name="Rektangel: övre hörn rundade 13">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{173C3C94-4B60-D192-987A-F784260363E8}"/>
                         </a:ext>
                       </a:extLst>
                     </p:cNvPr>
                     <p:cNvSpPr>
                       <a:spLocks/>
                     </p:cNvSpPr>
                     <p:nvPr/>
                   </p:nvSpPr>
                   <p:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="1277015" y="1145200"/>
                       <a:ext cx="579600" cy="237600"/>
                     </a:xfrm>
                     <a:prstGeom prst="round2SameRect">
                       <a:avLst>
                         <a:gd name="adj1" fmla="val 5810"/>
@@ -13660,51 +13800,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>R Harris*</a:t>
+                        <a:t>T Granberg*</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
               </p:grpSp>
               <p:grpSp>
                 <p:nvGrpSpPr>
                   <p:cNvPr id="55" name="Grupp 54">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22EF1EF8-0149-3E85-3839-44AD2DF74C6B}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvGrpSpPr>
                     <a:grpSpLocks/>
                   </p:cNvGrpSpPr>
                   <p:nvPr/>
                 </p:nvGrpSpPr>
                 <p:grpSpPr>
                   <a:xfrm>
                     <a:off x="3895747" y="2578089"/>
                     <a:ext cx="1353600" cy="237600"/>
                     <a:chOff x="502495" y="1145200"/>
                     <a:chExt cx="1353600" cy="237600"/>
@@ -13755,78 +13895,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPts val="500"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>K Fink/</a:t>
-[...26 lines deleted...]
-                        <a:t>K McKay</a:t>
+                        <a:t>S Holmin*</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
                 <p:sp>
                   <p:nvSpPr>
                     <p:cNvPr id="63" name="Rektangel: övre hörn rundade 62">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B7725C9-5F8F-2E00-EFBA-D5006079CDB2}"/>
                         </a:ext>
                       </a:extLst>
                     </p:cNvPr>
                     <p:cNvSpPr>
                       <a:spLocks/>
                     </p:cNvSpPr>
                     <p:nvPr/>
                   </p:nvSpPr>
                   <p:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="502495" y="1145200"/>
                       <a:ext cx="579600" cy="237600"/>
                     </a:xfrm>
                     <a:prstGeom prst="round2SameRect">
                       <a:avLst>
@@ -13853,51 +13966,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPts val="500"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>C Cooray</a:t>
+                        <a:t>R Harris*</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
               </p:grpSp>
               <p:grpSp>
                 <p:nvGrpSpPr>
                   <p:cNvPr id="104" name="Grupp 103">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC83E340-25C5-9182-F459-B6D023543928}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvGrpSpPr>
                     <a:grpSpLocks/>
                   </p:cNvGrpSpPr>
                   <p:nvPr/>
                 </p:nvGrpSpPr>
                 <p:grpSpPr>
                   <a:xfrm>
                     <a:off x="3895747" y="2875882"/>
                     <a:ext cx="1353600" cy="237600"/>
                     <a:chOff x="502947" y="1145200"/>
                     <a:chExt cx="1353600" cy="237600"/>
@@ -13948,51 +14061,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>E Thelin</a:t>
+                        <a:t>M Jagodic*</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
                 <p:sp>
                   <p:nvSpPr>
                     <p:cNvPr id="112" name="Rektangel: övre hörn rundade 111">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65335AF5-D189-E97A-FE6F-D970184DAE86}"/>
                         </a:ext>
                       </a:extLst>
                     </p:cNvPr>
                     <p:cNvSpPr>
                       <a:spLocks/>
                     </p:cNvSpPr>
                     <p:nvPr/>
                   </p:nvSpPr>
                   <p:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="502947" y="1145200"/>
                       <a:ext cx="579600" cy="237600"/>
                     </a:xfrm>
                     <a:prstGeom prst="round2SameRect">
                       <a:avLst>
@@ -14019,51 +14132,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>A Glaser</a:t>
+                        <a:t>C Ingre*</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
               </p:grpSp>
               <p:grpSp>
                 <p:nvGrpSpPr>
                   <p:cNvPr id="88" name="Grupp 87">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4306C654-92D4-5958-8B44-8855B6FA8435}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvGrpSpPr>
                     <a:grpSpLocks/>
                   </p:cNvGrpSpPr>
                   <p:nvPr/>
                 </p:nvGrpSpPr>
                 <p:grpSpPr>
                   <a:xfrm>
                     <a:off x="3895747" y="3170581"/>
                     <a:ext cx="1353600" cy="237600"/>
                     <a:chOff x="502495" y="1145200"/>
                     <a:chExt cx="1353600" cy="237600"/>
@@ -14114,51 +14227,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>M Jagodic*</a:t>
+                        <a:t>I Kockum*</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
                 <p:sp>
                   <p:nvSpPr>
                     <p:cNvPr id="96" name="Rektangel: övre hörn rundade 95">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E6A091E-6612-6CF8-91B0-A9F38D60AC73}"/>
                         </a:ext>
                       </a:extLst>
                     </p:cNvPr>
                     <p:cNvSpPr>
                       <a:spLocks/>
                     </p:cNvSpPr>
                     <p:nvPr/>
                   </p:nvSpPr>
                   <p:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="502495" y="1145200"/>
                       <a:ext cx="579600" cy="237600"/>
                     </a:xfrm>
                     <a:prstGeom prst="round2SameRect">
                       <a:avLst>
@@ -14185,51 +14298,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>M Svensson*</a:t>
+                        <a:t>K Jensen*</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
               </p:grpSp>
               <p:grpSp>
                 <p:nvGrpSpPr>
                   <p:cNvPr id="137" name="Grupp 136">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F07D34D9-49CA-974C-0C76-BC40BEC11937}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvGrpSpPr>
                     <a:grpSpLocks/>
                   </p:cNvGrpSpPr>
                   <p:nvPr/>
                 </p:nvGrpSpPr>
                 <p:grpSpPr>
                   <a:xfrm>
                     <a:off x="3895747" y="3463183"/>
                     <a:ext cx="1353600" cy="237600"/>
                     <a:chOff x="504040" y="1145200"/>
                     <a:chExt cx="1353600" cy="237600"/>
@@ -14280,51 +14393,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPts val="500"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>P Svenningsson*</a:t>
+                        <a:t>D Lundqvist*</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
                 <p:sp>
                   <p:nvSpPr>
                     <p:cNvPr id="145" name="Rektangel: övre hörn rundade 144">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41B2E954-1FBA-6496-A3AA-B037255B8701}"/>
                         </a:ext>
                       </a:extLst>
                     </p:cNvPr>
                     <p:cNvSpPr>
                       <a:spLocks/>
                     </p:cNvSpPr>
                     <p:nvPr/>
                   </p:nvSpPr>
                   <p:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="504040" y="1145200"/>
                       <a:ext cx="579600" cy="237600"/>
                     </a:xfrm>
                     <a:prstGeom prst="round2SameRect">
                       <a:avLst>
@@ -14351,78 +14464,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPts val="500"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>E Edström/ </a:t>
-[...26 lines deleted...]
-                        <a:t>A Elmi Terander</a:t>
+                        <a:t>E Kosek</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
               </p:grpSp>
               <p:grpSp>
                 <p:nvGrpSpPr>
                   <p:cNvPr id="122" name="Grupp 121">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB9FA722-1DAD-F87C-A478-70D1433E30E9}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvGrpSpPr>
                     <a:grpSpLocks/>
                   </p:cNvGrpSpPr>
                   <p:nvPr/>
                 </p:nvGrpSpPr>
                 <p:grpSpPr>
                   <a:xfrm>
                     <a:off x="3895747" y="3757882"/>
                     <a:ext cx="1353600" cy="237600"/>
                     <a:chOff x="503588" y="1145200"/>
                     <a:chExt cx="1353600" cy="237600"/>
@@ -14473,51 +14559,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>E Kosek</a:t>
+                        <a:t>F Piehl*</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
                 <p:sp>
                   <p:nvSpPr>
                     <p:cNvPr id="130" name="Rektangel: övre hörn rundade 129">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97128927-9180-A2AA-4CFB-E4889C4A0FF0}"/>
                         </a:ext>
                       </a:extLst>
                     </p:cNvPr>
                     <p:cNvSpPr>
                       <a:spLocks/>
                     </p:cNvSpPr>
                     <p:nvPr/>
                   </p:nvSpPr>
                   <p:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="503588" y="1145200"/>
                       <a:ext cx="579600" cy="237600"/>
                     </a:xfrm>
                     <a:prstGeom prst="round2SameRect">
                       <a:avLst>
@@ -14544,51 +14630,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>P Fransson</a:t>
+                        <a:t>J Pereira</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
               </p:grpSp>
               <p:grpSp>
                 <p:nvGrpSpPr>
                   <p:cNvPr id="170" name="Grupp 169">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE0D3D79-C45C-E353-DB6B-E5C1C9F1C02A}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvGrpSpPr>
                     <a:grpSpLocks/>
                   </p:cNvGrpSpPr>
                   <p:nvPr/>
                 </p:nvGrpSpPr>
                 <p:grpSpPr>
                   <a:xfrm>
                     <a:off x="3895747" y="4055675"/>
                     <a:ext cx="1353600" cy="237600"/>
                     <a:chOff x="504040" y="1145200"/>
                     <a:chExt cx="1353600" cy="237600"/>
@@ -14639,51 +14725,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>C Ingre*</a:t>
+                        <a:t>P Svenningsson*</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
                 <p:sp>
                   <p:nvSpPr>
                     <p:cNvPr id="181" name="Rektangel: övre hörn rundade 180">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{781D5FFC-D3CC-961F-ABDA-E39F81D9C4EE}"/>
                         </a:ext>
                       </a:extLst>
                     </p:cNvPr>
                     <p:cNvSpPr>
                       <a:spLocks/>
                     </p:cNvSpPr>
                     <p:nvPr/>
                   </p:nvSpPr>
                   <p:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="504040" y="1145200"/>
                       <a:ext cx="579600" cy="237600"/>
                     </a:xfrm>
                     <a:prstGeom prst="round2SameRect">
                       <a:avLst>
@@ -14710,51 +14796,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>O Thomas*</a:t>
+                        <a:t>S Skare</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
               </p:grpSp>
               <p:grpSp>
                 <p:nvGrpSpPr>
                   <p:cNvPr id="155" name="Grupp 154">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC5E7811-4714-E45B-615F-41BA042F2DB7}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvGrpSpPr>
                     <a:grpSpLocks/>
                   </p:cNvGrpSpPr>
                   <p:nvPr/>
                 </p:nvGrpSpPr>
                 <p:grpSpPr>
                   <a:xfrm>
                     <a:off x="3895747" y="4350374"/>
                     <a:ext cx="1353600" cy="237600"/>
                     <a:chOff x="503588" y="1145200"/>
                     <a:chExt cx="1353600" cy="237600"/>
@@ -14805,51 +14891,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>J Pereira</a:t>
+                        <a:t>E Thelin</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
                 <p:sp>
                   <p:nvSpPr>
                     <p:cNvPr id="163" name="Rektangel: övre hörn rundade 162">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EC7A808-F504-C9B2-33FF-7229918602FC}"/>
                         </a:ext>
                       </a:extLst>
                     </p:cNvPr>
                     <p:cNvSpPr>
                       <a:spLocks/>
                     </p:cNvSpPr>
                     <p:nvPr/>
                   </p:nvSpPr>
                   <p:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="503588" y="1145200"/>
                       <a:ext cx="579600" cy="237600"/>
                     </a:xfrm>
                     <a:prstGeom prst="round2SameRect">
                       <a:avLst>
@@ -14876,76 +14962,76 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4F0433"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>K Jensen*</a:t>
+                        <a:t>M Svensson*</a:t>
                       </a:r>
                     </a:p>
                   </p:txBody>
                 </p:sp>
               </p:grpSp>
               <p:cxnSp>
                 <p:nvCxnSpPr>
                   <p:cNvPr id="207" name="Rak koppling 32">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7E395F2-E884-3208-9380-98AC134A68BD}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvCxnSpPr>
                     <a:cxnSpLocks/>
                     <a:stCxn id="9" idx="0"/>
                     <a:endCxn id="312" idx="1"/>
                   </p:cNvCxnSpPr>
                   <p:nvPr/>
                 </p:nvCxnSpPr>
                 <p:spPr bwMode="auto">
                   <a:xfrm flipV="1">
-                    <a:off x="4471185" y="1016858"/>
-                    <a:ext cx="100816" cy="3745226"/>
+                    <a:off x="4475347" y="1016858"/>
+                    <a:ext cx="96653" cy="3741422"/>
                   </a:xfrm>
                   <a:prstGeom prst="bentConnector2">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:grpFill/>
                   <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                     <a:solidFill>
                       <a:schemeClr val="accent1"/>
                     </a:solidFill>
                     <a:prstDash val="solid"/>
                     <a:round/>
                     <a:headEnd type="none" w="med" len="med"/>
                     <a:tailEnd type="none" w="med" len="med"/>
                   </a:ln>
                   <a:effectLst/>
                   <a:extLst>
                     <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                       <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                         <a:effectLst>
                           <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                             <a:schemeClr val="bg2"/>
                           </a:outerShdw>
                         </a:effectLst>
                       </a14:hiddenEffects>
                     </a:ext>
@@ -15672,51 +15758,51 @@
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                       <a:lnSpc>
                         <a:spcPct val="100000"/>
                       </a:lnSpc>
                       <a:spcBef>
                         <a:spcPct val="0"/>
                       </a:spcBef>
                       <a:spcAft>
                         <a:spcPct val="0"/>
                       </a:spcAft>
                       <a:buClrTx/>
                       <a:buSzTx/>
                       <a:buFontTx/>
                       <a:buNone/>
                       <a:tabLst/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="4F0433"/>
                         </a:solidFill>
                         <a:latin typeface="+mj-lt"/>
                       </a:rPr>
-                      <a:t>A Olsson*</a:t>
+                      <a:t>R Bränström</a:t>
                     </a:r>
                   </a:p>
                 </p:txBody>
               </p:sp>
               <p:sp>
                 <p:nvSpPr>
                   <p:cNvPr id="238" name="Rektangel: övre hörn rundade 237">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAF775ED-68C1-B4FD-8026-81CE2A135A99}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvSpPr>
                     <a:spLocks/>
                   </p:cNvSpPr>
                   <p:nvPr/>
                 </p:nvSpPr>
                 <p:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="497031" y="1145200"/>
                     <a:ext cx="579600" cy="237600"/>
                   </a:xfrm>
                   <a:prstGeom prst="round2SameRect">
                     <a:avLst>
@@ -15743,51 +15829,51 @@
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                       <a:lnSpc>
                         <a:spcPct val="100000"/>
                       </a:lnSpc>
                       <a:spcBef>
                         <a:spcPct val="0"/>
                       </a:spcBef>
                       <a:spcAft>
                         <a:spcPct val="0"/>
                       </a:spcAft>
                       <a:buClrTx/>
                       <a:buSzTx/>
                       <a:buFontTx/>
                       <a:buNone/>
                       <a:tabLst/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="4F0433"/>
                         </a:solidFill>
                         <a:latin typeface="+mj-lt"/>
                       </a:rPr>
-                      <a:t>L Thorell</a:t>
+                      <a:t>J Axelsson</a:t>
                     </a:r>
                   </a:p>
                 </p:txBody>
               </p:sp>
             </p:grpSp>
             <p:grpSp>
               <p:nvGrpSpPr>
                 <p:cNvPr id="253" name="Grupp 252">
                   <a:extLst>
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96A2842E-E4E9-B6BC-064C-19DF3A6A13B5}"/>
                     </a:ext>
                   </a:extLst>
                 </p:cNvPr>
                 <p:cNvGrpSpPr>
                   <a:grpSpLocks/>
                 </p:cNvGrpSpPr>
                 <p:nvPr/>
               </p:nvGrpSpPr>
               <p:grpSpPr>
                 <a:xfrm>
                   <a:off x="5450947" y="1399334"/>
                   <a:ext cx="1370381" cy="237965"/>
                   <a:chOff x="495730" y="1145200"/>
                   <a:chExt cx="1370381" cy="237965"/>
@@ -15838,51 +15924,51 @@
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                       <a:lnSpc>
                         <a:spcPct val="100000"/>
                       </a:lnSpc>
                       <a:spcBef>
                         <a:spcPct val="0"/>
                       </a:spcBef>
                       <a:spcAft>
                         <a:spcPct val="0"/>
                       </a:spcAft>
                       <a:buClrTx/>
                       <a:buSzTx/>
                       <a:buFontTx/>
                       <a:buNone/>
                       <a:tabLst/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="4F0433"/>
                         </a:solidFill>
                         <a:latin typeface="+mj-lt"/>
                       </a:rPr>
-                      <a:t>A Herlitz</a:t>
+                      <a:t>P Enebrink*</a:t>
                     </a:r>
                   </a:p>
                 </p:txBody>
               </p:sp>
               <p:sp>
                 <p:nvSpPr>
                   <p:cNvPr id="255" name="Rektangel: övre hörn rundade 254">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6322FB7B-D9C6-FA14-E680-F8327705B9E6}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvSpPr>
                     <a:spLocks/>
                   </p:cNvSpPr>
                   <p:nvPr/>
                 </p:nvSpPr>
                 <p:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="495730" y="1145200"/>
                     <a:ext cx="579600" cy="237600"/>
                   </a:xfrm>
                   <a:prstGeom prst="round2SameRect">
                     <a:avLst>
@@ -15903,66 +15989,57 @@
                 <p:txBody>
                   <a:bodyPr vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" rtlCol="0" anchor="ctr" anchorCtr="0" compatLnSpc="1">
                     <a:prstTxWarp prst="textNoShape">
                       <a:avLst/>
                     </a:prstTxWarp>
                   </a:bodyPr>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                       <a:lnSpc>
                         <a:spcPct val="100000"/>
                       </a:lnSpc>
                       <a:spcBef>
                         <a:spcPct val="0"/>
                       </a:spcBef>
                       <a:spcAft>
                         <a:spcPct val="0"/>
                       </a:spcAft>
                       <a:buClrTx/>
                       <a:buSzTx/>
                       <a:buFontTx/>
                       <a:buNone/>
                       <a:tabLst/>
                     </a:pPr>
                     <a:r>
-                      <a:rPr lang="sv-SE" sz="500" dirty="0">
-[...7 lines deleted...]
-                    <a:r>
                       <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="4F0433"/>
                         </a:solidFill>
                         <a:latin typeface="+mj-lt"/>
                       </a:rPr>
-                      <a:t>Lasselin</a:t>
+                      <a:t>A Dahlgren</a:t>
                     </a:r>
                   </a:p>
                 </p:txBody>
               </p:sp>
             </p:grpSp>
             <p:grpSp>
               <p:nvGrpSpPr>
                 <p:cNvPr id="38" name="Grupp 37">
                   <a:extLst>
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDEB9BBD-BE39-AFC7-B733-19A7B626C1A6}"/>
                     </a:ext>
                   </a:extLst>
                 </p:cNvPr>
                 <p:cNvGrpSpPr>
                   <a:grpSpLocks/>
                 </p:cNvGrpSpPr>
                 <p:nvPr/>
               </p:nvGrpSpPr>
               <p:grpSpPr>
                 <a:xfrm>
                   <a:off x="5450947" y="1697127"/>
                   <a:ext cx="1370381" cy="237965"/>
                   <a:chOff x="496182" y="1145200"/>
                   <a:chExt cx="1370381" cy="237965"/>
@@ -16007,64 +16084,58 @@
                 <p:txBody>
                   <a:bodyPr vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" rtlCol="0" anchor="ctr" anchorCtr="0" compatLnSpc="1">
                     <a:prstTxWarp prst="textNoShape">
                       <a:avLst/>
                     </a:prstTxWarp>
                   </a:bodyPr>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                       <a:lnSpc>
                         <a:spcPct val="100000"/>
                       </a:lnSpc>
                       <a:spcBef>
                         <a:spcPct val="0"/>
                       </a:spcBef>
                       <a:spcAft>
                         <a:spcPct val="0"/>
                       </a:spcAft>
                       <a:buClrTx/>
                       <a:buSzTx/>
                       <a:buFontTx/>
                       <a:buNone/>
                       <a:tabLst/>
                     </a:pPr>
                     <a:r>
-                      <a:rPr lang="sv-SE" sz="500" dirty="0">
+                      <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="4F0433"/>
                         </a:solidFill>
                         <a:latin typeface="+mj-lt"/>
                       </a:rPr>
-                      <a:t>M Melin</a:t>
+                      <a:t>A Guterstam</a:t>
                     </a:r>
-                    <a:endParaRPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
-[...4 lines deleted...]
-                    </a:endParaRPr>
                   </a:p>
                 </p:txBody>
               </p:sp>
               <p:sp>
                 <p:nvSpPr>
                   <p:cNvPr id="43" name="Rektangel: övre hörn rundade 42">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C323318-A317-FF62-54D8-B5816153E387}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvSpPr>
                     <a:spLocks/>
                   </p:cNvSpPr>
                   <p:nvPr/>
                 </p:nvSpPr>
                 <p:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="496182" y="1145200"/>
                     <a:ext cx="579600" cy="237600"/>
                   </a:xfrm>
                   <a:prstGeom prst="round2SameRect">
                     <a:avLst>
                       <a:gd name="adj1" fmla="val 5810"/>
@@ -16090,51 +16161,51 @@
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                       <a:lnSpc>
                         <a:spcPct val="100000"/>
                       </a:lnSpc>
                       <a:spcBef>
                         <a:spcPct val="0"/>
                       </a:spcBef>
                       <a:spcAft>
                         <a:spcPct val="0"/>
                       </a:spcAft>
                       <a:buClrTx/>
                       <a:buSzTx/>
                       <a:buFontTx/>
                       <a:buNone/>
                       <a:tabLst/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="4F0433"/>
                         </a:solidFill>
                         <a:latin typeface="+mj-lt"/>
                       </a:rPr>
-                      <a:t>R Bränström</a:t>
+                      <a:t>A Ghaderi</a:t>
                     </a:r>
                   </a:p>
                 </p:txBody>
               </p:sp>
             </p:grpSp>
             <p:grpSp>
               <p:nvGrpSpPr>
                 <p:cNvPr id="23" name="Grupp 22">
                   <a:extLst>
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7387A12-BAA0-0DA5-7DF6-487902D5AB2C}"/>
                     </a:ext>
                   </a:extLst>
                 </p:cNvPr>
                 <p:cNvGrpSpPr>
                   <a:grpSpLocks/>
                 </p:cNvGrpSpPr>
                 <p:nvPr/>
               </p:nvGrpSpPr>
               <p:grpSpPr>
                 <a:xfrm>
                   <a:off x="5450947" y="1991826"/>
                   <a:ext cx="1370381" cy="237965"/>
                   <a:chOff x="495730" y="1145200"/>
                   <a:chExt cx="1370381" cy="237965"/>
@@ -16185,51 +16256,51 @@
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                       <a:lnSpc>
                         <a:spcPct val="100000"/>
                       </a:lnSpc>
                       <a:spcBef>
                         <a:spcPct val="0"/>
                       </a:spcBef>
                       <a:spcAft>
                         <a:spcPct val="0"/>
                       </a:spcAft>
                       <a:buClrTx/>
                       <a:buSzTx/>
                       <a:buFontTx/>
                       <a:buNone/>
                       <a:tabLst/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="4F0433"/>
                         </a:solidFill>
                         <a:latin typeface="+mj-lt"/>
                       </a:rPr>
-                      <a:t>J Axelsson</a:t>
+                      <a:t>A Herlitz</a:t>
                     </a:r>
                   </a:p>
                 </p:txBody>
               </p:sp>
               <p:sp>
                 <p:nvSpPr>
                   <p:cNvPr id="28" name="Rektangel: övre hörn rundade 27">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BFE3062-6099-3C73-09D4-9EEE770D6293}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvSpPr>
                     <a:spLocks/>
                   </p:cNvSpPr>
                   <p:nvPr/>
                 </p:nvSpPr>
                 <p:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="495730" y="1145200"/>
                     <a:ext cx="579600" cy="237600"/>
                   </a:xfrm>
                   <a:prstGeom prst="round2SameRect">
                     <a:avLst>
@@ -16256,51 +16327,51 @@
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                       <a:lnSpc>
                         <a:spcPct val="100000"/>
                       </a:lnSpc>
                       <a:spcBef>
                         <a:spcPct val="0"/>
                       </a:spcBef>
                       <a:spcAft>
                         <a:spcPct val="0"/>
                       </a:spcAft>
                       <a:buClrTx/>
                       <a:buSzTx/>
                       <a:buFontTx/>
                       <a:buNone/>
                       <a:tabLst/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="4F0433"/>
                         </a:solidFill>
                         <a:latin typeface="+mj-lt"/>
                       </a:rPr>
-                      <a:t>P Enebrink*</a:t>
+                      <a:t>E Hedman</a:t>
                     </a:r>
                   </a:p>
                 </p:txBody>
               </p:sp>
             </p:grpSp>
             <p:grpSp>
               <p:nvGrpSpPr>
                 <p:cNvPr id="71" name="Grupp 70">
                   <a:extLst>
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC1BC1BF-8937-E5B8-1EDA-5D6269A8C1D3}"/>
                     </a:ext>
                   </a:extLst>
                 </p:cNvPr>
                 <p:cNvGrpSpPr>
                   <a:grpSpLocks/>
                 </p:cNvGrpSpPr>
                 <p:nvPr/>
               </p:nvGrpSpPr>
               <p:grpSpPr>
                 <a:xfrm>
                   <a:off x="5450947" y="2283390"/>
                   <a:ext cx="1370381" cy="237965"/>
                   <a:chOff x="496182" y="1145200"/>
                   <a:chExt cx="1370381" cy="237965"/>
@@ -16351,51 +16422,51 @@
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                       <a:lnSpc>
                         <a:spcPct val="100000"/>
                       </a:lnSpc>
                       <a:spcBef>
                         <a:spcPct val="0"/>
                       </a:spcBef>
                       <a:spcAft>
                         <a:spcPct val="0"/>
                       </a:spcAft>
                       <a:buClrTx/>
                       <a:buSzTx/>
                       <a:buFontTx/>
                       <a:buNone/>
                       <a:tabLst/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="4F0433"/>
                         </a:solidFill>
                         <a:latin typeface="+mj-lt"/>
                       </a:rPr>
-                      <a:t>J Lundström*</a:t>
+                      <a:t>B Ljótsson*</a:t>
                     </a:r>
                   </a:p>
                 </p:txBody>
               </p:sp>
               <p:sp>
                 <p:nvSpPr>
                   <p:cNvPr id="76" name="Rektangel: övre hörn rundade 75">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DAA28FB-DA72-09F8-0E0A-22E1B4F957A7}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvSpPr>
                     <a:spLocks/>
                   </p:cNvSpPr>
                   <p:nvPr/>
                 </p:nvSpPr>
                 <p:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="496182" y="1145200"/>
                     <a:ext cx="579600" cy="237600"/>
                   </a:xfrm>
                   <a:prstGeom prst="round2SameRect">
                     <a:avLst>
@@ -16422,51 +16493,51 @@
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                       <a:lnSpc>
                         <a:spcPct val="100000"/>
                       </a:lnSpc>
                       <a:spcBef>
                         <a:spcPct val="0"/>
                       </a:spcBef>
                       <a:spcAft>
                         <a:spcPct val="0"/>
                       </a:spcAft>
                       <a:buClrTx/>
                       <a:buSzTx/>
                       <a:buFontTx/>
                       <a:buNone/>
                       <a:tabLst/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="4F0433"/>
                         </a:solidFill>
                         <a:latin typeface="+mj-lt"/>
                       </a:rPr>
-                      <a:t>M Olsson*</a:t>
+                      <a:t>J Lasselin</a:t>
                     </a:r>
                   </a:p>
                 </p:txBody>
               </p:sp>
             </p:grpSp>
             <p:grpSp>
               <p:nvGrpSpPr>
                 <p:cNvPr id="56" name="Grupp 55">
                   <a:extLst>
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{585C38F4-DFA5-E712-0AE4-32FD5AA80A6F}"/>
                     </a:ext>
                   </a:extLst>
                 </p:cNvPr>
                 <p:cNvGrpSpPr>
                   <a:grpSpLocks/>
                 </p:cNvGrpSpPr>
                 <p:nvPr/>
               </p:nvGrpSpPr>
               <p:grpSpPr>
                 <a:xfrm>
                   <a:off x="5450947" y="2578089"/>
                   <a:ext cx="1370381" cy="237965"/>
                   <a:chOff x="495730" y="1145200"/>
                   <a:chExt cx="1370381" cy="237965"/>
@@ -16517,51 +16588,51 @@
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                       <a:lnSpc>
                         <a:spcPts val="500"/>
                       </a:lnSpc>
                       <a:spcBef>
                         <a:spcPct val="0"/>
                       </a:spcBef>
                       <a:spcAft>
                         <a:spcPct val="0"/>
                       </a:spcAft>
                       <a:buClrTx/>
                       <a:buSzTx/>
                       <a:buFontTx/>
                       <a:buNone/>
                       <a:tabLst/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="4F0433"/>
                         </a:solidFill>
                         <a:latin typeface="+mj-lt"/>
                       </a:rPr>
-                      <a:t>A Ghaderi</a:t>
+                      <a:t>M Melin</a:t>
                     </a:r>
                   </a:p>
                 </p:txBody>
               </p:sp>
               <p:sp>
                 <p:nvSpPr>
                   <p:cNvPr id="61" name="Rektangel: övre hörn rundade 60">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B129750-2240-A727-1120-23412D4C0794}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvSpPr>
                     <a:spLocks/>
                   </p:cNvSpPr>
                   <p:nvPr/>
                 </p:nvSpPr>
                 <p:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="495730" y="1145200"/>
                     <a:ext cx="579600" cy="237600"/>
                   </a:xfrm>
                   <a:prstGeom prst="round2SameRect">
                     <a:avLst>
@@ -16588,51 +16659,51 @@
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                       <a:lnSpc>
                         <a:spcPts val="500"/>
                       </a:lnSpc>
                       <a:spcBef>
                         <a:spcPct val="0"/>
                       </a:spcBef>
                       <a:spcAft>
                         <a:spcPct val="0"/>
                       </a:spcAft>
                       <a:buClrTx/>
                       <a:buSzTx/>
                       <a:buFontTx/>
                       <a:buNone/>
                       <a:tabLst/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="4F0433"/>
                         </a:solidFill>
                         <a:latin typeface="+mj-lt"/>
                       </a:rPr>
-                      <a:t>A Dahlgren</a:t>
+                      <a:t>J Lundström*</a:t>
                     </a:r>
                   </a:p>
                 </p:txBody>
               </p:sp>
             </p:grpSp>
             <p:grpSp>
               <p:nvGrpSpPr>
                 <p:cNvPr id="105" name="Grupp 104">
                   <a:extLst>
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43A97DA6-4B38-2FA1-6FEA-AD8A92C9E179}"/>
                     </a:ext>
                   </a:extLst>
                 </p:cNvPr>
                 <p:cNvGrpSpPr>
                   <a:grpSpLocks/>
                 </p:cNvGrpSpPr>
                 <p:nvPr/>
               </p:nvGrpSpPr>
               <p:grpSpPr>
                 <a:xfrm>
                   <a:off x="5450947" y="2875882"/>
                   <a:ext cx="1370381" cy="237965"/>
                   <a:chOff x="496182" y="1145200"/>
                   <a:chExt cx="1370381" cy="237965"/>
@@ -16683,51 +16754,51 @@
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                       <a:lnSpc>
                         <a:spcPct val="100000"/>
                       </a:lnSpc>
                       <a:spcBef>
                         <a:spcPct val="0"/>
                       </a:spcBef>
                       <a:spcAft>
                         <a:spcPct val="0"/>
                       </a:spcAft>
                       <a:buClrTx/>
                       <a:buSzTx/>
                       <a:buFontTx/>
                       <a:buNone/>
                       <a:tabLst/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="4F0433"/>
                         </a:solidFill>
                         <a:latin typeface="+mj-lt"/>
                       </a:rPr>
-                      <a:t>R Wicksell</a:t>
+                      <a:t>M Olsson*</a:t>
                     </a:r>
                   </a:p>
                 </p:txBody>
               </p:sp>
               <p:sp>
                 <p:nvSpPr>
                   <p:cNvPr id="110" name="Rektangel: övre hörn rundade 109">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DA28223-D33C-124F-2712-D0BCD9337119}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvSpPr>
                     <a:spLocks/>
                   </p:cNvSpPr>
                   <p:nvPr/>
                 </p:nvSpPr>
                 <p:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="496182" y="1145200"/>
                     <a:ext cx="579600" cy="237600"/>
                   </a:xfrm>
                   <a:prstGeom prst="round2SameRect">
                     <a:avLst>
@@ -16754,51 +16825,51 @@
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                       <a:lnSpc>
                         <a:spcPct val="100000"/>
                       </a:lnSpc>
                       <a:spcBef>
                         <a:spcPct val="0"/>
                       </a:spcBef>
                       <a:spcAft>
                         <a:spcPct val="0"/>
                       </a:spcAft>
                       <a:buClrTx/>
                       <a:buSzTx/>
                       <a:buFontTx/>
                       <a:buNone/>
                       <a:tabLst/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="4F0433"/>
                         </a:solidFill>
                         <a:latin typeface="+mj-lt"/>
                       </a:rPr>
-                      <a:t>B Ljótsson*</a:t>
+                      <a:t>A Olsson*</a:t>
                     </a:r>
                   </a:p>
                 </p:txBody>
               </p:sp>
             </p:grpSp>
             <p:grpSp>
               <p:nvGrpSpPr>
                 <p:cNvPr id="89" name="Grupp 88">
                   <a:extLst>
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27E77F11-426A-09C2-A25F-2A9DAE5F6A3C}"/>
                     </a:ext>
                   </a:extLst>
                 </p:cNvPr>
                 <p:cNvGrpSpPr>
                   <a:grpSpLocks/>
                 </p:cNvGrpSpPr>
                 <p:nvPr/>
               </p:nvGrpSpPr>
               <p:grpSpPr>
                 <a:xfrm>
                   <a:off x="5450947" y="3170581"/>
                   <a:ext cx="1370381" cy="237965"/>
                   <a:chOff x="495730" y="1145200"/>
                   <a:chExt cx="1370381" cy="237965"/>
@@ -16849,51 +16920,51 @@
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                       <a:lnSpc>
                         <a:spcPct val="100000"/>
                       </a:lnSpc>
                       <a:spcBef>
                         <a:spcPct val="0"/>
                       </a:spcBef>
                       <a:spcAft>
                         <a:spcPct val="0"/>
                       </a:spcAft>
                       <a:buClrTx/>
                       <a:buSzTx/>
                       <a:buFontTx/>
                       <a:buNone/>
                       <a:tabLst/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="4F0433"/>
                         </a:solidFill>
                         <a:latin typeface="+mj-lt"/>
                       </a:rPr>
-                      <a:t>J Seubert</a:t>
+                      <a:t>L Thorell</a:t>
                     </a:r>
                   </a:p>
                 </p:txBody>
               </p:sp>
               <p:sp>
                 <p:nvSpPr>
                   <p:cNvPr id="94" name="Rektangel: övre hörn rundade 93">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{817171BB-6370-C570-9596-420298427093}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvSpPr>
                     <a:spLocks/>
                   </p:cNvSpPr>
                   <p:nvPr/>
                 </p:nvSpPr>
                 <p:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="495730" y="1145200"/>
                     <a:ext cx="579600" cy="237600"/>
                   </a:xfrm>
                   <a:prstGeom prst="round2SameRect">
                     <a:avLst>
@@ -16920,51 +16991,51 @@
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                       <a:lnSpc>
                         <a:spcPct val="100000"/>
                       </a:lnSpc>
                       <a:spcBef>
                         <a:spcPct val="0"/>
                       </a:spcBef>
                       <a:spcAft>
                         <a:spcPct val="0"/>
                       </a:spcAft>
                       <a:buClrTx/>
                       <a:buSzTx/>
                       <a:buFontTx/>
                       <a:buNone/>
                       <a:tabLst/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="4F0433"/>
                         </a:solidFill>
                         <a:latin typeface="+mj-lt"/>
                       </a:rPr>
-                      <a:t>E Hedman</a:t>
+                      <a:t>J Seubert</a:t>
                     </a:r>
                   </a:p>
                 </p:txBody>
               </p:sp>
             </p:grpSp>
             <p:grpSp>
               <p:nvGrpSpPr>
                 <p:cNvPr id="138" name="Grupp 137">
                   <a:extLst>
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F3490FA-8561-3EB5-BC54-6ADED158DAF8}"/>
                     </a:ext>
                   </a:extLst>
                 </p:cNvPr>
                 <p:cNvGrpSpPr>
                   <a:grpSpLocks/>
                 </p:cNvGrpSpPr>
                 <p:nvPr/>
               </p:nvGrpSpPr>
               <p:grpSpPr>
                 <a:xfrm>
                   <a:off x="5450947" y="3463183"/>
                   <a:ext cx="1370381" cy="237965"/>
                   <a:chOff x="497275" y="1145200"/>
                   <a:chExt cx="1370381" cy="237965"/>
@@ -17011,101 +17082,74 @@
                 <p:txBody>
                   <a:bodyPr vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" rtlCol="0" anchor="ctr" anchorCtr="0" compatLnSpc="1">
                     <a:prstTxWarp prst="textNoShape">
                       <a:avLst/>
                     </a:prstTxWarp>
                   </a:bodyPr>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                       <a:lnSpc>
                         <a:spcPts val="500"/>
                       </a:lnSpc>
                       <a:spcBef>
                         <a:spcPct val="0"/>
                       </a:spcBef>
                       <a:spcAft>
                         <a:spcPct val="0"/>
                       </a:spcAft>
                       <a:buClrTx/>
                       <a:buSzTx/>
                       <a:buFontTx/>
                       <a:buNone/>
                       <a:tabLst/>
                     </a:pPr>
                     <a:r>
-                      <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                      <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0" err="1">
                         <a:solidFill>
                           <a:srgbClr val="4F0433"/>
                         </a:solidFill>
                         <a:latin typeface="+mj-lt"/>
                       </a:rPr>
-                      <a:t>Grundutbildning </a:t>
+                      <a:t>eHealth</a:t>
                     </a:r>
                     <a:br>
                       <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="4F0433"/>
                         </a:solidFill>
                         <a:latin typeface="+mj-lt"/>
                       </a:rPr>
                     </a:br>
                     <a:r>
                       <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="4F0433"/>
                         </a:solidFill>
                         <a:latin typeface="+mj-lt"/>
                       </a:rPr>
-                      <a:t>Stöd</a:t>
-[...26 lines deleted...]
-                      <a:t>C Norin</a:t>
+                      <a:t>B Ljótsson</a:t>
                     </a:r>
                   </a:p>
                 </p:txBody>
               </p:sp>
               <p:sp>
                 <p:nvSpPr>
                   <p:cNvPr id="143" name="Rektangel: övre hörn rundade 142">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE87D77E-75A4-0DBB-4F48-35A151D21263}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvSpPr>
                     <a:spLocks/>
                   </p:cNvSpPr>
                   <p:nvPr/>
                 </p:nvSpPr>
                 <p:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="497275" y="1145200"/>
                     <a:ext cx="579600" cy="237600"/>
                   </a:xfrm>
                   <a:prstGeom prst="round2SameRect">
                     <a:avLst>
@@ -17132,51 +17176,51 @@
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                       <a:lnSpc>
                         <a:spcPts val="500"/>
                       </a:lnSpc>
                       <a:spcBef>
                         <a:spcPct val="0"/>
                       </a:spcBef>
                       <a:spcAft>
                         <a:spcPct val="0"/>
                       </a:spcAft>
                       <a:buClrTx/>
                       <a:buSzTx/>
                       <a:buFontTx/>
                       <a:buNone/>
                       <a:tabLst/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="4F0433"/>
                         </a:solidFill>
                         <a:latin typeface="+mj-lt"/>
                       </a:rPr>
-                      <a:t>A Guterstam</a:t>
+                      <a:t>R Wicksell</a:t>
                     </a:r>
                   </a:p>
                 </p:txBody>
               </p:sp>
             </p:grpSp>
             <p:grpSp>
               <p:nvGrpSpPr>
                 <p:cNvPr id="123" name="Grupp 122">
                   <a:extLst>
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6120C08C-BD07-DE91-E88D-0B7B99F6ADB9}"/>
                     </a:ext>
                   </a:extLst>
                 </p:cNvPr>
                 <p:cNvGrpSpPr>
                   <a:grpSpLocks/>
                 </p:cNvGrpSpPr>
                 <p:nvPr/>
               </p:nvGrpSpPr>
               <p:grpSpPr>
                 <a:xfrm>
                   <a:off x="5450947" y="3757882"/>
                   <a:ext cx="1370381" cy="237965"/>
                   <a:chOff x="496823" y="1145200"/>
                   <a:chExt cx="1370381" cy="237965"/>
@@ -17206,108 +17250,162 @@
                     <a:avLst>
                       <a:gd name="adj1" fmla="val 5810"/>
                       <a:gd name="adj2" fmla="val 6467"/>
                     </a:avLst>
                   </a:prstGeom>
                   <a:solidFill>
                     <a:srgbClr val="CCEBED"/>
                   </a:solidFill>
                   <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                     <a:noFill/>
                     <a:prstDash val="solid"/>
                     <a:round/>
                     <a:headEnd type="none" w="med" len="med"/>
                     <a:tailEnd type="none" w="med" len="med"/>
                   </a:ln>
                   <a:effectLst/>
                 </p:spPr>
                 <p:txBody>
                   <a:bodyPr vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" rtlCol="0" anchor="ctr" anchorCtr="0" compatLnSpc="1">
                     <a:prstTxWarp prst="textNoShape">
                       <a:avLst/>
                     </a:prstTxWarp>
                   </a:bodyPr>
                   <a:lstStyle/>
                   <a:p>
-                    <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+                    <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                       <a:lnSpc>
                         <a:spcPct val="100000"/>
                       </a:lnSpc>
                       <a:spcBef>
                         <a:spcPct val="0"/>
                       </a:spcBef>
                       <a:spcAft>
                         <a:spcPct val="0"/>
                       </a:spcAft>
                       <a:buClrTx/>
                       <a:buSzTx/>
                       <a:buFontTx/>
                       <a:buNone/>
                       <a:tabLst/>
+                      <a:defRPr/>
                     </a:pPr>
                     <a:r>
-                      <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0" err="1">
+                      <a:rPr kumimoji="0" lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
                         <a:solidFill>
                           <a:srgbClr val="4F0433"/>
                         </a:solidFill>
-                        <a:latin typeface="+mj-lt"/>
+                        <a:effectLst/>
+                        <a:uLnTx/>
+                        <a:uFillTx/>
+                        <a:latin typeface="DM Sans Medium"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
                       </a:rPr>
-                      <a:t>eHealth</a:t>
+                      <a:t>Grundutbildning</a:t>
                     </a:r>
-                    <a:endParaRPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
-[...4 lines deleted...]
-                    </a:endParaRPr>
                   </a:p>
                   <a:p>
-                    <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+                    <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                       <a:lnSpc>
                         <a:spcPct val="100000"/>
                       </a:lnSpc>
                       <a:spcBef>
                         <a:spcPct val="0"/>
                       </a:spcBef>
                       <a:spcAft>
                         <a:spcPct val="0"/>
                       </a:spcAft>
                       <a:buClrTx/>
                       <a:buSzTx/>
                       <a:buFontTx/>
                       <a:buNone/>
                       <a:tabLst/>
+                      <a:defRPr/>
                     </a:pPr>
                     <a:r>
-                      <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                      <a:rPr kumimoji="0" lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
                         <a:solidFill>
                           <a:srgbClr val="4F0433"/>
                         </a:solidFill>
-                        <a:latin typeface="+mj-lt"/>
+                        <a:effectLst/>
+                        <a:uLnTx/>
+                        <a:uFillTx/>
+                        <a:latin typeface="DM Sans Medium"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
                       </a:rPr>
-                      <a:t>B Ljótsson</a:t>
+                      <a:t>Stöd</a:t>
                     </a:r>
+                  </a:p>
+                  <a:p>
+                    <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+                      <a:lnSpc>
+                        <a:spcPct val="100000"/>
+                      </a:lnSpc>
+                      <a:spcBef>
+                        <a:spcPct val="0"/>
+                      </a:spcBef>
+                      <a:spcAft>
+                        <a:spcPct val="0"/>
+                      </a:spcAft>
+                      <a:buClrTx/>
+                      <a:buSzTx/>
+                      <a:buFontTx/>
+                      <a:buNone/>
+                      <a:tabLst/>
+                      <a:defRPr/>
+                    </a:pPr>
+                    <a:r>
+                      <a:rPr lang="sv-SE" sz="500" dirty="0">
+                        <a:solidFill>
+                          <a:srgbClr val="4F0433"/>
+                        </a:solidFill>
+                        <a:latin typeface="DM Sans Medium"/>
+                      </a:rPr>
+                      <a:t>C Norin</a:t>
+                    </a:r>
+                    <a:endParaRPr kumimoji="0" lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:solidFill>
+                        <a:srgbClr val="4F0433"/>
+                      </a:solidFill>
+                      <a:effectLst/>
+                      <a:uLnTx/>
+                      <a:uFillTx/>
+                      <a:latin typeface="DM Sans Medium"/>
+                      <a:ea typeface="+mn-ea"/>
+                      <a:cs typeface="+mn-cs"/>
+                    </a:endParaRPr>
                   </a:p>
                 </p:txBody>
               </p:sp>
               <p:sp>
                 <p:nvSpPr>
                   <p:cNvPr id="128" name="Rektangel: övre hörn rundade 127">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0908796-A61A-C40A-89C0-7E951193A83C}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvSpPr>
                     <a:spLocks/>
                   </p:cNvSpPr>
                   <p:nvPr/>
                 </p:nvSpPr>
                 <p:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="496823" y="1145200"/>
                     <a:ext cx="579600" cy="237600"/>
                   </a:xfrm>
                   <a:prstGeom prst="round2SameRect">
                     <a:avLst>
                       <a:gd name="adj1" fmla="val 5810"/>
@@ -17337,95 +17435,75 @@
                     <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                       <a:lnSpc>
                         <a:spcPct val="100000"/>
                       </a:lnSpc>
                       <a:spcBef>
                         <a:spcPct val="0"/>
                       </a:spcBef>
                       <a:spcAft>
                         <a:spcPct val="0"/>
                       </a:spcAft>
                       <a:buClrTx/>
                       <a:buSzTx/>
                       <a:buFontTx/>
                       <a:buNone/>
                       <a:tabLst/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="4F0433"/>
                         </a:solidFill>
                         <a:latin typeface="+mj-lt"/>
                       </a:rPr>
                       <a:t>Grundutbildning</a:t>
                     </a:r>
-                  </a:p>
-[...16 lines deleted...]
-                    </a:pPr>
+                    <a:br>
+                      <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                        <a:solidFill>
+                          <a:srgbClr val="4F0433"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mj-lt"/>
+                      </a:rPr>
+                    </a:br>
                     <a:r>
                       <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="4F0433"/>
                         </a:solidFill>
                         <a:latin typeface="+mj-lt"/>
                       </a:rPr>
                       <a:t>Pedagogik</a:t>
                     </a:r>
-                  </a:p>
-[...16 lines deleted...]
-                    </a:pPr>
+                    <a:br>
+                      <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                        <a:solidFill>
+                          <a:srgbClr val="4F0433"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mj-lt"/>
+                      </a:rPr>
+                    </a:br>
                     <a:r>
                       <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="4F0433"/>
                         </a:solidFill>
                         <a:latin typeface="+mj-lt"/>
                       </a:rPr>
                       <a:t>E Andersson</a:t>
                     </a:r>
                   </a:p>
                 </p:txBody>
               </p:sp>
             </p:grpSp>
             <p:cxnSp>
               <p:nvCxnSpPr>
                 <p:cNvPr id="700" name="Rak koppling 32">
                   <a:extLst>
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8484ED37-4660-0B0D-5643-B85665B2FBF8}"/>
                     </a:ext>
                   </a:extLst>
                 </p:cNvPr>
                 <p:cNvCxnSpPr>
                   <a:cxnSpLocks/>
                   <a:stCxn id="237" idx="2"/>
@@ -18177,51 +18255,51 @@
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                       <a:lnSpc>
                         <a:spcPct val="100000"/>
                       </a:lnSpc>
                       <a:spcBef>
                         <a:spcPct val="0"/>
                       </a:spcBef>
                       <a:spcAft>
                         <a:spcPct val="0"/>
                       </a:spcAft>
                       <a:buClrTx/>
                       <a:buSzTx/>
                       <a:buFontTx/>
                       <a:buNone/>
                       <a:tabLst/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="4F0433"/>
                         </a:solidFill>
                         <a:latin typeface="+mj-lt"/>
                       </a:rPr>
-                      <a:t>T Pansell</a:t>
+                      <a:t>R Brautaset*</a:t>
                     </a:r>
                   </a:p>
                 </p:txBody>
               </p:sp>
             </p:grpSp>
             <p:grpSp>
               <p:nvGrpSpPr>
                 <p:cNvPr id="256" name="Grupp 255">
                   <a:extLst>
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37168D63-98FD-55C0-6D51-105BE1EA37F4}"/>
                     </a:ext>
                   </a:extLst>
                 </p:cNvPr>
                 <p:cNvGrpSpPr>
                   <a:grpSpLocks/>
                 </p:cNvGrpSpPr>
                 <p:nvPr/>
               </p:nvGrpSpPr>
               <p:grpSpPr>
                 <a:xfrm>
                   <a:off x="7016947" y="1399334"/>
                   <a:ext cx="1364400" cy="237600"/>
                   <a:chOff x="499772" y="1145200"/>
                   <a:chExt cx="1364400" cy="237600"/>
@@ -18274,51 +18352,51 @@
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                       <a:lnSpc>
                         <a:spcPct val="100000"/>
                       </a:lnSpc>
                       <a:spcBef>
                         <a:spcPct val="0"/>
                       </a:spcBef>
                       <a:spcAft>
                         <a:spcPct val="0"/>
                       </a:spcAft>
                       <a:buClrTx/>
                       <a:buSzTx/>
                       <a:buFontTx/>
                       <a:buNone/>
                       <a:tabLst/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="4F0433"/>
                         </a:solidFill>
                         <a:latin typeface="+mj-lt"/>
                       </a:rPr>
-                      <a:t>R Brautaset*</a:t>
+                      <a:t>G Stålhammar</a:t>
                     </a:r>
                   </a:p>
                 </p:txBody>
               </p:sp>
               <p:sp>
                 <p:nvSpPr>
                   <p:cNvPr id="258" name="Rektangel: övre hörn rundade 257">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0775C607-11D4-D8B4-6661-3CBA70195C8D}"/>
                       </a:ext>
                     </a:extLst>
                   </p:cNvPr>
                   <p:cNvSpPr>
                     <a:spLocks/>
                   </p:cNvSpPr>
                   <p:nvPr/>
                 </p:nvSpPr>
                 <p:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="499772" y="1145200"/>
                     <a:ext cx="579600" cy="237600"/>
                   </a:xfrm>
                   <a:prstGeom prst="round2SameRect">
                     <a:avLst>
@@ -18347,51 +18425,51 @@
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                       <a:lnSpc>
                         <a:spcPct val="100000"/>
                       </a:lnSpc>
                       <a:spcBef>
                         <a:spcPct val="0"/>
                       </a:spcBef>
                       <a:spcAft>
                         <a:spcPct val="0"/>
                       </a:spcAft>
                       <a:buClrTx/>
                       <a:buSzTx/>
                       <a:buFontTx/>
                       <a:buNone/>
                       <a:tabLst/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="4F0433"/>
                         </a:solidFill>
                         <a:latin typeface="+mj-lt"/>
                       </a:rPr>
-                      <a:t>G Stålhammar</a:t>
+                      <a:t>T Pansell</a:t>
                     </a:r>
                   </a:p>
                 </p:txBody>
               </p:sp>
             </p:grpSp>
             <p:sp>
               <p:nvSpPr>
                 <p:cNvPr id="41" name="Rektangel: övre hörn rundade 40">
                   <a:extLst>
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCBF1138-A154-B6AD-BD5B-1723104647EA}"/>
                     </a:ext>
                   </a:extLst>
                 </p:cNvPr>
                 <p:cNvSpPr>
                   <a:spLocks/>
                 </p:cNvSpPr>
                 <p:nvPr/>
               </p:nvSpPr>
               <p:spPr bwMode="auto">
                 <a:xfrm>
                   <a:off x="7016947" y="1697127"/>
                   <a:ext cx="579600" cy="237600"/>
                 </a:xfrm>
                 <a:prstGeom prst="round2SameRect">
@@ -18864,51 +18942,51 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A495BE9-9F64-1C02-9F34-869512CCB19C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="255983" y="4801325"/>
             <a:ext cx="2443809" cy="171450"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="500" dirty="0"/>
-              <a:t>Giltig fr.o.m. 2026-06-01</a:t>
+              <a:t>Giltig fr.o.m. 2026-09-01</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="638" name="Bildobjekt 637" descr="En bild som visar Teckensnitt, Grafik, grafisk design, text&#10;&#10;AI-genererat innehåll kan vara felaktigt.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9828F0F-1FE6-754F-61EC-B4797DC00D24}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
@@ -19124,176 +19202,187 @@
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="500" dirty="0"/>
               <a:t>**Kompetenscentrum för psykoterapi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="172" name="Rektangel: övre hörn rundade 171">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2427C8A9-616B-9F2F-C5AF-02D3157999C6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1556522" y="3930263"/>
-            <a:ext cx="579600" cy="237600"/>
+            <a:off x="1534347" y="3931200"/>
+            <a:ext cx="586800" cy="219600"/>
           </a:xfrm>
           <a:prstGeom prst="round2SameRect">
             <a:avLst>
               <a:gd name="adj1" fmla="val 5810"/>
               <a:gd name="adj2" fmla="val 6467"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="CCEBED"/>
+            <a:schemeClr val="bg1">
+              <a:lumMod val="95000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
             <a:noFill/>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" rtlCol="0" anchor="ctr" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+              <a:rPr kumimoji="0" lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="4F0433"/>
                 </a:solidFill>
-                <a:latin typeface="+mj-lt"/>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="DM Sans Medium"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Grundutbildning Stöd </a:t>
+              <a:t>J Tiihonen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Rektangel: övre hörn rundade 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E79ECBB6-D411-99B4-33B2-34364E9A3F0F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="3929775" y="4488471"/>
-            <a:ext cx="579600" cy="214037"/>
+            <a:off x="3907637" y="4482151"/>
+            <a:ext cx="586800" cy="219600"/>
           </a:xfrm>
           <a:prstGeom prst="round2SameRect">
             <a:avLst>
               <a:gd name="adj1" fmla="val 5810"/>
               <a:gd name="adj2" fmla="val 6467"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F1F1F1"/>
           </a:solidFill>
           <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
             <a:noFill/>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" rtlCol="0" anchor="ctr" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="500" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4F0433"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>D Lundqvist*</a:t>
+              <a:t>O Thomas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="17" name="Rak koppling 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE8C5561-8D2F-652A-3992-CF5131CA3592}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
             <a:stCxn id="162" idx="2"/>
             <a:endCxn id="163" idx="0"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm flipH="1">
             <a:off x="4494437" y="4323108"/>
             <a:ext cx="196433" cy="0"/>
           </a:xfrm>
@@ -19510,50 +19599,528 @@
             <a:noFill/>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" rtlCol="0" anchor="ctr" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="sv-SE" sz="500" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4F0433"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Avdelning</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Rektangel: övre hörn rundade 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14C94F36-8847-D1F8-3308-0F7D5088A715}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1534347" y="4197600"/>
+            <a:ext cx="585662" cy="220948"/>
+          </a:xfrm>
+          <a:prstGeom prst="round2SameRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 5810"/>
+              <a:gd name="adj2" fmla="val 6467"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F1F1F1"/>
+          </a:solidFill>
+          <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" rtlCol="0" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4F0433"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>V Vukojevic</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Rektangel: övre hörn rundade 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E440F227-FDE4-00B5-A253-02275C52B872}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1536587" y="4460400"/>
+            <a:ext cx="585662" cy="220948"/>
+          </a:xfrm>
+          <a:prstGeom prst="round2SameRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 5810"/>
+              <a:gd name="adj2" fmla="val 6467"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent6"/>
+          </a:solidFill>
+          <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" rtlCol="0" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="4F0433"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="DM Sans Medium"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Grundutbildning</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr kumimoji="0" lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="4F0433"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="DM Sans Medium"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr kumimoji="0" lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="4F0433"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="DM Sans Medium"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Stöd</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Rektangel: övre hörn rundade 23">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DC55CEA-F309-26D2-B415-D794C6821961}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="755576" y="4460400"/>
+            <a:ext cx="585662" cy="220948"/>
+          </a:xfrm>
+          <a:prstGeom prst="round2SameRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 5810"/>
+              <a:gd name="adj2" fmla="val 6467"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent6"/>
+          </a:solidFill>
+          <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" rtlCol="0" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="500" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4F0433"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Fortbildning</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="4F0433"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="31" name="Rak koppling 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBCC562A-8F3B-777A-5384-35D33BDD28F5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipH="1">
+            <a:off x="1333318" y="4323108"/>
+            <a:ext cx="201029" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F1F1F1"/>
+          </a:solidFill>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:schemeClr val="bg2"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="32" name="Rak koppling 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0182D9A0-D243-ED0D-DE7A-D4A8476C83FB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipH="1">
+            <a:off x="1341238" y="4595489"/>
+            <a:ext cx="201029" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F1F1F1"/>
+          </a:solidFill>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:schemeClr val="bg2"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="Rektangel: övre hörn rundade 33">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45A3E86D-7A53-7D3A-1F0A-A2AD1F42B3FB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1542267" y="4723200"/>
+            <a:ext cx="585662" cy="220948"/>
+          </a:xfrm>
+          <a:prstGeom prst="round2SameRect">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 5810"/>
+              <a:gd name="adj2" fmla="val 6467"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent6"/>
+          </a:solidFill>
+          <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" numCol="1" rtlCol="0" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="4F0433"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="DM Sans Medium"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>KCP** *</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr kumimoji="0" lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="4F0433"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="DM Sans Medium"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr kumimoji="0" lang="sv-SE" sz="500" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="4F0433"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="DM Sans Medium"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>I Flink </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3587813302"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -25712,59 +26279,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100B8615BE51D60BA44B86811C5F608C49E" ma:contentTypeVersion="4" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="d38a2c07f4f36005f3c4f84d5a2cc146">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6843b716-3f6d-4983-a753-faa1afd2f446" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9b929705adf473d8b0cc429cd00fedc4" ns2:_="">
     <xsd:import namespace="6843b716-3f6d-4983-a753-faa1afd2f446"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6843b716-3f6d-4983-a753-faa1afd2f446" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
@@ -25864,99 +26422,108 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92DCB20B-1244-4220-BD53-3EF200233516}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FE15E04-BE59-47FF-90D5-521777819EC1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6843b716-3f6d-4983-a753-faa1afd2f446"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92DCB20B-1244-4220-BD53-3EF200233516}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39F79469-2F05-42F0-ADD1-5263841AE7B9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Presentation_16_9</Template>
   <TotalTime></TotalTime>
-  <Words>578</Words>
+  <Words>598</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Bildspel på skärmen (16:9)</PresentationFormat>
-  <Paragraphs>220</Paragraphs>
+  <Paragraphs>216</Paragraphs>
   <Slides>6</Slides>
   <Notes>5</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>