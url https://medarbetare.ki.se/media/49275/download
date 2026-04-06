--- v3 (2026-03-16)
+++ v4 (2026-04-06)
@@ -78,50 +78,51 @@
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" strictFirstAndLastChars="0" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483659" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId33"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId34"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="301" r:id="rId3"/>
@@ -545,54 +546,54 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="16954" autoAdjust="0"/>
     <p:restoredTop sz="76347" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="104" d="100"/>
-          <a:sy n="104" d="100"/>
+          <a:sx n="65" d="100"/>
+          <a:sy n="65" d="100"/>
         </p:scale>
-        <p:origin x="740" y="68"/>
+        <p:origin x="1268" y="44"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="778"/>
         <p:guide pos="234"/>
         <p:guide orient="horz" pos="1529"/>
         <p:guide pos="2363"/>
         <p:guide pos="3502"/>
         <p:guide orient="horz" pos="3117"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="3" d="2"/>
         <a:sy n="3" d="2"/>
@@ -604,51 +605,95 @@
     <p:cViewPr>
       <p:scale>
         <a:sx n="90" d="100"/>
         <a:sy n="90" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="116" d="100"/>
           <a:sy n="116" d="100"/>
         </p:scale>
         <p:origin x="5052" y="56"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId40" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Sabina Giulini" userId="32f8f275-19ba-4047-9300-3f36a56349d5" providerId="ADAL" clId="{D2D26F78-168A-48B4-887B-C04C11455DF0}"/>
+    <pc:docChg chg="modSld sldOrd">
+      <pc:chgData name="Sabina Giulini" userId="32f8f275-19ba-4047-9300-3f36a56349d5" providerId="ADAL" clId="{D2D26F78-168A-48B4-887B-C04C11455DF0}" dt="2026-03-26T12:43:49.895" v="41" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Sabina Giulini" userId="32f8f275-19ba-4047-9300-3f36a56349d5" providerId="ADAL" clId="{D2D26F78-168A-48B4-887B-C04C11455DF0}" dt="2026-03-26T12:43:49.895" v="41" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2185294757" sldId="302"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Sabina Giulini" userId="32f8f275-19ba-4047-9300-3f36a56349d5" providerId="ADAL" clId="{D2D26F78-168A-48B4-887B-C04C11455DF0}" dt="2026-03-26T12:43:49.895" v="41" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2185294757" sldId="302"/>
+            <ac:spMk id="20" creationId="{27A783B9-9DD0-2907-FBFC-335AC734909A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:graphicFrameChg chg="modGraphic">
+          <ac:chgData name="Sabina Giulini" userId="32f8f275-19ba-4047-9300-3f36a56349d5" providerId="ADAL" clId="{D2D26F78-168A-48B4-887B-C04C11455DF0}" dt="2026-03-26T12:42:20.231" v="26" actId="20577"/>
+          <ac:graphicFrameMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2185294757" sldId="302"/>
+            <ac:graphicFrameMk id="14" creationId="{A7AF21FB-9202-9A67-6E21-76127123C39F}"/>
+          </ac:graphicFrameMkLst>
+        </pc:graphicFrameChg>
+      </pc:sldChg>
+      <pc:sldChg chg="ord">
+        <pc:chgData name="Sabina Giulini" userId="32f8f275-19ba-4047-9300-3f36a56349d5" providerId="ADAL" clId="{D2D26F78-168A-48B4-887B-C04C11455DF0}" dt="2026-03-26T12:40:14.217" v="1"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3629976078" sldId="309"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="sv-SE"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:varyColors val="1"/>
@@ -2108,51 +2153,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{FE55F06C-14D9-45DF-81A5-F25F8ECA9886}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-02-25</a:t>
+              <a:t>2026-03-26</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FB76FC6-F54A-4120-9B8F-E28E2A08E522}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -10762,51 +10807,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47BAE95B-2559-ED1B-6634-A3474D45E63E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E6FCE75A-EAA4-4123-8930-E04E73635E7B}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F25A6EB3-5C64-4BC3-F7B0-1B6EE2649655}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10876,51 +10921,51 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
@@ -11143,51 +11188,51 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4C6D694F-6DFB-473E-9B0F-C6F7C16EE313}" type="datetime4">
               <a:rPr lang="sv-SE"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bildnummer 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F62672A2-7A6E-4D96-9253-F8CDFE0E8C67}" type="slidenum">
@@ -11283,51 +11328,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{69C70660-333D-4417-8C25-17E2CB1974B4}" type="datetime4">
               <a:rPr lang="sv-SE"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för sidfot 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
@@ -11524,51 +11569,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E9AD4C84-4EA5-437F-A12A-61931E0C0F5F}" type="datetime4">
               <a:rPr lang="sv-SE"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
@@ -11706,51 +11751,51 @@
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E6FCE75A-EAA4-4123-8930-E04E73635E7B}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12276,51 +12321,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
@@ -12573,51 +12618,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E6FCE75A-EAA4-4123-8930-E04E73635E7B}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
@@ -12993,51 +13038,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E6FCE75A-EAA4-4123-8930-E04E73635E7B}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för bildnummer 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
@@ -13115,51 +13160,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4C6D694F-6DFB-473E-9B0F-C6F7C16EE313}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bildnummer 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F62672A2-7A6E-4D96-9253-F8CDFE0E8C67}" type="slidenum">
@@ -13448,51 +13493,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E6FCE75A-EAA4-4123-8930-E04E73635E7B}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
@@ -13733,51 +13778,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E9AD4C84-4EA5-437F-A12A-61931E0C0F5F}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för bildnummer 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{73E6EECC-44D8-4442-87AA-D47F74CC81A2}" type="slidenum">
@@ -14027,51 +14072,51 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E6FCE75A-EAA4-4123-8930-E04E73635E7B}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bildnummer 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
@@ -14371,51 +14416,51 @@
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E6FCE75A-EAA4-4123-8930-E04E73635E7B}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="1030" name="Rectangle 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="8299847" y="4788233"/>
             <a:ext cx="685800" cy="171450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
@@ -16195,51 +16240,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CD9C18C-79A4-463D-BCF2-B00F0DAC90AF}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB1F7B37-A9E5-47E7-8D4B-EBE16D957FC5}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -16319,51 +16364,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55864DD9-1CBA-477F-8FA7-53A4513D1006}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{512A169D-C4EA-4CA0-BF26-9754AD72888D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -19203,51 +19248,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F63C804D-0566-4340-B2AA-54366A27975E}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B17BDD64-4A43-4924-9187-7D923D66192B}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -19543,51 +19588,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8F64B1F-D112-42C5-A103-04DD7E6D0983}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BA631E4-D2E0-401E-A107-65CDEBA5D021}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -20145,51 +20190,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDF615DB-6517-43DE-B275-C080A3CE7FCC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BF22697-74DC-4C70-952C-31112ADB84DA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -20870,51 +20915,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A198B46-3C86-43CC-A189-A4890CE220AA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4CBD117-F600-48A1-9BCA-F3E3F6D6D2A9}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -21121,51 +21166,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CA648B8-A9B0-4253-81B1-66C4F7CEF8FE}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B194BA2B-2F55-441A-BBF2-28DC4525C51D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -22405,51 +22450,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D274555C-1B9D-4C47-8461-AC9A65DF9678}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB7F030A-EBBE-4EC3-A409-4D2F50121E28}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -23449,51 +23494,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4861103-B878-4155-A7A6-12A3087C9276}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A25C5F2E-03FD-4932-B7DE-1D47C1202C04}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -24575,51 +24620,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4861103-B878-4155-A7A6-12A3087C9276}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A25C5F2E-03FD-4932-B7DE-1D47C1202C04}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -25989,51 +26034,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D274555C-1B9D-4C47-8461-AC9A65DF9678}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB7F030A-EBBE-4EC3-A409-4D2F50121E28}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -27780,51 +27825,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5BEBE55-F0BF-4C1E-AE32-E00B489B9C83}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEE57A7F-B9F2-4D64-8FD8-AEDE8D482ABF}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -28423,51 +28468,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40B99EA2-31F0-4E67-B419-A7E7F019BA64}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66F3B245-DDA1-489D-904E-041F6B01E724}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -28913,51 +28958,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20D3D592-2D09-21DC-5B3D-2FBD2B1B0F48}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A56F03C9-4132-6FC5-C459-7EE97B81389A}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -29239,51 +29284,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9297CDF1-DD6F-45BB-91C0-4ABA9508C0DA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F549C38B-77B6-4B3B-BFC7-4578D9345178}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -29772,51 +29817,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7527702C-390A-4288-ABC7-D091D30DF15C}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFBB50D6-5222-4355-8648-2CC64AEA14E8}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -30278,51 +30323,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDF615DB-6517-43DE-B275-C080A3CE7FCC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BF22697-74DC-4C70-952C-31112ADB84DA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -32070,51 +32115,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A66470DF-5A15-4B56-9039-8F169043532D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAA5C0F1-B506-464E-9EED-062C39FC150C}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -32525,51 +32570,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD3479A6-F66F-4927-8CEE-358B995DD794}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{117A06E8-B869-40BB-9B56-9B8AB11C49BA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -32762,59 +32807,76 @@
                 </a:solidFill>
                 <a:latin typeface="Times" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="2400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>Senast uppdaterad 21 januari</a:t>
+              <a:t>Senast uppdaterad </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>25 mars</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t> 2026</a:t>
+              <a:t>2026</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Tabell 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E61477E0-6878-574B-2E91-1A82B93A507D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
@@ -33933,51 +33995,51 @@
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="688940905"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="14" name="Tabell 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7AF21FB-9202-9A67-6E21-76127123C39F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="845712116"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2923966102"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="352425" y="3342464"/>
           <a:ext cx="7560840" cy="1097280"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{21E4AEA4-8DFA-4A89-87EB-49C32662AFE0}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1512168">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2721609653"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1008112">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -34029,68 +34091,68 @@
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="800" b="1" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                         </a:rPr>
-                        <a:t>QS World University Rankings 2025 </a:t>
+                        <a:t>QS World University Rankings 2026 </a:t>
                       </a:r>
                       <a:br>
                         <a:rPr lang="en-US" sz="800" b="1" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                         </a:rPr>
                       </a:br>
                       <a:r>
                         <a:rPr lang="en-US" sz="800" b="1" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                         </a:rPr>
-                        <a:t>(published 2025) </a:t>
+                        <a:t>(published 2026) </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="en-US" sz="800" b="1" u="none" strike="noStrike" baseline="30000" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                         </a:rPr>
                         <a:t>1</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="800" b="1" i="0" u="none" strike="noStrike" baseline="30000" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
@@ -34298,123 +34360,123 @@
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" b="1" noProof="0" dirty="0"/>
                         <a:t>N.A.</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:srgbClr val="FEEEEB"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
+                        <a:t>11</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:srgbClr val="FEEEEB"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>10</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:srgbClr val="FEEEEB"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
-                        <a:t>9</a:t>
+                        <a:t>15</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:srgbClr val="FEEEEB"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
-                        <a:t>14</a:t>
+                        <a:t>1</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:srgbClr val="FEEEEB"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
-                        <a:t>7</a:t>
-[...17 lines deleted...]
-                        <a:t>23</a:t>
+                        <a:t>16</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:srgbClr val="FEEEEB"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2904025710"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="0">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>Europe rank</a:t>
                       </a:r>
@@ -34430,105 +34492,105 @@
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" b="1" noProof="0" dirty="0"/>
                         <a:t>N.A.</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
-                        <a:t>5</a:t>
+                        <a:t>6</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>5</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
-                        <a:t>5</a:t>
+                        <a:t>6</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
-                        <a:t>3</a:t>
+                        <a:t>1</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>5</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
@@ -34616,51 +34678,51 @@
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>1</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:srgbClr val="FEEEEB"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
-                        <a:t>2</a:t>
+                        <a:t>1</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:srgbClr val="FEEEEB"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>2</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:srgbClr val="FEEEEB"/>
                     </a:solidFill>
@@ -34872,51 +34934,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD3479A6-F66F-4927-8CEE-358B995DD794}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{117A06E8-B869-40BB-9B56-9B8AB11C49BA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -37226,51 +37288,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CA648B8-A9B0-4253-81B1-66C4F7CEF8FE}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B194BA2B-2F55-441A-BBF2-28DC4525C51D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -38701,51 +38763,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B08A04F-CD43-4990-9475-F5570C00C2FC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA2723BE-DF5A-4D3E-A404-E4F446899C8D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -39078,51 +39140,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B13203E0-055E-CB32-3AC1-3B9ED8795BCA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA6CED37-ACD1-AB5B-81EB-AD61A273F0E6}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -39618,51 +39680,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFC54A44-C2AB-4AC2-B7A4-8F7B436722E7}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33857470-F71A-47D7-9949-3D8155D23AB2}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -40116,51 +40178,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB214BD2-4871-4552-B7F0-A3203E3A0CD5}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCB3F5EC-0C51-471E-8667-AA75C15595AD}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -40489,51 +40551,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F63C804D-0566-4340-B2AA-54366A27975E}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B17BDD64-4A43-4924-9187-7D923D66192B}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -43258,54 +43320,54 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>PPT KI</Template>
   <TotalTime></TotalTime>
-  <Words>5057</Words>
+  <Words>5048</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Bildspel på skärmen (16:9)</PresentationFormat>
-  <Paragraphs>689</Paragraphs>
+  <Paragraphs>680</Paragraphs>
   <Slides>31</Slides>
   <Notes>31</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>31</vt:i4>
       </vt:variant>