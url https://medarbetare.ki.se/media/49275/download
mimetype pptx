--- v4 (2026-04-06)
+++ v5 (2026-08-21)
@@ -78,51 +78,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" strictFirstAndLastChars="0" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483659" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId33"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId34"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="301" r:id="rId3"/>
@@ -605,95 +604,51 @@
     <p:cViewPr>
       <p:scale>
         <a:sx n="90" d="100"/>
         <a:sy n="90" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="116" d="100"/>
           <a:sy n="116" d="100"/>
         </p:scale>
         <p:origin x="5052" y="56"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId40" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
-[...43 lines deleted...]
-</pc:chgInfo>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="sv-SE"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:varyColors val="1"/>
@@ -2153,51 +2108,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{FE55F06C-14D9-45DF-81A5-F25F8ECA9886}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-08-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FB76FC6-F54A-4120-9B8F-E28E2A08E522}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -10327,59 +10282,59 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E4F6DBA7-38D3-4FF9-B176-AA5B07999DDF}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
               <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1356361249"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -10434,54 +10389,54 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Bild 3" descr="Logotyp Karolinska Institutet.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C58A32B-CE37-00A7-BB2A-05D502F73940}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7181478" y="262850"/>
             <a:ext cx="1691680" cy="704867"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3074" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
@@ -10584,54 +10539,54 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Bild 2" descr="Logotyp Karolinska Institutet.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AC1AD67-1AF6-B109-ABEC-31FF3DEF09CD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2996951" y="1915479"/>
             <a:ext cx="3150096" cy="1312540"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1469929162"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -10702,54 +10657,54 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format på bakgrundstexten</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Bild 3" descr="Logotyp Karolinska Institutet.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A2DD4E6-57FC-99BA-083F-4F5711AA3717}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2996951" y="1915479"/>
             <a:ext cx="3150096" cy="1312540"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1727817942"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -10807,51 +10762,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47BAE95B-2559-ED1B-6634-A3474D45E63E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E6FCE75A-EAA4-4123-8930-E04E73635E7B}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F25A6EB3-5C64-4BC3-F7B0-1B6EE2649655}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10921,51 +10876,51 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
@@ -11188,51 +11143,51 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4C6D694F-6DFB-473E-9B0F-C6F7C16EE313}" type="datetime4">
               <a:rPr lang="sv-SE"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bildnummer 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F62672A2-7A6E-4D96-9253-F8CDFE0E8C67}" type="slidenum">
@@ -11328,51 +11283,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{69C70660-333D-4417-8C25-17E2CB1974B4}" type="datetime4">
               <a:rPr lang="sv-SE"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för sidfot 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
@@ -11569,51 +11524,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E9AD4C84-4EA5-437F-A12A-61931E0C0F5F}" type="datetime4">
               <a:rPr lang="sv-SE"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
@@ -11751,51 +11706,51 @@
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E6FCE75A-EAA4-4123-8930-E04E73635E7B}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12321,51 +12276,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
@@ -12618,51 +12573,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E6FCE75A-EAA4-4123-8930-E04E73635E7B}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
@@ -13038,51 +12993,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E6FCE75A-EAA4-4123-8930-E04E73635E7B}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för bildnummer 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
@@ -13160,51 +13115,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4C6D694F-6DFB-473E-9B0F-C6F7C16EE313}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bildnummer 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F62672A2-7A6E-4D96-9253-F8CDFE0E8C67}" type="slidenum">
@@ -13493,51 +13448,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E6FCE75A-EAA4-4123-8930-E04E73635E7B}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
@@ -13778,51 +13733,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E9AD4C84-4EA5-437F-A12A-61931E0C0F5F}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för bildnummer 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{73E6EECC-44D8-4442-87AA-D47F74CC81A2}" type="slidenum">
@@ -14072,51 +14027,51 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E6FCE75A-EAA4-4123-8930-E04E73635E7B}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bildnummer 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
@@ -14416,51 +14371,51 @@
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E6FCE75A-EAA4-4123-8930-E04E73635E7B}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="1030" name="Rectangle 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="8299847" y="4788233"/>
             <a:ext cx="685800" cy="171450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
@@ -14949,167 +14904,167 @@
   </p:txStyles>
   <p:extLst>
     <p:ext uri="{27BBF7A9-308A-43DC-89C8-2F10F3537804}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="1620" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2880" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17410" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
@@ -15968,90 +15923,90 @@
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="5984911" y="763748"/>
               <a:ext cx="502365" cy="561330"/>
               <a:chOff x="5633601" y="822761"/>
               <a:chExt cx="957614" cy="1070014"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="12" name="Bild 11" descr="Kvinna med hel fyllning">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D95F358-F5A2-5721-28D1-A4A44B73C51C}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId3">
+              <a:blip>
                 <a:extLst>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="5633601" y="978375"/>
                 <a:ext cx="914400" cy="914400"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="18" name="Bild 17" descr="Man med hel fyllning">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A28D3BD1-B345-DEC6-F0C4-794DCB8DB40B}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId5">
+              <a:blip>
                 <a:extLst>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="5676815" y="822761"/>
                 <a:ext cx="914400" cy="914400"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </p:grpSp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="51" name="Grupp 50">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6CE798D-F3E1-5BF4-FE73-62F272D289B1}"/>
@@ -16154,137 +16109,137 @@
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="5984911" y="763748"/>
               <a:ext cx="502365" cy="561330"/>
               <a:chOff x="5633601" y="822761"/>
               <a:chExt cx="957614" cy="1070014"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="54" name="Bild 53" descr="Kvinna med hel fyllning">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{862BA02D-77B1-251D-FF4B-DCA9B3210AF9}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId3">
+              <a:blip>
                 <a:extLst>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="5633601" y="978375"/>
                 <a:ext cx="914400" cy="914400"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="55" name="Bild 54" descr="Man med hel fyllning">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9D36D9B-8ED5-30C0-6079-F4BB224B0D3C}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId5">
+              <a:blip>
                 <a:extLst>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="5676815" y="822761"/>
                 <a:ext cx="914400" cy="914400"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </p:grpSp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CD9C18C-79A4-463D-BCF2-B00F0DAC90AF}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB1F7B37-A9E5-47E7-8D4B-EBE16D957FC5}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -16364,51 +16319,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55864DD9-1CBA-477F-8FA7-53A4513D1006}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{512A169D-C4EA-4CA0-BF26-9754AD72888D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -19248,51 +19203,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F63C804D-0566-4340-B2AA-54366A27975E}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B17BDD64-4A43-4924-9187-7D923D66192B}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -19588,51 +19543,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8F64B1F-D112-42C5-A103-04DD7E6D0983}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BA631E4-D2E0-401E-A107-65CDEBA5D021}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -19965,132 +19920,132 @@
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(Europeiska forskningsrådet)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="19" name="Bild 18">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D229B5DD-AA14-40B7-C706-14BC08F58CDE}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1209328" y="1383260"/>
             <a:ext cx="914400" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="21" name="Bild 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2BC403E-C514-1181-0A24-439DD4DD7E1B}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7020272" y="1324947"/>
             <a:ext cx="914400" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="30" name="Bild 29">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B05FAF0-29C5-3E98-11DF-996EC5D445A0}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="15001" t="18033" r="15001" b="37990"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4139953" y="1540971"/>
             <a:ext cx="970497" cy="609704"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8853F08-B7F7-415C-45D7-383412A4ED4C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -20190,51 +20145,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDF615DB-6517-43DE-B275-C080A3CE7FCC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BF22697-74DC-4C70-952C-31112ADB84DA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -20915,51 +20870,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A198B46-3C86-43CC-A189-A4890CE220AA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4CBD117-F600-48A1-9BCA-F3E3F6D6D2A9}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -21166,51 +21121,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CA648B8-A9B0-4253-81B1-66C4F7CEF8FE}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B194BA2B-2F55-441A-BBF2-28DC4525C51D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -22450,51 +22405,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D274555C-1B9D-4C47-8461-AC9A65DF9678}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB7F030A-EBBE-4EC3-A409-4D2F50121E28}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -23494,51 +23449,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4861103-B878-4155-A7A6-12A3087C9276}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A25C5F2E-03FD-4932-B7DE-1D47C1202C04}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -24620,51 +24575,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4861103-B878-4155-A7A6-12A3087C9276}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A25C5F2E-03FD-4932-B7DE-1D47C1202C04}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -26034,51 +25989,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D274555C-1B9D-4C47-8461-AC9A65DF9678}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB7F030A-EBBE-4EC3-A409-4D2F50121E28}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -27668,126 +27623,126 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="7164288" y="2500554"/>
             <a:ext cx="1854597" cy="1041812"/>
             <a:chOff x="7142648" y="2445939"/>
             <a:chExt cx="1854597" cy="1041812"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="9" name="Bild 8" descr="Användare med hel fyllning">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DD77B7B-4F0B-41D5-F99C-9442CCA57BCA}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId3">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="7142648" y="2445939"/>
               <a:ext cx="914400" cy="914400"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="13" name="Bild 12" descr="Användare med hel fyllning">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{587BA3C3-E25C-FF57-AA5A-B51DE45B681E}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId5">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="8222495" y="2713001"/>
               <a:ext cx="774750" cy="774750"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="15" name="Bild 14" descr="Hög hatt med hel fyllning">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FD3B3F2-4518-1758-BE0F-F9D1E83C0704}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId7">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="8415150" y="2524967"/>
               <a:ext cx="389439" cy="389439"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E177BA4-F175-1329-7B0F-81BB0BFDA4B5}"/>
               </a:ext>
@@ -27825,51 +27780,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5BEBE55-F0BF-4C1E-AE32-E00B489B9C83}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEE57A7F-B9F2-4D64-8FD8-AEDE8D482ABF}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -28468,51 +28423,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40B99EA2-31F0-4E67-B419-A7E7F019BA64}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66F3B245-DDA1-489D-904E-041F6B01E724}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -28958,51 +28913,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20D3D592-2D09-21DC-5B3D-2FBD2B1B0F48}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A56F03C9-4132-6FC5-C459-7EE97B81389A}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -29284,51 +29239,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9297CDF1-DD6F-45BB-91C0-4ABA9508C0DA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F549C38B-77B6-4B3B-BFC7-4578D9345178}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -29817,51 +29772,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7527702C-390A-4288-ABC7-D091D30DF15C}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFBB50D6-5222-4355-8648-2CC64AEA14E8}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -30323,51 +30278,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDF615DB-6517-43DE-B275-C080A3CE7FCC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BF22697-74DC-4C70-952C-31112ADB84DA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -32115,51 +32070,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A66470DF-5A15-4B56-9039-8F169043532D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAA5C0F1-B506-464E-9EED-062C39FC150C}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -32570,51 +32525,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD3479A6-F66F-4927-8CEE-358B995DD794}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{117A06E8-B869-40BB-9B56-9B8AB11C49BA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -32816,93 +32771,93 @@
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Senast uppdaterad </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="600">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>25 mars</a:t>
+              <a:t>21 augusti</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="600">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>2026</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Tabell 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E61477E0-6878-574B-2E91-1A82B93A507D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2772302209"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2276748900"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="352424" y="915566"/>
           <a:ext cx="7560840" cy="1097280"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1512168">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2721609653"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1008112">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -32932,51 +32887,51 @@
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="936104">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4280078791"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1080120">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4220435217"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="0">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" sz="800" noProof="0" dirty="0"/>
-                        <a:t>Shanghai Ranking  ARWU, 2025, GRAS 2025 </a:t>
+                        <a:t>Shanghai Ranking  ARWU, 2026, GRAS 2025 </a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="800" baseline="30000" noProof="0" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" b="1" noProof="0"/>
                         <a:t>Overall (ARWU)</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-GB" sz="800" b="1" noProof="0" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
@@ -33073,51 +33028,51 @@
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>World rank</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" b="1" noProof="0" dirty="0"/>
-                        <a:t>50</a:t>
+                        <a:t>41</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>34</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
@@ -33217,51 +33172,51 @@
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>Europe rank</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" b="1" noProof="0" dirty="0"/>
-                        <a:t>15</a:t>
+                        <a:t>9</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>10</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
@@ -33351,51 +33306,51 @@
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>EU rank</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" b="1" noProof="0" dirty="0"/>
-                        <a:t>7</a:t>
+                        <a:t>4</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>3</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
@@ -34934,51 +34889,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD3479A6-F66F-4927-8CEE-358B995DD794}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{117A06E8-B869-40BB-9B56-9B8AB11C49BA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -37288,51 +37243,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CA648B8-A9B0-4253-81B1-66C4F7CEF8FE}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B194BA2B-2F55-441A-BBF2-28DC4525C51D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -38763,51 +38718,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B08A04F-CD43-4990-9475-F5570C00C2FC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA2723BE-DF5A-4D3E-A404-E4F446899C8D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -39140,51 +39095,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B13203E0-055E-CB32-3AC1-3B9ED8795BCA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA6CED37-ACD1-AB5B-81EB-AD61A273F0E6}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -39680,51 +39635,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFC54A44-C2AB-4AC2-B7A4-8F7B436722E7}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33857470-F71A-47D7-9949-3D8155D23AB2}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -40178,51 +40133,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB214BD2-4871-4552-B7F0-A3203E3A0CD5}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCB3F5EC-0C51-471E-8667-AA75C15595AD}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -40551,51 +40506,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F63C804D-0566-4340-B2AA-54366A27975E}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B17BDD64-4A43-4924-9187-7D923D66192B}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>