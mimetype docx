--- v0 (2026-02-28)
+++ v1 (2026-04-18)
@@ -246,51 +246,51 @@
         <w:instrText xml:space="preserve"> … </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00E167ED">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DE489B5" w14:textId="77777777" w:rsidR="00795FCF" w:rsidRPr="00E167ED" w:rsidRDefault="00795FCF" w:rsidP="00E546F0">
       <w:pPr>
         <w:pStyle w:val="Lptext"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5383C2CA" w14:textId="77777777" w:rsidR="00E162BB" w:rsidRDefault="00B14F31" w:rsidP="00EF04C3">
+    <w:p w14:paraId="5383C2CA" w14:textId="51096FB1" w:rsidR="00E162BB" w:rsidRDefault="00B14F31" w:rsidP="00EF04C3">
       <w:pPr>
         <w:pStyle w:val="Lptext"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E167ED">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00E167ED">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> AUTHOR  "[Förnamn Efternamn]"  \* MERGEFORMAT </w:instrText>
       </w:r>
@@ -305,57 +305,57 @@
       <w:r w:rsidR="002C6C71">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Förnamn Efternamn]</w:t>
       </w:r>
       <w:r w:rsidRPr="00E167ED">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00EF04C3" w:rsidRPr="00E167ED">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> anställs som adjungerad </w:t>
       </w:r>
-      <w:r w:rsidR="007D531E" w:rsidRPr="00E167ED">
-[...5 lines deleted...]
-        <w:t>lektor</w:t>
+      <w:r w:rsidR="00470EE3">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adjunkt</w:t>
       </w:r>
       <w:r w:rsidR="00EF04C3" w:rsidRPr="00E167ED">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> i </w:t>
       </w:r>
       <w:r w:rsidRPr="00E167ED">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00E167ED">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TITLE  [Ämne]  \* MERGEFORMAT </w:instrText>
       </w:r>
@@ -516,67 +516,83 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>efternamn]s</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E162BB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> anställning är oförändrad vid [Huvudarbetsgivare]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D497A7" w14:textId="77777777" w:rsidR="00E162BB" w:rsidRDefault="00E162BB" w:rsidP="00EF04C3">
       <w:pPr>
         <w:pStyle w:val="Lptext"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76CA9417" w14:textId="77777777" w:rsidR="00E162BB" w:rsidRDefault="00E162BB" w:rsidP="00EF04C3">
+    <w:p w14:paraId="76CA9417" w14:textId="4D52D2BE" w:rsidR="00E162BB" w:rsidRDefault="00E162BB" w:rsidP="00EF04C3">
       <w:pPr>
         <w:pStyle w:val="Lptext"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Anställningen som adjungerad lektor omfattar [%] procent av heltidsanställning. Lön utgår från [huvudarbetsgivaren].</w:t>
+        <w:t xml:space="preserve">Anställningen som adjungerad </w:t>
+      </w:r>
+      <w:r w:rsidR="00470EE3">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adjunkt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> omfattar [%] procent av heltidsanställning. Lön utgår från [huvudarbetsgivaren].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54A03FED" w14:textId="77777777" w:rsidR="00EF04C3" w:rsidRPr="00E167ED" w:rsidRDefault="00EF04C3" w:rsidP="00EF04C3">
       <w:pPr>
         <w:pStyle w:val="Lptext"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22C138FF" w14:textId="34F9C48A" w:rsidR="00EF04C3" w:rsidRPr="00E167ED" w:rsidRDefault="00EF04C3" w:rsidP="00EF04C3">
       <w:pPr>
         <w:pStyle w:val="Lptext"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E167ED">
         <w:rPr>
@@ -1284,63 +1300,50 @@
     <w:p w14:paraId="2FB7F2F5" w14:textId="77777777" w:rsidR="00803FCF" w:rsidRPr="00E167ED" w:rsidRDefault="009B10BF" w:rsidP="00803FCF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Prefekt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EF0717A" w14:textId="77777777" w:rsidR="00803FCF" w:rsidRPr="00E167ED" w:rsidRDefault="00803FCF" w:rsidP="00803FCF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E167ED">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>Administrativ chef</w:t>
-      </w:r>
-[...11 lines deleted...]
-        <w:t>Kommunikationsavdelning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="521CC422" w14:textId="77777777" w:rsidR="00803FCF" w:rsidRPr="00E167ED" w:rsidRDefault="00803FCF" w:rsidP="00803FCF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E167ED">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>Registrator</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="349D3879" w14:textId="77777777" w:rsidR="00803FCF" w:rsidRPr="00E167ED" w:rsidRDefault="00B14F31" w:rsidP="00803FCF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E167ED">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
@@ -2755,51 +2758,51 @@
         <w:tcPr>
           <w:tcW w:w="1870" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="49404130" w14:textId="77777777" w:rsidR="005011BA" w:rsidRPr="002E2A20" w:rsidRDefault="005011BA" w:rsidP="00C977A2">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5F93A4E4" w14:textId="77777777" w:rsidR="005011BA" w:rsidRPr="00F75381" w:rsidRDefault="005011BA">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -2877,51 +2880,53 @@
     <w:rsid w:val="002E593D"/>
     <w:rsid w:val="0030621D"/>
     <w:rsid w:val="00313BF9"/>
     <w:rsid w:val="003373A1"/>
     <w:rsid w:val="00353919"/>
     <w:rsid w:val="00357196"/>
     <w:rsid w:val="003632A0"/>
     <w:rsid w:val="00363EE8"/>
     <w:rsid w:val="00365C17"/>
     <w:rsid w:val="00395165"/>
     <w:rsid w:val="00397FF7"/>
     <w:rsid w:val="003A2C70"/>
     <w:rsid w:val="003A3EFD"/>
     <w:rsid w:val="003A567A"/>
     <w:rsid w:val="003C1047"/>
     <w:rsid w:val="003C1F16"/>
     <w:rsid w:val="003C7C90"/>
     <w:rsid w:val="003D092E"/>
     <w:rsid w:val="003D617B"/>
     <w:rsid w:val="003E600A"/>
     <w:rsid w:val="003E6B46"/>
     <w:rsid w:val="003E6FC3"/>
     <w:rsid w:val="00421BED"/>
     <w:rsid w:val="0043473F"/>
     <w:rsid w:val="00444B24"/>
+    <w:rsid w:val="0045156A"/>
     <w:rsid w:val="00453DAF"/>
+    <w:rsid w:val="00470EE3"/>
     <w:rsid w:val="00485C9B"/>
     <w:rsid w:val="004C60FE"/>
     <w:rsid w:val="004D70E9"/>
     <w:rsid w:val="004F5992"/>
     <w:rsid w:val="005011BA"/>
     <w:rsid w:val="00502305"/>
     <w:rsid w:val="00504A62"/>
     <w:rsid w:val="00532260"/>
     <w:rsid w:val="00536D08"/>
     <w:rsid w:val="00552D57"/>
     <w:rsid w:val="0056427E"/>
     <w:rsid w:val="005651CC"/>
     <w:rsid w:val="00595A9C"/>
     <w:rsid w:val="005A7EC7"/>
     <w:rsid w:val="005B096A"/>
     <w:rsid w:val="005C0528"/>
     <w:rsid w:val="005F2B31"/>
     <w:rsid w:val="00614C86"/>
     <w:rsid w:val="00620EFB"/>
     <w:rsid w:val="006536CE"/>
     <w:rsid w:val="00677E56"/>
     <w:rsid w:val="00685D63"/>
     <w:rsid w:val="00685D94"/>
     <w:rsid w:val="006A2BE9"/>
     <w:rsid w:val="006A7CBC"/>
@@ -2940,67 +2945,69 @@
     <w:rsid w:val="007627D8"/>
     <w:rsid w:val="00766E50"/>
     <w:rsid w:val="007829F5"/>
     <w:rsid w:val="00784FA9"/>
     <w:rsid w:val="00795FCF"/>
     <w:rsid w:val="00797F87"/>
     <w:rsid w:val="007A08A6"/>
     <w:rsid w:val="007A4429"/>
     <w:rsid w:val="007A73C3"/>
     <w:rsid w:val="007D531E"/>
     <w:rsid w:val="007E7456"/>
     <w:rsid w:val="00801343"/>
     <w:rsid w:val="00803FCF"/>
     <w:rsid w:val="00804BA1"/>
     <w:rsid w:val="008066AB"/>
     <w:rsid w:val="0082099E"/>
     <w:rsid w:val="00844D86"/>
     <w:rsid w:val="00886F9A"/>
     <w:rsid w:val="00887846"/>
     <w:rsid w:val="008C1954"/>
     <w:rsid w:val="008C4603"/>
     <w:rsid w:val="008C4623"/>
     <w:rsid w:val="008C5232"/>
     <w:rsid w:val="008F798A"/>
     <w:rsid w:val="00904D0A"/>
+    <w:rsid w:val="00904E41"/>
     <w:rsid w:val="00910BCD"/>
     <w:rsid w:val="00923396"/>
     <w:rsid w:val="0095706B"/>
     <w:rsid w:val="00961399"/>
     <w:rsid w:val="0097736A"/>
     <w:rsid w:val="00984BFF"/>
     <w:rsid w:val="009B10BF"/>
     <w:rsid w:val="009B7CF9"/>
     <w:rsid w:val="009E6251"/>
     <w:rsid w:val="009F56CD"/>
     <w:rsid w:val="00A009DB"/>
     <w:rsid w:val="00A270C9"/>
     <w:rsid w:val="00A51B0E"/>
     <w:rsid w:val="00A7069B"/>
     <w:rsid w:val="00A83204"/>
     <w:rsid w:val="00A9000D"/>
     <w:rsid w:val="00AB07EC"/>
+    <w:rsid w:val="00AC634A"/>
     <w:rsid w:val="00AE027D"/>
     <w:rsid w:val="00AF4BAB"/>
     <w:rsid w:val="00AF63B5"/>
     <w:rsid w:val="00B14F31"/>
     <w:rsid w:val="00B3247F"/>
     <w:rsid w:val="00B9224C"/>
     <w:rsid w:val="00BA437B"/>
     <w:rsid w:val="00BA7664"/>
     <w:rsid w:val="00BB702B"/>
     <w:rsid w:val="00BC20ED"/>
     <w:rsid w:val="00BC7BE0"/>
     <w:rsid w:val="00BD6F45"/>
     <w:rsid w:val="00BF01D7"/>
     <w:rsid w:val="00BF0FD5"/>
     <w:rsid w:val="00BF3A9C"/>
     <w:rsid w:val="00C120BD"/>
     <w:rsid w:val="00C368EA"/>
     <w:rsid w:val="00C37B6A"/>
     <w:rsid w:val="00C4073F"/>
     <w:rsid w:val="00C77FFD"/>
     <w:rsid w:val="00C86078"/>
     <w:rsid w:val="00C9081B"/>
     <w:rsid w:val="00C91F92"/>
     <w:rsid w:val="00C92491"/>
     <w:rsid w:val="00C9401C"/>
@@ -3880,75 +3887,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Prefektbeslut - förnyad adj lektor</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>164</Words>
-  <Characters>1670</Characters>
+  <Words>287</Words>
+  <Characters>1525</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Institution</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Karolinska Institutet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1831</CharactersWithSpaces>
+  <CharactersWithSpaces>1809</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>[Prefektens namn]</dc:title>
   <dc:subject/>
   <dc:creator>[Huvudarbetsgivaren]</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="stc3_ts_MasterHeaderFooter">
     <vt:lpwstr/>
   </property>