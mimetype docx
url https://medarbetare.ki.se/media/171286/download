--- v0 (2025-10-08)
+++ v1 (2026-09-27)
@@ -16,51 +16,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="18030407" w14:textId="7BB96148" w:rsidR="001A4234" w:rsidRPr="001A4234" w:rsidRDefault="0042548F" w:rsidP="001A2A31">
       <w:pPr>
         <w:pStyle w:val="Dokumentnamn"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="3799" w:firstLine="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA0546">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13B01960" wp14:editId="11D60E41">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>613079</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>428625</wp:posOffset>
             </wp:positionV>
@@ -1921,62 +1921,68 @@
       <w:r w:rsidRPr="000C52A7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ansvarig chef/forskargruppsledare (om </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>detta ej är prefekt) för godkännande av motivering.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E776685" w14:textId="77777777" w:rsidR="000C52A7" w:rsidRDefault="000C52A7" w:rsidP="000C52A7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5007"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="15"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F65CB77" w14:textId="26159181" w:rsidR="000C52A7" w:rsidRPr="000C52A7" w:rsidRDefault="000C52A7" w:rsidP="000C52A7">
+    <w:p w14:paraId="7F65CB77" w14:textId="1A0C1683" w:rsidR="000C52A7" w:rsidRPr="000C52A7" w:rsidRDefault="000C52A7" w:rsidP="000C52A7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="9"/>
       </w:pPr>
       <w:r w:rsidRPr="000C52A7">
-        <w:t>Prefekt/dekan (efter år 3) godkänner fortsatt anställning utifrån motiveringen ovan.</w:t>
+        <w:t>Prefekt/</w:t>
+      </w:r>
+      <w:r w:rsidR="007A1427">
+        <w:t>vice rektor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C52A7">
+        <w:t xml:space="preserve"> (efter år 3) godkänner fortsatt anställning utifrån motiveringen ovan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40BB4ED5" w14:textId="1438500B" w:rsidR="000C52A7" w:rsidRDefault="000C52A7" w:rsidP="000C52A7">
+    <w:p w14:paraId="40BB4ED5" w14:textId="371342A0" w:rsidR="000C52A7" w:rsidRDefault="000C52A7" w:rsidP="000C52A7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="7"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="134E1487" wp14:editId="02E73686">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1440180</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>120015</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1955800" cy="12700"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="253291628" name="Group 9"/>
@@ -2590,214 +2596,223 @@
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;768,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t>Underskrift</w:t>
       </w:r>
       <w:r w:rsidRPr="000C52A7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>prefekt</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>Underskrift dekan</w:t>
+        <w:t xml:space="preserve">Underskrift </w:t>
+      </w:r>
+      <w:r w:rsidR="007A1427">
+        <w:t>vice rektor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C87ED29" w14:textId="77777777" w:rsidR="000C52A7" w:rsidRDefault="000C52A7" w:rsidP="000C52A7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5007"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="18"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AD0A6DE" w14:textId="15A4C2AD" w:rsidR="000C52A7" w:rsidRDefault="000C52A7" w:rsidP="000C52A7">
       <w:r>
         <w:t>Dokumentet kan även signeras digitalt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="219E58EF" w14:textId="77777777" w:rsidR="000C52A7" w:rsidRPr="000C52A7" w:rsidRDefault="000C52A7" w:rsidP="000C52A7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5007"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="18"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25CDB24D" w14:textId="2C802FFF" w:rsidR="009C71CF" w:rsidRPr="00307FC0" w:rsidRDefault="000C52A7" w:rsidP="00F053EC">
+    <w:p w14:paraId="25CDB24D" w14:textId="3A7D8856" w:rsidR="009C71CF" w:rsidRPr="00307FC0" w:rsidRDefault="000C52A7" w:rsidP="00F053EC">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5007"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="18"/>
       </w:pPr>
       <w:r w:rsidRPr="000C52A7">
-        <w:t>Besked om att medarbetaren ska återanställas eller inte, meddelas av dekan till prefekt. Besked till medarbetaren lämnas av ansvarig chef. Vid fortsatt anställning upprättas ett anställningsbevis av institutionen. Inga ytterligare beslut ska fattas i ärendet.</w:t>
+        <w:t xml:space="preserve">Besked om att medarbetaren ska återanställas eller inte, meddelas av </w:t>
+      </w:r>
+      <w:r w:rsidR="004C6E6F">
+        <w:t>vice rektor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C52A7">
+        <w:t xml:space="preserve"> till prefekt. Besked till medarbetaren lämnas av ansvarig chef. Vid fortsatt anställning upprättas ett anställningsbevis av institutionen. Inga ytterligare beslut ska fattas i ärendet.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009C71CF" w:rsidRPr="00307FC0" w:rsidSect="00F70973">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="936" w:right="1418" w:bottom="1701" w:left="2268" w:header="284" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DE915F2" w14:textId="77777777" w:rsidR="000904D1" w:rsidRDefault="000904D1" w:rsidP="001636A9">
+    <w:p w14:paraId="71941015" w14:textId="77777777" w:rsidR="003F46C4" w:rsidRDefault="003F46C4" w:rsidP="001636A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F9B7D42" w14:textId="77777777" w:rsidR="000904D1" w:rsidRDefault="000904D1" w:rsidP="001636A9">
+    <w:p w14:paraId="3F880182" w14:textId="77777777" w:rsidR="003F46C4" w:rsidRDefault="003F46C4" w:rsidP="001636A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DM Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DM Sans Medium">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="8000002F" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="8000002F" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78120D38" w14:textId="77777777" w:rsidR="000904D1" w:rsidRDefault="000904D1" w:rsidP="001636A9">
+    <w:p w14:paraId="00E13955" w14:textId="77777777" w:rsidR="003F46C4" w:rsidRDefault="003F46C4" w:rsidP="001636A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69902C1B" w14:textId="77777777" w:rsidR="000904D1" w:rsidRDefault="000904D1" w:rsidP="001636A9">
+    <w:p w14:paraId="3A139806" w14:textId="77777777" w:rsidR="003F46C4" w:rsidRDefault="003F46C4" w:rsidP="001636A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06172112" w14:textId="77777777" w:rsidR="00307FC0" w:rsidRPr="0082169F" w:rsidRDefault="0061653D" w:rsidP="00835DDF">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:spacing w:after="840"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="133C8856" wp14:editId="14470C6F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>5816600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="topMargin">
                 <wp:posOffset>312943</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1043940" cy="327025"/>
               <wp:effectExtent l="0" t="0" r="3810" b="0"/>
               <wp:wrapNone/>
@@ -3080,51 +3095,51 @@
                         <w:bCs/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r w:rsidRPr="00E72567">
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="34D090CC" w14:textId="77777777" w:rsidR="00B747DF" w:rsidRPr="00F0618D" w:rsidRDefault="00F0618D" w:rsidP="00F0618D">
     <w:pPr>
       <w:pStyle w:val="Rubrikliten"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04B4C9DB" wp14:editId="26B08DA2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>4324350</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="topMargin">
                 <wp:posOffset>267335</wp:posOffset>
               </wp:positionV>
@@ -3410,51 +3425,51 @@
                         <w:bCs/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r w:rsidR="00E66993">
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B9445D9" w14:textId="77777777" w:rsidR="00A9264E" w:rsidRPr="0082169F" w:rsidRDefault="00A9264E" w:rsidP="00835DDF">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:spacing w:after="840"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E3646BB" wp14:editId="63446DB1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>5818505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="topMargin">
                 <wp:posOffset>266700</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1044000" cy="327600"/>
               <wp:effectExtent l="0" t="0" r="3810" b="0"/>
               <wp:wrapNone/>
@@ -3737,51 +3752,51 @@
                         <w:bCs/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r w:rsidRPr="00E72567">
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="92E858BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlista5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="24BA7D30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -4594,142 +4609,148 @@
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A2A31"/>
     <w:rsid w:val="00017C47"/>
     <w:rsid w:val="00043E74"/>
     <w:rsid w:val="000527BA"/>
     <w:rsid w:val="00062AD3"/>
     <w:rsid w:val="000904D1"/>
+    <w:rsid w:val="000A110E"/>
     <w:rsid w:val="000B6EB1"/>
     <w:rsid w:val="000B78D9"/>
     <w:rsid w:val="000C0824"/>
     <w:rsid w:val="000C52A7"/>
     <w:rsid w:val="00115F82"/>
     <w:rsid w:val="00130604"/>
     <w:rsid w:val="001636A9"/>
     <w:rsid w:val="00177D2A"/>
     <w:rsid w:val="001A2A31"/>
     <w:rsid w:val="001A4234"/>
     <w:rsid w:val="002566F1"/>
     <w:rsid w:val="00256B08"/>
     <w:rsid w:val="00260FFF"/>
     <w:rsid w:val="002644FB"/>
     <w:rsid w:val="00296E44"/>
     <w:rsid w:val="002A660D"/>
     <w:rsid w:val="002C508C"/>
     <w:rsid w:val="002E27C9"/>
     <w:rsid w:val="003038EA"/>
     <w:rsid w:val="00307FC0"/>
     <w:rsid w:val="0033241B"/>
     <w:rsid w:val="0036362C"/>
     <w:rsid w:val="003800D4"/>
     <w:rsid w:val="003926FD"/>
     <w:rsid w:val="003B3D76"/>
     <w:rsid w:val="003D7002"/>
     <w:rsid w:val="003E51FC"/>
     <w:rsid w:val="003F3AAE"/>
+    <w:rsid w:val="003F46C4"/>
     <w:rsid w:val="0041788B"/>
     <w:rsid w:val="004210E0"/>
     <w:rsid w:val="00421BF2"/>
     <w:rsid w:val="0042548F"/>
     <w:rsid w:val="00427A2A"/>
     <w:rsid w:val="004474F8"/>
     <w:rsid w:val="00472F29"/>
+    <w:rsid w:val="004A68FA"/>
     <w:rsid w:val="004B7D08"/>
+    <w:rsid w:val="004C6E6F"/>
     <w:rsid w:val="004D2686"/>
     <w:rsid w:val="00530095"/>
     <w:rsid w:val="00544DCC"/>
     <w:rsid w:val="00570475"/>
     <w:rsid w:val="005B17D0"/>
     <w:rsid w:val="005D3199"/>
     <w:rsid w:val="005F7EEF"/>
     <w:rsid w:val="0061653D"/>
     <w:rsid w:val="0061666A"/>
     <w:rsid w:val="00630DF2"/>
     <w:rsid w:val="0064335D"/>
     <w:rsid w:val="0064712A"/>
     <w:rsid w:val="00666174"/>
     <w:rsid w:val="00670D66"/>
     <w:rsid w:val="00685373"/>
     <w:rsid w:val="00690212"/>
     <w:rsid w:val="006B40E4"/>
     <w:rsid w:val="006E29FD"/>
     <w:rsid w:val="006F196B"/>
     <w:rsid w:val="007337FB"/>
     <w:rsid w:val="00740DA7"/>
     <w:rsid w:val="00747798"/>
     <w:rsid w:val="00775674"/>
+    <w:rsid w:val="007A1427"/>
     <w:rsid w:val="007A1B26"/>
     <w:rsid w:val="007C0A17"/>
     <w:rsid w:val="007D676D"/>
     <w:rsid w:val="007E3EDE"/>
     <w:rsid w:val="008215EB"/>
     <w:rsid w:val="0082169F"/>
     <w:rsid w:val="00835DDF"/>
     <w:rsid w:val="008566DA"/>
     <w:rsid w:val="008931CA"/>
     <w:rsid w:val="008C6DA0"/>
     <w:rsid w:val="008E2C5E"/>
     <w:rsid w:val="00901E8E"/>
     <w:rsid w:val="00902BE9"/>
     <w:rsid w:val="009115CB"/>
     <w:rsid w:val="00926903"/>
     <w:rsid w:val="00935D22"/>
     <w:rsid w:val="0093655E"/>
     <w:rsid w:val="009663ED"/>
     <w:rsid w:val="00966B1B"/>
     <w:rsid w:val="009A20F5"/>
     <w:rsid w:val="009A6896"/>
     <w:rsid w:val="009C5E16"/>
     <w:rsid w:val="009C71CF"/>
     <w:rsid w:val="009D22E6"/>
     <w:rsid w:val="009E4C6F"/>
     <w:rsid w:val="00A0185B"/>
     <w:rsid w:val="00A06538"/>
     <w:rsid w:val="00A15797"/>
     <w:rsid w:val="00A42C3B"/>
     <w:rsid w:val="00A638AE"/>
     <w:rsid w:val="00A8461A"/>
     <w:rsid w:val="00A9264E"/>
     <w:rsid w:val="00AA4C67"/>
+    <w:rsid w:val="00AC2003"/>
     <w:rsid w:val="00AF6DAD"/>
     <w:rsid w:val="00AF6DCA"/>
     <w:rsid w:val="00B068A1"/>
     <w:rsid w:val="00B209FB"/>
     <w:rsid w:val="00B25F55"/>
     <w:rsid w:val="00B30584"/>
     <w:rsid w:val="00B541C4"/>
     <w:rsid w:val="00B5574B"/>
     <w:rsid w:val="00B747DF"/>
     <w:rsid w:val="00B964A0"/>
     <w:rsid w:val="00BE1CEF"/>
     <w:rsid w:val="00BF578C"/>
     <w:rsid w:val="00C02C2B"/>
     <w:rsid w:val="00C05AB0"/>
     <w:rsid w:val="00C05DE5"/>
     <w:rsid w:val="00C0676F"/>
     <w:rsid w:val="00C56040"/>
     <w:rsid w:val="00C67EBC"/>
     <w:rsid w:val="00C722CA"/>
     <w:rsid w:val="00C906B6"/>
     <w:rsid w:val="00CC077A"/>
     <w:rsid w:val="00CC1529"/>
     <w:rsid w:val="00CC2444"/>
     <w:rsid w:val="00CE13F7"/>
     <w:rsid w:val="00CF3601"/>
@@ -30663,51 +30684,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medarbetare.ki.se/din-anstallning/anstallning-efter-69-ars-alder-info-for-medarbetare/riktlinjer-for-anstallning-efter-det-att-ratten-att-kvarsta-i-anstallning-upphor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://kise.sharepoint.com/sites/templates/Templates/Brevmall_sv.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="01443865223543ED9A2E026D915C9A73"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6C8B9AAF-4F79-40BE-93D8-182DB26A1E54}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="008E6A6C" w:rsidRDefault="008E6A6C">
           <w:pPr>
             <w:pStyle w:val="01443865223543ED9A2E026D915C9A73"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
@@ -30727,51 +30748,51 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DM Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DM Sans Medium">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="8000002F" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="8000002F" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -30782,55 +30803,59 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008E6A6C"/>
+    <w:rsid w:val="000A110E"/>
     <w:rsid w:val="000B78D9"/>
+    <w:rsid w:val="001D5610"/>
     <w:rsid w:val="00570475"/>
     <w:rsid w:val="008C6DA0"/>
     <w:rsid w:val="008E6A6C"/>
+    <w:rsid w:val="009C442F"/>
     <w:rsid w:val="009D22E6"/>
+    <w:rsid w:val="00AC2003"/>
     <w:rsid w:val="00DB3855"/>
     <w:rsid w:val="00E0630E"/>
     <w:rsid w:val="00E416EC"/>
     <w:rsid w:val="00FC522E"/>
     <w:rsid w:val="00FD47B4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
@@ -31487,54 +31512,50 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100B8615BE51D60BA44B86811C5F608C49E" ma:contentTypeVersion="4" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="d38a2c07f4f36005f3c4f84d5a2cc146">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6843b716-3f6d-4983-a753-faa1afd2f446" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9b929705adf473d8b0cc429cd00fedc4" ns2:_="">
     <xsd:import namespace="6843b716-3f6d-4983-a753-faa1afd2f446"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6843b716-3f6d-4983-a753-faa1afd2f446" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
@@ -31634,190 +31655,194 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <root xmlns="LPXML">
   <namn/>
   <titel/>
   <avdelning/>
   <förvaltning/>
   <kontakt>
     <telefon/>
     <mobil/>
     <epost/>
     <adress>
       <co/>
       <box/>
       <gata/>
       <postnr/>
       <ort/>
       <land/>
     </adress>
   </kontakt>
   <dokumenttyp/>
   <Diarienummer/>
   <Datum/>
   <version/>
   <sklass/>
   <foretag/>
   <extra1/>
   <extra2/>
   <extra3/>
   <extra4/>
   <extra5/>
   <extra6/>
   <extra7/>
   <extra8/>
   <extra9/>
 </root>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB4B77B9-8D8D-48CD-94EE-7BF1EBD284F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6843b716-3f6d-4983-a753-faa1afd2f446"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B63B3EB-FC72-43F7-8BD5-D36FA48FC997}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11765DD2-CF04-4092-BB54-513ECBC8A31C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="LPXML"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{990605F0-F0A3-4D17-8D2D-A11DE3EEC762}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C138EFC-604B-4EB7-B466-5BF4ABDEF6D3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Brevmall_sv</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>431</Words>
-  <Characters>2285</Characters>
+  <Words>433</Words>
+  <Characters>2301</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Motivering för bedömning om fortsatt anställning efter att rätten att kvarstå i anställning upphör</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2711</CharactersWithSpaces>
+  <CharactersWithSpaces>2729</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Motivering för bedömning om fortsatt anställning efter att rätten att kvarstå i anställning upphör</dc:title>
   <dc:subject/>
   <dc:creator>Carolina Ström</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B8615BE51D60BA44B86811C5F608C49E</vt:lpwstr>
   </property>