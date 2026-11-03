--- v1 (2025-12-24)
+++ v2 (2026-11-03)
@@ -11,51 +11,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="59524B53" w14:textId="77777777" w:rsidR="001A4234" w:rsidRDefault="0042548F" w:rsidP="004921C3">
       <w:pPr>
         <w:pStyle w:val="Dokumentnamn"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:sectPr w:rsidR="001A4234" w:rsidSect="003B4DFC">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:headerReference w:type="first" r:id="rId13"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="2268" w:right="1418" w:bottom="1701" w:left="2268" w:header="284" w:footer="284" w:gutter="0"/>
           <w:cols w:num="2" w:space="567" w:equalWidth="0">
             <w:col w:w="3232" w:space="567"/>
             <w:col w:w="4421"/>
           </w:cols>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA0546">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
@@ -149,90 +149,122 @@
     </w:p>
     <w:p w14:paraId="5FDCB3BA" w14:textId="77777777" w:rsidR="004274B8" w:rsidRDefault="004274B8" w:rsidP="004274B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D7F2C2F" w14:textId="13A2682E" w:rsidR="004274B8" w:rsidRDefault="004274B8" w:rsidP="001258ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Förnamn: ……</w:t>
       </w:r>
       <w:r w:rsidR="00B0060B">
         <w:t>……………</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">……………………………………………………………………………………… </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="441ABE8F" w14:textId="5B687C35" w:rsidR="004274B8" w:rsidRDefault="004274B8" w:rsidP="001258ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Efternamn: ……………………………………………………………………………………………………..</w:t>
+        <w:t>Efternamn: ………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28468822" w14:textId="5F80D701" w:rsidR="004274B8" w:rsidRDefault="001A0D89" w:rsidP="001258ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00814254">
         <w:t>öretag</w:t>
       </w:r>
       <w:r w:rsidR="004274B8">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
-        <w:t>……………………………</w:t>
+        <w:t>………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>……</w:t>
       </w:r>
       <w:r w:rsidR="0032362D">
-        <w:t>..</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0032362D">
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004274B8">
         <w:t>……………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="077374DD" w14:textId="531CD69C" w:rsidR="004274B8" w:rsidRDefault="004274B8" w:rsidP="001258ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Datum fr.o.m.: ……………………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22FD7C51" w14:textId="2F5AB50B" w:rsidR="004274B8" w:rsidRDefault="004274B8" w:rsidP="001258ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Datum t.o.m.: …………………..………………………………………………………………………..….</w:t>
+        <w:t>Datum t.o.m.: ……………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>.…………………………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>.….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49AA2154" w14:textId="77777777" w:rsidR="004274B8" w:rsidRDefault="004274B8" w:rsidP="004274B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CA849AB" w14:textId="30E7DA30" w:rsidR="004274B8" w:rsidRDefault="004274B8" w:rsidP="004274B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001258ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Ansvarig person för sökande: </w:t>
@@ -257,145 +289,182 @@
         <w:t>Förnamn</w:t>
       </w:r>
       <w:r w:rsidR="001258ED">
         <w:t>: ……………………………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BBCAC5A" w14:textId="2DB05817" w:rsidR="004274B8" w:rsidRDefault="004274B8" w:rsidP="001258ED">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Efternamn</w:t>
       </w:r>
       <w:r w:rsidR="001258ED">
         <w:t>: ……………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58A98BCA" w14:textId="5A38DCC9" w:rsidR="004274B8" w:rsidRDefault="004274B8" w:rsidP="001258ED">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Institution/avdelning: </w:t>
       </w:r>
       <w:r w:rsidR="001258ED">
-        <w:t>……………………………………………………………………………..</w:t>
+        <w:t>………………………………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001258ED">
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001258ED">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6263BC4F" w14:textId="77777777" w:rsidR="004274B8" w:rsidRDefault="004274B8" w:rsidP="004274B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D8D3FE9" w14:textId="4CEFCB9B" w:rsidR="004274B8" w:rsidRDefault="004274B8" w:rsidP="004274B8">
+    <w:p w14:paraId="637BC674" w14:textId="77777777" w:rsidR="006F6A05" w:rsidRPr="006F6A05" w:rsidRDefault="004274B8" w:rsidP="004274B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ansökan bör inkomma till serviceenheten 1 vecka före önskad start, för att säkerställa att intyget hinner hanteras i tid. </w:t>
       </w:r>
       <w:r w:rsidR="001258ED">
-        <w:t xml:space="preserve">Ansökan mailas till </w:t>
+        <w:t xml:space="preserve">Ansökan </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-[...6 lines deleted...]
-      </w:hyperlink>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001258ED">
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>mailas</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001258ED">
+        <w:t xml:space="preserve"> till </w:t>
+      </w:r>
+      <w:r w:rsidR="006F6A05">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="006F6A05">
+        <w:instrText>HYPERLINK "mailto:</w:instrText>
+      </w:r>
+      <w:r w:rsidR="006F6A05" w:rsidRPr="006F6A05">
+        <w:instrText xml:space="preserve">FM-GVS@ki.se </w:instrText>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3F3A7A" w14:textId="77777777" w:rsidR="004274B8" w:rsidRDefault="004274B8" w:rsidP="004274B8">
+    <w:p w14:paraId="1E793F69" w14:textId="77777777" w:rsidR="006F6A05" w:rsidRPr="005F5A9F" w:rsidRDefault="006F6A05" w:rsidP="004274B8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:instrText>"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="005F5A9F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FM-GVS@ki.se </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3F3A7A" w14:textId="2C826EDF" w:rsidR="004274B8" w:rsidRDefault="006F6A05" w:rsidP="004274B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3190C25D" w14:textId="77777777" w:rsidR="004274B8" w:rsidRDefault="004274B8" w:rsidP="004274B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71EC2D15" w14:textId="77777777" w:rsidR="004274B8" w:rsidRDefault="004274B8" w:rsidP="004274B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38DA1B92" w14:textId="77777777" w:rsidR="004274B8" w:rsidRDefault="004274B8" w:rsidP="004274B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F5365FF" w14:textId="77777777" w:rsidR="009C71CF" w:rsidRPr="003B4DFC" w:rsidRDefault="009C71CF" w:rsidP="004274B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009C71CF" w:rsidRPr="003B4DFC" w:rsidSect="003B4DFC">
-      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="936" w:right="1418" w:bottom="1701" w:left="2268" w:header="284" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C1AD04B" w14:textId="77777777" w:rsidR="00685A5D" w:rsidRDefault="00685A5D" w:rsidP="001636A9">
+    <w:p w14:paraId="2BE492D4" w14:textId="77777777" w:rsidR="00576BC4" w:rsidRDefault="00576BC4" w:rsidP="001636A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33E5FC82" w14:textId="77777777" w:rsidR="00685A5D" w:rsidRDefault="00685A5D" w:rsidP="001636A9">
+    <w:p w14:paraId="3966214A" w14:textId="77777777" w:rsidR="00576BC4" w:rsidRDefault="00576BC4" w:rsidP="001636A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DM Sans">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DM Sans Medium">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
@@ -407,76 +476,76 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6471A75F" w14:textId="77777777" w:rsidR="00685A5D" w:rsidRDefault="00685A5D" w:rsidP="001636A9">
+    <w:p w14:paraId="089878DF" w14:textId="77777777" w:rsidR="00576BC4" w:rsidRDefault="00576BC4" w:rsidP="001636A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C0F1993" w14:textId="77777777" w:rsidR="00685A5D" w:rsidRDefault="00685A5D" w:rsidP="001636A9">
+    <w:p w14:paraId="2B916BDC" w14:textId="77777777" w:rsidR="00576BC4" w:rsidRDefault="00576BC4" w:rsidP="001636A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="643B433B" w14:textId="77777777" w:rsidR="00307FC0" w:rsidRPr="0082169F" w:rsidRDefault="0061653D" w:rsidP="00835DDF">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:spacing w:after="840"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B6DFCCA" wp14:editId="35879558">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>5816600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="topMargin">
                 <wp:posOffset>312943</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1043940" cy="327025"/>
               <wp:effectExtent l="0" t="0" r="3810" b="0"/>
               <wp:wrapNone/>
@@ -622,51 +691,51 @@
                               <w:bCs/>
                             </w:rPr>
                             <w:t>)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="2B6DFCCA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 7" o:spid="_x0000_s1026" type="#_x0000_t202" alt="&quot;&quot;" style="position:absolute;margin-left:458pt;margin-top:24.65pt;width:82.2pt;height:25.75pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:top-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB009ZpKwIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x8tasRp8hSZBgQ&#10;tAXSoWdFlhMDsqhJTOzs14+SnSbrdhp2kUmReiQfSc/u21qzo3K+ApPz4SDlTBkJRWV2Of/+svr0&#10;mTOPwhRCg1E5PynP7+cfP8wam6kR7EEXyjECMT5rbM73iDZLEi/3qhZ+AFYZMpbgaoGkul1SONEQ&#10;eq2TUZreJA24wjqQynu6feiMfB7xy1JJfCpLr5DpnFNuGE8Xz204k/lMZDsn7L6SfRriH7KoRWUo&#10;6BvUg0DBDq76A6qupAMPJQ4k1AmUZSVVrIGqGabvqtnshVWxFiLH2zea/P+DlY/HjX12DNsv0FID&#10;AyGN9Zmny1BPW7o6fClTRnai8PRGm2qRyfAonYzvJmSSZBuPbtPRNMAkl9fWefyqoGZByLmjtkS2&#10;xHHtsXM9u4RgHnRVrCqtoxJGQS21Y0dBTdQYcyTw37y0YU3Ob8bTNAIbCM87ZG0ol0tNQcJ22/aF&#10;bqE4Uf0OutHwVq4qSnItPD4LR7NAddF84xMdpQYKAr3E2R7cz7/dB39qEVk5a2i2cu5/HIRTnOlv&#10;hpp3N5wEujAqk+ntiBR3bdleW8yhXgJVPqRNsjKKwR/1WSwd1K+0BosQlUzCSIqdczyLS+wmntZI&#10;qsUiOtH4WYFrs7EyQAemQwte2lfhbN8npA4/wnkKRfauXZ1veGlgcUAoq9jLQHDHas87jW6chn7N&#10;wm5c69Hr8jOY/wIAAP//AwBQSwMEFAAGAAgAAAAhAD7xfyTiAAAACwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1lbggapeUkoY4FUJAJW400IqbG2+TiHgdxW4S/h7nBLdZzWj2TboZ&#10;TcN67FxtScJiLoAhFVbXVEr4yF9uYmDOK9KqsYQSftDBJru8SFWi7UDv2O98yUIJuURJqLxvE85d&#10;UaFRbm5bpOCdbGeUD2dXct2pIZSbht8KseJG1RQ+VKrFpwqL793ZSPi6Lg9vbnz9HKK7qH3e9vn9&#10;XudSXs3GxwdgHkf/F4YJP6BDFpiO9kzasUbCerEKW7yE5ToCNgVELJbAjpMSMfAs5f83ZL8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdNPWaSsCAABUBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAPvF/JOIAAAALAQAADwAAAAAAAAAAAAAAAACF&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="52CD0418" w14:textId="77777777" w:rsidR="0082169F" w:rsidRPr="00E72567" w:rsidRDefault="0082169F" w:rsidP="0061653D">
                     <w:pPr>
                       <w:pStyle w:val="Rubrikliten"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:bCs/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00E72567">
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Sid</w:t>
                     </w:r>
                     <w:r w:rsidR="00A9264E">
@@ -759,51 +828,51 @@
                         <w:bCs/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r w:rsidRPr="00E72567">
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C623E67" w14:textId="77777777" w:rsidR="003B4DFC" w:rsidRDefault="003B4DFC">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D792125" wp14:editId="1AF9498F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>4324350</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="topMargin">
                 <wp:posOffset>266700</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1044000" cy="327600"/>
               <wp:effectExtent l="0" t="0" r="3810" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Textruta 2">
@@ -948,51 +1017,51 @@
                               <w:bCs/>
                             </w:rPr>
                             <w:t>)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="2D792125" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" alt="&quot;&quot;" style="position:absolute;margin-left:340.5pt;margin-top:21pt;width:82.2pt;height:25.8pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:top-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzR+sSLQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykadoZcYosRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kSmReiIfHz196BpN9sJ5Baakw0FOiTAcKmW2Jf3+uvx0&#10;T4kPzFRMgxElPQhPH2YfP0xbW4gR1KAr4QiCGF+0tqR1CLbIMs9r0TA/ACsMOiW4hgXcum1WOdYi&#10;eqOzUZ5PshZcZR1w4T2ePvZOOkv4UgoenqX0IhBdUswtpNWldRPXbDZlxdYxWyt+TIP9QxYNUwYf&#10;PUM9ssDIzqk/oBrFHXiQYcChyUBKxUWqAasZ5u+qWdfMilQLkuPtmSb//2D5035tXxwJ3RfosIGR&#10;kNb6wuNhrKeTrolfzJSgHyk8nGkTXSA8XsrH4zxHF0ffzehugjbCZJfb1vnwVUBDolFSh21JbLH9&#10;yoc+9BQSH/OgVbVUWqdNlIJYaEf2DJuoQ8oRwX+L0oa0JZ3c3OYJ2EC83iNrg7lcaopW6DYdUdVV&#10;vRuoDkiDg14h3vKlwlxXzIcX5lASWB7KPDzjIjXgW3C0KKnB/fzbeYzHTqGXkhYlVlL/Y8ecoER/&#10;M9jDz0PkDTWZNuPbuxFu3LVnc+0xu2YBSMAQB8ryZMb4oE+mdNC84TTM46voYobj2yUNJ3MReuHj&#10;NHExn6cgVKFlYWXWlkfoSHjsxGv3xpw9titgo5/gJEZWvOtaHxtvGpjvAkiVWhp57lk90o8KTqI4&#10;Tlscket9irr8E2a/AAAA//8DAFBLAwQUAAYACAAAACEAQEbthuIAAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VIXBB12rQhhGwqhIBK3Gj4ETc3NklEvI5iNwlvz3KC02g1o9lv&#10;8u1sOzGawbeOEJaLCIShyumWaoSX8uEyBeGDIq06Rwbh23jYFqcnucq0m+jZjPtQCy4hnymEJoQ+&#10;k9JXjbHKL1xviL1PN1gV+BxqqQc1cbnt5CqKEmlVS/yhUb25a0z1tT9ahI+L+v3Jz4+vU7yJ+/vd&#10;WF696RLx/Gy+vQERzBz+wvCLz+hQMNPBHUl70SEk6ZK3BIT1ipUD6XqzBnFAuI4TkEUu/y8ofgAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzR+sSLQIAAFsEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBARu2G4gAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AIcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="3B869289" w14:textId="77777777" w:rsidR="003B4DFC" w:rsidRPr="00E72567" w:rsidRDefault="003B4DFC" w:rsidP="003B4DFC">
                     <w:pPr>
                       <w:pStyle w:val="Rubrikliten"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:bCs/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00E72567">
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Sid</w:t>
                     </w:r>
                     <w:r>
@@ -1085,51 +1154,51 @@
                         <w:bCs/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3710EBB2" w14:textId="77777777" w:rsidR="00A9264E" w:rsidRPr="0082169F" w:rsidRDefault="00A9264E" w:rsidP="00835DDF">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:spacing w:after="840"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6887A081" wp14:editId="36255F7D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>5818505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="topMargin">
                 <wp:posOffset>266700</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1044000" cy="327600"/>
               <wp:effectExtent l="0" t="0" r="3810" b="0"/>
               <wp:wrapNone/>
@@ -1275,51 +1344,51 @@
                               <w:bCs/>
                             </w:rPr>
                             <w:t>)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6887A081" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="&quot;&quot;" style="position:absolute;margin-left:458.15pt;margin-top:21pt;width:82.2pt;height:25.8pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:top-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzl0q2LwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykadoZcYosRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kSmReiIfHz196BpN9sJ5Baakw0FOiTAcKmW2Jf3+uvx0&#10;T4kPzFRMgxElPQhPH2YfP0xbW4gR1KAr4QiCGF+0tqR1CLbIMs9r0TA/ACsMOiW4hgXcum1WOdYi&#10;eqOzUZ5PshZcZR1w4T2ePvZOOkv4UgoenqX0IhBdUswtpNWldRPXbDZlxdYxWyt+TIP9QxYNUwYf&#10;PUM9ssDIzqk/oBrFHXiQYcChyUBKxUWqAasZ5u+qWdfMilQLkuPtmSb//2D5035tXxwJ3RfosIGR&#10;kNb6wuNhrKeTrolfzJSgHyk8nGkTXSA8XsrH4zxHF0ffzehugjbCZJfb1vnwVUBDolFSh21JbLH9&#10;yoc+9BQSH/OgVbVUWqdNlIJYaEf2DJuoQ8oRwX+L0oa0JZ3c3OYJ2EC83iNrg7lcaopW6DYdUVVJ&#10;R6d6N1AdkAYHvUK85UuFua6YDy/MoSSwPJR5eMZFasC34GhRUoP7+bfzGI+dQi8lLUqspP7HjjlB&#10;if5msIefh8gbajJtxrd3I9y4a8/m2mN2zQKQgCEOlOXJjPFBn0zpoHnDaZjHV9HFDMe3SxpO5iL0&#10;wsdp4mI+T0GoQsvCyqwtj9CR8NiJ1+6NOXtsV8BGP8FJjKx417U+Nt40MN8FkCq1NPLcs3qkHxWc&#10;RHGctjgi1/sUdfknzH4BAAD//wMAUEsDBBQABgAIAAAAIQBAGoYP4QAAAAoBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9BT4NAEIXvJv6HzZh4Me3SorQiS2OM2sSbpWq8bdkRiOwsYbeA/97pSY+T9+XN&#10;97LNZFsxYO8bRwoW8wgEUulMQ5WCffE0W4PwQZPRrSNU8IMeNvn5WaZT40Z6xWEXKsEl5FOtoA6h&#10;S6X0ZY1W+7nrkDj7cr3Vgc++kqbXI5fbVi6jKJFWN8Qfat3hQ43l9+5oFXxeVR8vfnp+G+ObuHvc&#10;DsXq3RRKXV5M93cgAk7hD4aTPqtDzk4HdyTjRavgdpHEjCq4XvKmExCtoxWIA0dxAjLP5P8J+S8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA85dKti8CAABbBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAQBqGD+EAAAAKAQAADwAAAAAAAAAAAAAA&#10;AACJBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="6F848CAF" w14:textId="77777777" w:rsidR="00A9264E" w:rsidRPr="00E72567" w:rsidRDefault="00A9264E" w:rsidP="0061653D">
                     <w:pPr>
                       <w:pStyle w:val="Rubrikliten"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:bCs/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00E72567">
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Sid</w:t>
                     </w:r>
                     <w:r>
@@ -1412,51 +1481,51 @@
                         <w:bCs/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r w:rsidRPr="00E72567">
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="92E858BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlista5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="24BA7D30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -2146,53 +2215,53 @@
   <w:num w:numId="10" w16cid:durableId="365329178">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1913462437">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1237283219">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1031688213">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="899368118">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1705326040">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1824856842">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004274B8"/>
@@ -2214,128 +2283,133 @@
     <w:rsid w:val="00296E44"/>
     <w:rsid w:val="002A660D"/>
     <w:rsid w:val="002E27C9"/>
     <w:rsid w:val="003038EA"/>
     <w:rsid w:val="00307FC0"/>
     <w:rsid w:val="0032362D"/>
     <w:rsid w:val="0033241B"/>
     <w:rsid w:val="003800D4"/>
     <w:rsid w:val="003926FD"/>
     <w:rsid w:val="003B3D76"/>
     <w:rsid w:val="003B4DFC"/>
     <w:rsid w:val="003D7002"/>
     <w:rsid w:val="003E51FC"/>
     <w:rsid w:val="003F33EE"/>
     <w:rsid w:val="003F3AAE"/>
     <w:rsid w:val="00421BF2"/>
     <w:rsid w:val="0042548F"/>
     <w:rsid w:val="004274B8"/>
     <w:rsid w:val="00427A2A"/>
     <w:rsid w:val="00472F29"/>
     <w:rsid w:val="004921C3"/>
     <w:rsid w:val="004B7D08"/>
     <w:rsid w:val="004D2686"/>
     <w:rsid w:val="00530095"/>
     <w:rsid w:val="00544DCC"/>
+    <w:rsid w:val="00576BC4"/>
     <w:rsid w:val="005F7EEF"/>
+    <w:rsid w:val="00605E6A"/>
     <w:rsid w:val="0061653D"/>
     <w:rsid w:val="0061666A"/>
     <w:rsid w:val="00630DF2"/>
     <w:rsid w:val="0064335D"/>
     <w:rsid w:val="0064712A"/>
     <w:rsid w:val="00670D66"/>
     <w:rsid w:val="00685373"/>
     <w:rsid w:val="00685A5D"/>
     <w:rsid w:val="00690212"/>
     <w:rsid w:val="006B40E4"/>
     <w:rsid w:val="006E29FD"/>
     <w:rsid w:val="006F196B"/>
+    <w:rsid w:val="006F6A05"/>
     <w:rsid w:val="007337FB"/>
     <w:rsid w:val="00775674"/>
     <w:rsid w:val="007A1B26"/>
     <w:rsid w:val="007D676D"/>
     <w:rsid w:val="007E3EDE"/>
     <w:rsid w:val="007E40AD"/>
     <w:rsid w:val="008058F9"/>
     <w:rsid w:val="00814254"/>
     <w:rsid w:val="008215EB"/>
     <w:rsid w:val="0082169F"/>
     <w:rsid w:val="00835DDF"/>
     <w:rsid w:val="00843466"/>
     <w:rsid w:val="00843872"/>
     <w:rsid w:val="008566DA"/>
     <w:rsid w:val="008931CA"/>
     <w:rsid w:val="008E2C5E"/>
     <w:rsid w:val="00902BE9"/>
     <w:rsid w:val="00926903"/>
     <w:rsid w:val="0093655E"/>
     <w:rsid w:val="009663ED"/>
     <w:rsid w:val="00966B1B"/>
     <w:rsid w:val="009A6896"/>
     <w:rsid w:val="009C5E16"/>
     <w:rsid w:val="009C71CF"/>
     <w:rsid w:val="009E4C6F"/>
     <w:rsid w:val="00A0185B"/>
     <w:rsid w:val="00A06538"/>
     <w:rsid w:val="00A07A29"/>
     <w:rsid w:val="00A15797"/>
     <w:rsid w:val="00A42C3B"/>
+    <w:rsid w:val="00A520E4"/>
     <w:rsid w:val="00A8461A"/>
     <w:rsid w:val="00A9264E"/>
     <w:rsid w:val="00AF4C5E"/>
     <w:rsid w:val="00AF6DAD"/>
     <w:rsid w:val="00AF6DCA"/>
     <w:rsid w:val="00B0060B"/>
     <w:rsid w:val="00B068A1"/>
     <w:rsid w:val="00B209FB"/>
     <w:rsid w:val="00B25F55"/>
     <w:rsid w:val="00B30584"/>
     <w:rsid w:val="00B541C4"/>
     <w:rsid w:val="00B5574B"/>
     <w:rsid w:val="00B63612"/>
     <w:rsid w:val="00B747DF"/>
     <w:rsid w:val="00B964A0"/>
     <w:rsid w:val="00BE1CEF"/>
     <w:rsid w:val="00BF578C"/>
     <w:rsid w:val="00BF5F7B"/>
     <w:rsid w:val="00C02C2B"/>
     <w:rsid w:val="00C05AB0"/>
     <w:rsid w:val="00C05DE5"/>
     <w:rsid w:val="00C0676F"/>
     <w:rsid w:val="00C56040"/>
     <w:rsid w:val="00C67EBC"/>
     <w:rsid w:val="00C722CA"/>
     <w:rsid w:val="00C906B6"/>
     <w:rsid w:val="00CC077A"/>
     <w:rsid w:val="00CC1529"/>
     <w:rsid w:val="00CE13F7"/>
     <w:rsid w:val="00CF3601"/>
     <w:rsid w:val="00D16D28"/>
     <w:rsid w:val="00D3165D"/>
     <w:rsid w:val="00D36AAE"/>
     <w:rsid w:val="00D64001"/>
     <w:rsid w:val="00D83432"/>
+    <w:rsid w:val="00DB22A9"/>
     <w:rsid w:val="00DB6600"/>
     <w:rsid w:val="00DE1BEB"/>
     <w:rsid w:val="00DE6EE8"/>
     <w:rsid w:val="00E0764E"/>
     <w:rsid w:val="00E545FF"/>
     <w:rsid w:val="00E57646"/>
     <w:rsid w:val="00E603CE"/>
     <w:rsid w:val="00E66993"/>
     <w:rsid w:val="00E72567"/>
     <w:rsid w:val="00E74A53"/>
     <w:rsid w:val="00E7662F"/>
     <w:rsid w:val="00E771E6"/>
     <w:rsid w:val="00E868E8"/>
     <w:rsid w:val="00EB2F99"/>
     <w:rsid w:val="00EB3553"/>
     <w:rsid w:val="00F0618D"/>
     <w:rsid w:val="00F108A6"/>
     <w:rsid w:val="00F130A3"/>
     <w:rsid w:val="00F21278"/>
     <w:rsid w:val="00F251FE"/>
     <w:rsid w:val="00F25B5D"/>
     <w:rsid w:val="00F27348"/>
     <w:rsid w:val="00FA0546"/>
     <w:rsid w:val="00FB2AFF"/>
     <w:rsid w:val="00FB35AE"/>
@@ -2349,51 +2423,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1065F6F4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{41F3025D-11B3-4FEF-890D-B523C02115B2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
@@ -28196,73 +28270,73 @@
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DE6EE8"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabelltext">
     <w:name w:val="Tabelltext"/>
     <w:basedOn w:val="Tabellrubrik"/>
     <w:qFormat/>
     <w:rsid w:val="00DE6EE8"/>
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="308826416">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christina.rosqvist@ki.se" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://kise.sharepoint.com/sites/templates/Templates/Basmall_m_logo.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="KI">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F0433"/>
       </a:accent1>
@@ -28447,103 +28521,103 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <root xmlns="LPXML">
   <namn/>
   <titel/>
   <avdelning/>
   <förvaltning/>
   <kontakt>
     <telefon/>
     <mobil/>
     <epost/>
     <adress>
       <co/>
       <box/>
       <gata/>
       <postnr/>
       <ort/>
       <land/>
     </adress>
   </kontakt>
   <dokumenttyp/>
   <Diarienummer/>
   <Datum/>
   <version/>
   <sklass/>
   <foretag/>
   <extra1/>
   <extra2/>
   <extra3/>
   <extra4/>
   <extra5/>
   <extra6/>
   <extra7/>
   <extra8/>
   <extra9/>
 </root>
-</file>
-[...17 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B8615BE51D60BA44B86811C5F608C49E" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="122e2918688ddcbd6b4e51b912b07315">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6843b716-3f6d-4983-a753-faa1afd2f446" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="57f36c3b3137f2eaf3a3987d7786cd93" ns2:_="">
     <xsd:import namespace="6843b716-3f6d-4983-a753-faa1afd2f446"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6843b716-3f6d-4983-a753-faa1afd2f446" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -28647,130 +28721,130 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11765DD2-CF04-4092-BB54-513ECBC8A31C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD8DB128-02D4-42C6-8BD3-B58A0A3BE23E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="LPXML"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C138EFC-604B-4EB7-B466-5BF4ABDEF6D3}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F8BF9BB-29FD-4319-A4F7-A450F7704244}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C138EFC-604B-4EB7-B466-5BF4ABDEF6D3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD8DB128-02D4-42C6-8BD3-B58A0A3BE23E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11765DD2-CF04-4092-BB54-513ECBC8A31C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="LPXML"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A80474F0-C9B3-45BF-8241-DC75E3603B8F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6843b716-3f6d-4983-a753-faa1afd2f446"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Basmall_m_logo</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>117</Words>
-  <Characters>625</Characters>
+  <Words>114</Words>
+  <Characters>606</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>741</CharactersWithSpaces>
+  <CharactersWithSpaces>719</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Christina Rosqvist</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B8615BE51D60BA44B86811C5F608C49E</vt:lpwstr>