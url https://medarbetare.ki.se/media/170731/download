--- v3 (2026-03-25)
+++ v4 (2026-10-19)
@@ -133,51 +133,51 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E20F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="006174EF" w:rsidRPr="004E20F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ccess to premises in Neo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16091E68" w14:textId="13480BED" w:rsidR="006174EF" w:rsidRPr="004E20F0" w:rsidRDefault="006174EF" w:rsidP="006174EF">
+    <w:p w14:paraId="16091E68" w14:textId="34F051A7" w:rsidR="006174EF" w:rsidRPr="004E20F0" w:rsidRDefault="006174EF" w:rsidP="006174EF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E20F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="004E20F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Access </w:t>
       </w:r>
       <w:r w:rsidR="00BC6E22" w:rsidRPr="004E20F0">
@@ -483,51 +483,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:alias w:val="Klicka här"/>
               <w:tag w:val="Klicka här"/>
               <w:id w:val="2064213884"/>
               <w:placeholder>
                 <w:docPart w:val="6ADC7E57069F2A48838D69148F9D00BE"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="55059418" w14:textId="6A59A147" w:rsidR="00115AFE" w:rsidRPr="004E20F0" w:rsidRDefault="00A97500">
+              <w:p w14:paraId="55059418" w14:textId="6A59A147" w:rsidR="00115AFE" w:rsidRPr="004E20F0" w:rsidRDefault="002F7048">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:alias w:val="Klicka här"/>
                     <w:tag w:val="Klicka här"/>
                     <w:id w:val="454839756"/>
                     <w:placeholder>
                       <w:docPart w:val="DE35E1B246352748AE9B60A4D9743750"/>
                     </w:placeholder>
                     <w:showingPlcHdr/>
                     <w15:appearance w15:val="hidden"/>
                   </w:sdtPr>
                   <w:sdtEndPr/>
                   <w:sdtContent>
@@ -574,51 +574,51 @@
               <w:t>Family</w:t>
             </w:r>
             <w:r w:rsidR="00391B76">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> name</w:t>
             </w:r>
             <w:r w:rsidR="00C77902" w:rsidRPr="004E20F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3526221A" w14:textId="18F19076" w:rsidR="00C77902" w:rsidRPr="004E20F0" w:rsidRDefault="00A97500">
+          <w:p w14:paraId="3526221A" w14:textId="18F19076" w:rsidR="00C77902" w:rsidRPr="004E20F0" w:rsidRDefault="002F7048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:alias w:val="Klicka här"/>
                 <w:tag w:val="Klicka här"/>
                 <w:id w:val="-211425944"/>
                 <w:placeholder>
                   <w:docPart w:val="DBB188FC46F2D049BF3E4E4C370C3CC4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -647,51 +647,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="195A6749" w14:textId="13A3B2C7" w:rsidR="007D7C2B" w:rsidRPr="004E20F0" w:rsidRDefault="007D7C2B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E20F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The applicant is:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3C3923FA" w14:textId="0896C564" w:rsidR="007D7C2B" w:rsidRPr="004E20F0" w:rsidRDefault="00A97500">
+          <w:p w14:paraId="3C3923FA" w14:textId="0896C564" w:rsidR="007D7C2B" w:rsidRPr="004E20F0" w:rsidRDefault="002F7048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:alias w:val="Klicka här"/>
                 <w:tag w:val="Klicka här"/>
                 <w:id w:val="1443503487"/>
                 <w:placeholder>
                   <w:docPart w:val="2DD6F721B3B68649A344A0719CA1067C"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00185ECB">
@@ -763,51 +763,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="5EDB57D8" w14:textId="1F8A0B82" w:rsidR="00FC6D7E" w:rsidRPr="004E20F0" w:rsidRDefault="007E1E9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E20F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If other, specify:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1FC5EDC2" w14:textId="688A2D0C" w:rsidR="00115AFE" w:rsidRPr="004E20F0" w:rsidRDefault="00A97500">
+          <w:p w14:paraId="1FC5EDC2" w14:textId="688A2D0C" w:rsidR="00115AFE" w:rsidRPr="004E20F0" w:rsidRDefault="002F7048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:alias w:val="Klicka här"/>
                 <w:tag w:val="Klicka här"/>
                 <w:id w:val="684332755"/>
                 <w:placeholder>
                   <w:docPart w:val="287A41A39852634B9804296227F5CF64"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:sdt>
@@ -1249,184 +1249,185 @@
               </w:rPr>
               <w:t xml:space="preserve">Responsible </w:t>
             </w:r>
             <w:r w:rsidR="007C2D90" w:rsidRPr="004E20F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="004E20F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>epartment for applicant within Neo:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A21F2E6" w14:textId="3528DE16" w:rsidR="006174EF" w:rsidRPr="004E20F0" w:rsidRDefault="00A97500" w:rsidP="006174EF">
+          <w:p w14:paraId="1A21F2E6" w14:textId="05B48156" w:rsidR="006174EF" w:rsidRPr="004E20F0" w:rsidRDefault="002F7048" w:rsidP="006174EF">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:alias w:val="Klicka här"/>
                 <w:tag w:val="Klicka här"/>
                 <w:id w:val="1189102832"/>
                 <w:placeholder>
                   <w:docPart w:val="A45F458033296345AF7969191FE69C03"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:bookmarkStart w:id="0" w:name="Dropdown1"/>
-                <w:r w:rsidR="004702A9">
+                <w:r w:rsidR="002166D3">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin">
                     <w:ffData>
                       <w:name w:val="Dropdown1"/>
                       <w:enabled/>
                       <w:calcOnExit w:val="0"/>
                       <w:statusText w:type="autoText" w:val="- PAGE -"/>
                       <w:ddList>
                         <w:listEntry w:val="Please select"/>
                         <w:listEntry w:val="CLINTEC-DevRegStemCellMed"/>
                         <w:listEntry w:val="CLINTEC-ObsGyn"/>
                         <w:listEntry w:val="CLINTEC-Renal"/>
                         <w:listEntry w:val="CLINTEC-SurOnk"/>
                         <w:listEntry w:val="CLINTEC-SMAILE"/>
                         <w:listEntry w:val="CLINTEC-Other"/>
                         <w:listEntry w:val="MedH-Admin"/>
                         <w:listEntry w:val="MedH-CeRM"/>
                         <w:listEntry w:val="MedH-CIM"/>
                         <w:listEntry w:val="MedH-GUT"/>
                         <w:listEntry w:val="MedH-HERM"/>
                         <w:listEntry w:val="MedH-ICCA"/>
                         <w:listEntry w:val="NVS"/>
+                        <w:listEntry w:val="RICCI"/>
                         <w:listEntry w:val="Other"/>
                       </w:ddList>
                     </w:ffData>
                   </w:fldChar>
                 </w:r>
-                <w:r w:rsidR="004702A9">
+                <w:r w:rsidR="002166D3">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
                 </w:r>
-                <w:r w:rsidR="004702A9">
+                <w:r w:rsidR="002166D3">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:r>
-                <w:r w:rsidR="004702A9">
+                <w:r w:rsidR="002166D3">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="004702A9">
+                <w:r w:rsidR="002166D3">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
                 <w:bookmarkEnd w:id="0"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006174EF" w:rsidRPr="004E20F0" w14:paraId="5A580738" w14:textId="77777777" w:rsidTr="006174EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3280" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="11400F86" w14:textId="618A30F7" w:rsidR="006174EF" w:rsidRPr="004E20F0" w:rsidRDefault="00C822AB" w:rsidP="006174EF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk211333838"/>
             <w:r w:rsidRPr="004E20F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If other, specify</w:t>
             </w:r>
             <w:r w:rsidR="008B7966" w:rsidRPr="004E20F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61A03682" w14:textId="30BCDEF0" w:rsidR="006174EF" w:rsidRPr="004E20F0" w:rsidRDefault="00A97500" w:rsidP="006174EF">
+          <w:p w14:paraId="61A03682" w14:textId="30BCDEF0" w:rsidR="006174EF" w:rsidRPr="004E20F0" w:rsidRDefault="002F7048" w:rsidP="006174EF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:alias w:val="Klicka här"/>
                 <w:tag w:val="Klicka här"/>
                 <w:id w:val="2106146195"/>
                 <w:placeholder>
                   <w:docPart w:val="B6963CB6FDD33649854F0C6F2B93DE3A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1504,51 +1505,51 @@
               </w:rPr>
               <w:t>Neo</w:t>
             </w:r>
             <w:r w:rsidR="00A855B3" w:rsidRPr="004E20F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (not requested when applying for access to the core facilities)</w:t>
             </w:r>
             <w:r w:rsidRPr="004E20F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="420236CF" w14:textId="77777777" w:rsidR="006174EF" w:rsidRPr="004E20F0" w:rsidRDefault="00A97500" w:rsidP="006174EF">
+          <w:p w14:paraId="420236CF" w14:textId="77777777" w:rsidR="006174EF" w:rsidRPr="004E20F0" w:rsidRDefault="002F7048" w:rsidP="006174EF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:alias w:val="Klicka här"/>
                 <w:tag w:val="Klicka här"/>
                 <w:id w:val="1715472324"/>
                 <w:placeholder>
                   <w:docPart w:val="511F37F35E6A054E94B829E8A58611DB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1656,51 +1657,51 @@
               </w:rPr>
               <w:t>ccess card</w:t>
             </w:r>
             <w:r w:rsidRPr="004E20F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> number</w:t>
             </w:r>
             <w:r w:rsidR="00F74D75" w:rsidRPr="004E20F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="692460E5" w14:textId="7CE4D2FF" w:rsidR="00F74D75" w:rsidRPr="004E20F0" w:rsidRDefault="00A97500">
+          <w:p w14:paraId="692460E5" w14:textId="7CE4D2FF" w:rsidR="00F74D75" w:rsidRPr="004E20F0" w:rsidRDefault="002F7048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:alias w:val="Klicka här"/>
                 <w:tag w:val="Klicka här"/>
                 <w:id w:val="721104838"/>
                 <w:placeholder>
                   <w:docPart w:val="FD5EBC94E340074C8A9D1C488C179DCC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1731,51 +1732,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pin code</w:t>
             </w:r>
             <w:r w:rsidRPr="004E20F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EE64FBB" w14:textId="77777777" w:rsidR="00DB5367" w:rsidRPr="004E20F0" w:rsidRDefault="00A97500" w:rsidP="00F61584">
+          <w:p w14:paraId="7EE64FBB" w14:textId="77777777" w:rsidR="00DB5367" w:rsidRPr="004E20F0" w:rsidRDefault="002F7048" w:rsidP="00F61584">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:alias w:val="Klicka här"/>
                 <w:tag w:val="Klicka här"/>
                 <w:id w:val="602459099"/>
                 <w:placeholder>
                   <w:docPart w:val="464F98296E9C4193BFF83010FA2BF19F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1801,51 +1802,51 @@
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="2E4433B8" w14:textId="77777777" w:rsidR="00F74D75" w:rsidRPr="004E20F0" w:rsidRDefault="00F74D75">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E20F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If other, specify:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40CB5132" w14:textId="77777777" w:rsidR="00F74D75" w:rsidRDefault="00A97500">
+          <w:p w14:paraId="40CB5132" w14:textId="77777777" w:rsidR="00F74D75" w:rsidRDefault="002F7048">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:alias w:val="Klicka här"/>
                 <w:tag w:val="Klicka här"/>
                 <w:id w:val="-1649663264"/>
                 <w:placeholder>
                   <w:docPart w:val="5B6FCE1B96456841942B50355EBCA047"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2751,50 +2752,185 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2FCDC606" w14:textId="77777777" w:rsidR="00036AAF" w:rsidRPr="004E20F0" w:rsidRDefault="00036AAF" w:rsidP="00DC323A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E20F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Maria Eriksson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F12268" w:rsidRPr="004E20F0" w14:paraId="5BD74EE9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2193C1B8" w14:textId="77777777" w:rsidR="00F12268" w:rsidRPr="004E20F0" w:rsidRDefault="00F12268" w:rsidP="00DC323A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7B7BF9" w14:textId="77777777" w:rsidR="00F12268" w:rsidRPr="004E20F0" w:rsidRDefault="00F12268" w:rsidP="00DC323A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="684FC7E9" w14:textId="0D6662FF" w:rsidR="00F12268" w:rsidRPr="004E20F0" w:rsidRDefault="003C0145" w:rsidP="00DC323A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Med</w:t>
+            </w:r>
+            <w:r w:rsidR="00A67A9F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>H-</w:t>
+            </w:r>
+            <w:r w:rsidR="00E93C23">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>GUT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="57B52849" w14:textId="5D9AFD69" w:rsidR="00F12268" w:rsidRPr="004E20F0" w:rsidRDefault="00377284" w:rsidP="00DC323A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Jurga La</w:t>
+            </w:r>
+            <w:r w:rsidR="00F54ADB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>urencikiene</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00036AAF" w:rsidRPr="004E20F0" w14:paraId="0ADCEA24" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="2778C56C" w14:textId="77777777" w:rsidR="00036AAF" w:rsidRPr="004E20F0" w:rsidRDefault="00036AAF" w:rsidP="00DC323A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -5263,51 +5399,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Isotoplab 7382</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="50457C18" w14:textId="77777777" w:rsidR="0031019B" w:rsidRPr="00861704" w:rsidRDefault="00A97500" w:rsidP="0031019B">
+          <w:p w14:paraId="50457C18" w14:textId="77777777" w:rsidR="0031019B" w:rsidRPr="00861704" w:rsidRDefault="002F7048" w:rsidP="0031019B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:alias w:val="Klicka här"/>
                 <w:tag w:val="Klicka här"/>
                 <w:id w:val="565377687"/>
                 <w:placeholder>
                   <w:docPart w:val="2DB04BCC30534DD89C69BF2B3B262AFC"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -5455,51 +5591,51 @@
             <w:r w:rsidRPr="004E20F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="004E20F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> room/s:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07D9204C" w14:textId="77777777" w:rsidR="0031019B" w:rsidRDefault="00A97500" w:rsidP="0031019B">
+          <w:p w14:paraId="07D9204C" w14:textId="77777777" w:rsidR="0031019B" w:rsidRDefault="002F7048" w:rsidP="0031019B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:alias w:val="Klicka här"/>
                 <w:tag w:val="Klicka här"/>
                 <w:id w:val="-1272012877"/>
                 <w:placeholder>
                   <w:docPart w:val="26213F6C0A054F35B00E04C464256CC3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -5784,101 +5920,114 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="54AEA42F" w14:textId="77777777" w:rsidR="0031019B" w:rsidRPr="004E20F0" w:rsidRDefault="0031019B" w:rsidP="0031019B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E20F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Fredrik Fagerström-Billai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0031019B" w:rsidRPr="004E20F0" w14:paraId="1E841B3C" w14:textId="77777777" w:rsidTr="00553D45">
-[...36 lines deleted...]
-                <w:r w:rsidRPr="004E20F0">
+      <w:tr w:rsidR="0031019B" w:rsidRPr="00BF5F09" w14:paraId="1E841B3C" w14:textId="77777777" w:rsidTr="00553D45">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6102FE6E" w14:textId="213EEC21" w:rsidR="0031019B" w:rsidRPr="004E20F0" w:rsidRDefault="002F7048" w:rsidP="000615D0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1070"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-1405292708"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0031019B" w:rsidRPr="004E20F0">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:p>
-[...2 lines deleted...]
-        </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="000615D0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4AE7B234" w14:textId="77777777" w:rsidR="0031019B" w:rsidRPr="004E20F0" w:rsidRDefault="0031019B" w:rsidP="0031019B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E20F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -5902,161 +6051,197 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E20F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>MedH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2EE4E724" w14:textId="77777777" w:rsidR="0031019B" w:rsidRPr="004E20F0" w:rsidRDefault="0031019B" w:rsidP="0031019B">
+          <w:p w14:paraId="2EE4E724" w14:textId="6AB05FEC" w:rsidR="0031019B" w:rsidRPr="002166D3" w:rsidRDefault="0051604C" w:rsidP="0031019B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E20F0">
+            <w:r w:rsidRPr="002166D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Erik Lundgren</w:t>
+              <w:t xml:space="preserve">Send mail </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD635B" w:rsidRPr="002166D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>for course</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB1E95" w:rsidRPr="002166D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF5F09" w:rsidRPr="002166D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> erik.lundgren@ki.se</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0031019B" w:rsidRPr="004E20F0" w14:paraId="0C9B1757" w14:textId="77777777" w:rsidTr="004724E5">
+      <w:tr w:rsidR="0031019B" w:rsidRPr="00BF5F09" w14:paraId="0C9B1757" w14:textId="77777777" w:rsidTr="004724E5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="0788C828" w14:textId="77777777" w:rsidR="0031019B" w:rsidRDefault="0031019B" w:rsidP="0031019B">
+          <w:p w14:paraId="0788C828" w14:textId="77777777" w:rsidR="0031019B" w:rsidRPr="002166D3" w:rsidRDefault="0031019B" w:rsidP="0031019B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="257351C4" w14:textId="77777777" w:rsidR="0031019B" w:rsidRPr="004E20F0" w:rsidRDefault="0031019B" w:rsidP="0031019B">
+          <w:p w14:paraId="257351C4" w14:textId="77777777" w:rsidR="0031019B" w:rsidRPr="002166D3" w:rsidRDefault="0031019B" w:rsidP="0031019B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="54149EA0" w14:textId="77777777" w:rsidR="0031019B" w:rsidRPr="004E20F0" w:rsidRDefault="0031019B" w:rsidP="0031019B">
+          <w:p w14:paraId="54149EA0" w14:textId="77777777" w:rsidR="0031019B" w:rsidRPr="002166D3" w:rsidRDefault="0031019B" w:rsidP="0031019B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="36163279" w14:textId="77777777" w:rsidR="0031019B" w:rsidRPr="004E20F0" w:rsidRDefault="0031019B" w:rsidP="0031019B">
+          <w:p w14:paraId="36163279" w14:textId="77777777" w:rsidR="0031019B" w:rsidRPr="002166D3" w:rsidRDefault="0031019B" w:rsidP="0031019B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0031019B" w:rsidRPr="004E20F0" w14:paraId="66EE1DE6" w14:textId="77777777" w:rsidTr="00553D45">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="376045477"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
@@ -6429,51 +6614,51 @@
                 <w:rStyle w:val="Heading1Char"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8217" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1413"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="3686"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F53A37" w:rsidRPr="00DE78E9" w14:paraId="2C9BEDBB" w14:textId="77777777" w:rsidTr="006F549F">
+      <w:tr w:rsidR="00F53A37" w:rsidRPr="00D9077E" w14:paraId="2C9BEDBB" w14:textId="77777777" w:rsidTr="006F549F">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="4F0433" w:themeColor="accent1"/>
               <w:spacing w:val="-4"/>
               <w:kern w:val="56"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="sv-SE"/>
             </w:rPr>
             <w:id w:val="122657084"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1413" w:type="dxa"/>
@@ -6561,51 +6746,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="10FF48E3" w14:textId="77777777" w:rsidR="00F53A37" w:rsidRPr="004E20F0" w:rsidRDefault="00F53A37" w:rsidP="00193D50">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E20F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Belinda Pannagel or Narmadha Subramanian</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F53A37" w:rsidRPr="00DE78E9" w14:paraId="02CE0056" w14:textId="77777777" w:rsidTr="00F53A37">
+      <w:tr w:rsidR="00F53A37" w:rsidRPr="00D9077E" w14:paraId="02CE0056" w14:textId="77777777" w:rsidTr="00F53A37">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-378397428"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1413" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="21F71FAE" w14:textId="77777777" w:rsidR="00F53A37" w:rsidRPr="004E20F0" w:rsidRDefault="00F53A37" w:rsidP="00193D50">
                 <w:pPr>
                   <w:rPr>
@@ -7502,233 +7687,235 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F6EAB30" w14:textId="77777777" w:rsidR="006A5B04" w:rsidRDefault="006A5B04" w:rsidP="006A5B04">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7110C3E1" w14:textId="77777777" w:rsidR="006A5B04" w:rsidRDefault="006A5B04" w:rsidP="006A5B04">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48EAB6DF" w14:textId="67A7E522" w:rsidR="006A5B04" w:rsidRPr="006A5B04" w:rsidRDefault="006A5B04" w:rsidP="001F2D2B">
+    <w:p w14:paraId="48EAB6DF" w14:textId="307BDB37" w:rsidR="006A5B04" w:rsidRPr="006A5B04" w:rsidRDefault="006A5B04" w:rsidP="001F2D2B">
       <w:pPr>
         <w:ind w:left="7200"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A5B04">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>V202</w:t>
       </w:r>
       <w:r w:rsidR="004B7F05">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="006A5B04">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="0031019B">
+      <w:r w:rsidR="003E4186">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006A5B04" w:rsidRPr="006A5B04" w:rsidSect="003B4DFC">
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="936" w:right="1418" w:bottom="1701" w:left="2268" w:header="284" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12C7E66E" w14:textId="77777777" w:rsidR="00600D6E" w:rsidRDefault="00600D6E" w:rsidP="001636A9">
+    <w:p w14:paraId="580703EF" w14:textId="77777777" w:rsidR="002F7048" w:rsidRDefault="002F7048" w:rsidP="001636A9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="373CA5D1" w14:textId="77777777" w:rsidR="00600D6E" w:rsidRDefault="00600D6E" w:rsidP="001636A9">
+    <w:p w14:paraId="407FDDA0" w14:textId="77777777" w:rsidR="002F7048" w:rsidRDefault="002F7048" w:rsidP="001636A9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DM Sans">
+    <w:altName w:val="DM Sans"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DM Sans Medium">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Narrow">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57A3F7EC" w14:textId="77777777" w:rsidR="00600D6E" w:rsidRDefault="00600D6E" w:rsidP="001636A9">
+    <w:p w14:paraId="4557E36D" w14:textId="77777777" w:rsidR="002F7048" w:rsidRDefault="002F7048" w:rsidP="001636A9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DC87675" w14:textId="77777777" w:rsidR="00600D6E" w:rsidRDefault="00600D6E" w:rsidP="001636A9">
+    <w:p w14:paraId="79F6B79E" w14:textId="77777777" w:rsidR="002F7048" w:rsidRDefault="002F7048" w:rsidP="001636A9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="511BF5E0" w14:textId="77777777" w:rsidR="00307FC0" w:rsidRPr="0082169F" w:rsidRDefault="0061653D" w:rsidP="00835DDF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="840"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F678EC6" wp14:editId="02DD1BC6">
@@ -9617,84 +9804,85 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="997197110">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1324815446">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1411777226">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="862042">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="2023890486">
     <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ANaZhV3WXKaC4VL26DTmbDJSFDtmGLO9IEN++XIO8tJ5r0RMqL233LoyP78vidyNt1GD4vuK7XpuTDt1siqGLQ==" w:salt="qqP9K9DiFQNxyKYWusrlvA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="cNlO+kQ7042UXGz+93/R2JSWrsBx9cCAqzou3Vwm/aApsfOcrEC1CMhc0wO3oo/hoikoV93fSexMxHz3gk4luw==" w:salt="ZO4bzNgPLgMqkjTN1wVqZg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006174EF"/>
     <w:rsid w:val="00001294"/>
     <w:rsid w:val="00006D7B"/>
+    <w:rsid w:val="00007D5E"/>
     <w:rsid w:val="000175CD"/>
     <w:rsid w:val="00036AAF"/>
     <w:rsid w:val="00043E74"/>
-    <w:rsid w:val="00045431"/>
     <w:rsid w:val="00045ED9"/>
     <w:rsid w:val="00050673"/>
     <w:rsid w:val="000527BA"/>
+    <w:rsid w:val="000615D0"/>
     <w:rsid w:val="00062AD3"/>
     <w:rsid w:val="00063618"/>
     <w:rsid w:val="000704DF"/>
     <w:rsid w:val="000717EF"/>
     <w:rsid w:val="00091655"/>
     <w:rsid w:val="00092A7D"/>
     <w:rsid w:val="000A108F"/>
     <w:rsid w:val="000A7860"/>
     <w:rsid w:val="000B5C1E"/>
     <w:rsid w:val="000B64D9"/>
     <w:rsid w:val="000B6EB1"/>
     <w:rsid w:val="000C1300"/>
     <w:rsid w:val="000C6224"/>
     <w:rsid w:val="000D40E5"/>
     <w:rsid w:val="000D65C9"/>
     <w:rsid w:val="000E7B81"/>
     <w:rsid w:val="000F1D9B"/>
     <w:rsid w:val="000F4A5C"/>
     <w:rsid w:val="00100472"/>
     <w:rsid w:val="0010479E"/>
     <w:rsid w:val="00106E50"/>
     <w:rsid w:val="00112C67"/>
     <w:rsid w:val="001141A0"/>
     <w:rsid w:val="001157F6"/>
     <w:rsid w:val="00115AFE"/>
@@ -9702,174 +9890,182 @@
     <w:rsid w:val="00130604"/>
     <w:rsid w:val="001318E5"/>
     <w:rsid w:val="00145D85"/>
     <w:rsid w:val="001611FF"/>
     <w:rsid w:val="001636A9"/>
     <w:rsid w:val="001644C6"/>
     <w:rsid w:val="00166247"/>
     <w:rsid w:val="001725A4"/>
     <w:rsid w:val="00173B0C"/>
     <w:rsid w:val="00176444"/>
     <w:rsid w:val="00177D2A"/>
     <w:rsid w:val="00185ECB"/>
     <w:rsid w:val="001906FD"/>
     <w:rsid w:val="001929D4"/>
     <w:rsid w:val="00195DBC"/>
     <w:rsid w:val="001A18A7"/>
     <w:rsid w:val="001A1B88"/>
     <w:rsid w:val="001A4234"/>
     <w:rsid w:val="001A7262"/>
     <w:rsid w:val="001B6A16"/>
     <w:rsid w:val="001E7423"/>
     <w:rsid w:val="001F2367"/>
     <w:rsid w:val="001F2D2B"/>
     <w:rsid w:val="0020349B"/>
     <w:rsid w:val="00212EC0"/>
+    <w:rsid w:val="002166D3"/>
     <w:rsid w:val="00223612"/>
     <w:rsid w:val="002249A0"/>
     <w:rsid w:val="00236112"/>
     <w:rsid w:val="00236CB1"/>
     <w:rsid w:val="00246208"/>
     <w:rsid w:val="00247B0D"/>
     <w:rsid w:val="00255C11"/>
     <w:rsid w:val="002566F1"/>
     <w:rsid w:val="00256B08"/>
     <w:rsid w:val="00260FFF"/>
     <w:rsid w:val="002635EC"/>
     <w:rsid w:val="002644FB"/>
     <w:rsid w:val="0026714A"/>
     <w:rsid w:val="002768B5"/>
     <w:rsid w:val="00282B84"/>
     <w:rsid w:val="00296E44"/>
     <w:rsid w:val="002A0065"/>
     <w:rsid w:val="002A660D"/>
     <w:rsid w:val="002B3B00"/>
     <w:rsid w:val="002B5D9E"/>
     <w:rsid w:val="002E27C9"/>
     <w:rsid w:val="002F145D"/>
     <w:rsid w:val="002F313E"/>
     <w:rsid w:val="002F5E6C"/>
+    <w:rsid w:val="002F7048"/>
     <w:rsid w:val="002F79D1"/>
     <w:rsid w:val="003038EA"/>
     <w:rsid w:val="00307FC0"/>
     <w:rsid w:val="0031019B"/>
     <w:rsid w:val="003101B4"/>
     <w:rsid w:val="0031655E"/>
     <w:rsid w:val="00321766"/>
     <w:rsid w:val="00326D38"/>
     <w:rsid w:val="0033241B"/>
     <w:rsid w:val="00344DF7"/>
     <w:rsid w:val="00350838"/>
     <w:rsid w:val="00352FF6"/>
     <w:rsid w:val="003572A6"/>
     <w:rsid w:val="00362A69"/>
     <w:rsid w:val="003656DA"/>
     <w:rsid w:val="003724E7"/>
     <w:rsid w:val="003731DA"/>
     <w:rsid w:val="00376A40"/>
+    <w:rsid w:val="00377284"/>
     <w:rsid w:val="003800D4"/>
     <w:rsid w:val="00391B76"/>
+    <w:rsid w:val="00392051"/>
     <w:rsid w:val="003926FD"/>
     <w:rsid w:val="00394AEB"/>
     <w:rsid w:val="003B042B"/>
     <w:rsid w:val="003B0E0E"/>
     <w:rsid w:val="003B3D76"/>
     <w:rsid w:val="003B4DFC"/>
     <w:rsid w:val="003B5B20"/>
     <w:rsid w:val="003B6441"/>
     <w:rsid w:val="003B7FEC"/>
+    <w:rsid w:val="003C0145"/>
     <w:rsid w:val="003C2C01"/>
+    <w:rsid w:val="003C2E3F"/>
     <w:rsid w:val="003C2E53"/>
     <w:rsid w:val="003D0F77"/>
     <w:rsid w:val="003D460B"/>
     <w:rsid w:val="003D47BE"/>
     <w:rsid w:val="003D7002"/>
+    <w:rsid w:val="003E4186"/>
     <w:rsid w:val="003E51FC"/>
     <w:rsid w:val="003E584F"/>
     <w:rsid w:val="003F3AAE"/>
     <w:rsid w:val="00410E66"/>
     <w:rsid w:val="00414526"/>
     <w:rsid w:val="00415253"/>
     <w:rsid w:val="00421BF2"/>
     <w:rsid w:val="0042548F"/>
     <w:rsid w:val="0042733D"/>
     <w:rsid w:val="00427A2A"/>
     <w:rsid w:val="00437D71"/>
     <w:rsid w:val="004544D2"/>
     <w:rsid w:val="00463289"/>
     <w:rsid w:val="004702A9"/>
     <w:rsid w:val="0047234D"/>
     <w:rsid w:val="004724E5"/>
     <w:rsid w:val="00472F29"/>
     <w:rsid w:val="00482FE4"/>
     <w:rsid w:val="00485B0D"/>
     <w:rsid w:val="004921C3"/>
     <w:rsid w:val="004B272C"/>
     <w:rsid w:val="004B48F3"/>
     <w:rsid w:val="004B7D08"/>
     <w:rsid w:val="004B7F05"/>
     <w:rsid w:val="004C7181"/>
     <w:rsid w:val="004D0D2D"/>
     <w:rsid w:val="004D2493"/>
     <w:rsid w:val="004D2686"/>
     <w:rsid w:val="004E12BA"/>
     <w:rsid w:val="004E20F0"/>
     <w:rsid w:val="004E4FB0"/>
     <w:rsid w:val="004F5392"/>
     <w:rsid w:val="00500723"/>
     <w:rsid w:val="00500D0D"/>
     <w:rsid w:val="00503AEF"/>
     <w:rsid w:val="0050414B"/>
+    <w:rsid w:val="00505D90"/>
     <w:rsid w:val="00511CE4"/>
+    <w:rsid w:val="0051604C"/>
     <w:rsid w:val="00522C09"/>
     <w:rsid w:val="0052475C"/>
     <w:rsid w:val="00530095"/>
     <w:rsid w:val="0053478B"/>
     <w:rsid w:val="00542BAE"/>
     <w:rsid w:val="00544DCC"/>
     <w:rsid w:val="005454BF"/>
     <w:rsid w:val="00546B85"/>
     <w:rsid w:val="005509E3"/>
     <w:rsid w:val="00553D45"/>
     <w:rsid w:val="00561879"/>
     <w:rsid w:val="00571713"/>
     <w:rsid w:val="00582266"/>
     <w:rsid w:val="005831F6"/>
     <w:rsid w:val="00592C34"/>
     <w:rsid w:val="005A09E2"/>
     <w:rsid w:val="005A79B7"/>
     <w:rsid w:val="005D3A2C"/>
     <w:rsid w:val="005D6A45"/>
     <w:rsid w:val="005D7209"/>
     <w:rsid w:val="005D7F00"/>
     <w:rsid w:val="005E1933"/>
     <w:rsid w:val="005E555A"/>
     <w:rsid w:val="005E744D"/>
     <w:rsid w:val="005F281B"/>
     <w:rsid w:val="005F6DE9"/>
     <w:rsid w:val="005F7EEF"/>
-    <w:rsid w:val="00600D6E"/>
     <w:rsid w:val="0061515E"/>
     <w:rsid w:val="00615576"/>
     <w:rsid w:val="006162ED"/>
     <w:rsid w:val="0061653D"/>
     <w:rsid w:val="0061666A"/>
     <w:rsid w:val="0061738A"/>
     <w:rsid w:val="006174EF"/>
     <w:rsid w:val="00622BD8"/>
     <w:rsid w:val="00627E5F"/>
     <w:rsid w:val="00630DF2"/>
     <w:rsid w:val="0064335D"/>
     <w:rsid w:val="00644B3E"/>
     <w:rsid w:val="00644CE8"/>
     <w:rsid w:val="0064712A"/>
     <w:rsid w:val="00657F21"/>
     <w:rsid w:val="00660CF3"/>
     <w:rsid w:val="00664A24"/>
     <w:rsid w:val="00670D66"/>
     <w:rsid w:val="00674F14"/>
     <w:rsid w:val="00685373"/>
     <w:rsid w:val="00690212"/>
     <w:rsid w:val="00697432"/>
     <w:rsid w:val="006A5B04"/>
     <w:rsid w:val="006B2C6D"/>
     <w:rsid w:val="006B2CA1"/>
@@ -9961,276 +10157,288 @@
     <w:rsid w:val="00937946"/>
     <w:rsid w:val="009442E1"/>
     <w:rsid w:val="00947356"/>
     <w:rsid w:val="009663ED"/>
     <w:rsid w:val="00966B1B"/>
     <w:rsid w:val="00967862"/>
     <w:rsid w:val="00967DF5"/>
     <w:rsid w:val="009959C2"/>
     <w:rsid w:val="00996E8E"/>
     <w:rsid w:val="009972E3"/>
     <w:rsid w:val="0099757C"/>
     <w:rsid w:val="009A066A"/>
     <w:rsid w:val="009A6896"/>
     <w:rsid w:val="009B0E3F"/>
     <w:rsid w:val="009C1CB3"/>
     <w:rsid w:val="009C4195"/>
     <w:rsid w:val="009C5E16"/>
     <w:rsid w:val="009C71CF"/>
     <w:rsid w:val="009D190E"/>
     <w:rsid w:val="009D77BE"/>
     <w:rsid w:val="009E282E"/>
     <w:rsid w:val="009E4C6F"/>
     <w:rsid w:val="009F035E"/>
     <w:rsid w:val="00A0185B"/>
     <w:rsid w:val="00A02D59"/>
+    <w:rsid w:val="00A047B9"/>
     <w:rsid w:val="00A06538"/>
     <w:rsid w:val="00A15797"/>
     <w:rsid w:val="00A32CED"/>
     <w:rsid w:val="00A42C3B"/>
     <w:rsid w:val="00A4638F"/>
     <w:rsid w:val="00A5210A"/>
     <w:rsid w:val="00A55A38"/>
     <w:rsid w:val="00A644BB"/>
+    <w:rsid w:val="00A67A9F"/>
     <w:rsid w:val="00A717D0"/>
     <w:rsid w:val="00A74BB0"/>
     <w:rsid w:val="00A7541C"/>
     <w:rsid w:val="00A757D9"/>
     <w:rsid w:val="00A75B50"/>
     <w:rsid w:val="00A77C99"/>
     <w:rsid w:val="00A8461A"/>
     <w:rsid w:val="00A855B3"/>
     <w:rsid w:val="00A8725A"/>
     <w:rsid w:val="00A92216"/>
     <w:rsid w:val="00A9264E"/>
-    <w:rsid w:val="00A97500"/>
     <w:rsid w:val="00A9763A"/>
     <w:rsid w:val="00AA67E1"/>
     <w:rsid w:val="00AA6D4A"/>
     <w:rsid w:val="00AB1312"/>
     <w:rsid w:val="00AC47B7"/>
     <w:rsid w:val="00AC7F4C"/>
     <w:rsid w:val="00AD24B5"/>
     <w:rsid w:val="00AD3CCE"/>
     <w:rsid w:val="00AD70AA"/>
     <w:rsid w:val="00AE04AB"/>
     <w:rsid w:val="00AE0B65"/>
     <w:rsid w:val="00AE76D7"/>
     <w:rsid w:val="00AE792F"/>
     <w:rsid w:val="00AF1B60"/>
     <w:rsid w:val="00AF49CA"/>
     <w:rsid w:val="00AF6DAD"/>
     <w:rsid w:val="00AF6DCA"/>
     <w:rsid w:val="00B002CC"/>
     <w:rsid w:val="00B068A1"/>
     <w:rsid w:val="00B07245"/>
     <w:rsid w:val="00B11EB1"/>
     <w:rsid w:val="00B1369B"/>
     <w:rsid w:val="00B16ED6"/>
     <w:rsid w:val="00B173FA"/>
     <w:rsid w:val="00B209FB"/>
     <w:rsid w:val="00B214EE"/>
     <w:rsid w:val="00B25F55"/>
     <w:rsid w:val="00B30584"/>
     <w:rsid w:val="00B40D64"/>
     <w:rsid w:val="00B423CF"/>
     <w:rsid w:val="00B429E3"/>
     <w:rsid w:val="00B464D7"/>
     <w:rsid w:val="00B541C4"/>
     <w:rsid w:val="00B5574B"/>
     <w:rsid w:val="00B57F0E"/>
     <w:rsid w:val="00B65864"/>
     <w:rsid w:val="00B747DF"/>
     <w:rsid w:val="00B762C4"/>
     <w:rsid w:val="00B84475"/>
     <w:rsid w:val="00B964A0"/>
     <w:rsid w:val="00B974BA"/>
     <w:rsid w:val="00BA5351"/>
+    <w:rsid w:val="00BB1E95"/>
     <w:rsid w:val="00BB662A"/>
     <w:rsid w:val="00BC6E22"/>
     <w:rsid w:val="00BC7FFC"/>
     <w:rsid w:val="00BD5157"/>
     <w:rsid w:val="00BD5383"/>
     <w:rsid w:val="00BD65D3"/>
     <w:rsid w:val="00BD79D5"/>
     <w:rsid w:val="00BE1CEF"/>
     <w:rsid w:val="00BF1D45"/>
     <w:rsid w:val="00BF578C"/>
+    <w:rsid w:val="00BF5F09"/>
     <w:rsid w:val="00BF73E8"/>
     <w:rsid w:val="00C01169"/>
     <w:rsid w:val="00C02C2B"/>
     <w:rsid w:val="00C05AB0"/>
     <w:rsid w:val="00C05DE5"/>
     <w:rsid w:val="00C0676F"/>
     <w:rsid w:val="00C06C31"/>
     <w:rsid w:val="00C10A8A"/>
     <w:rsid w:val="00C11533"/>
     <w:rsid w:val="00C1236E"/>
     <w:rsid w:val="00C13F8D"/>
     <w:rsid w:val="00C2329A"/>
+    <w:rsid w:val="00C27ED0"/>
     <w:rsid w:val="00C3006C"/>
+    <w:rsid w:val="00C31C9D"/>
     <w:rsid w:val="00C36ADD"/>
     <w:rsid w:val="00C56040"/>
     <w:rsid w:val="00C64A09"/>
     <w:rsid w:val="00C65713"/>
     <w:rsid w:val="00C67EBC"/>
     <w:rsid w:val="00C722CA"/>
     <w:rsid w:val="00C77902"/>
     <w:rsid w:val="00C822AB"/>
     <w:rsid w:val="00C860F9"/>
     <w:rsid w:val="00C86225"/>
     <w:rsid w:val="00C86EC1"/>
     <w:rsid w:val="00C906B6"/>
     <w:rsid w:val="00C934E5"/>
     <w:rsid w:val="00CA25E5"/>
     <w:rsid w:val="00CA6A21"/>
     <w:rsid w:val="00CA7140"/>
     <w:rsid w:val="00CC077A"/>
+    <w:rsid w:val="00CC0B6A"/>
     <w:rsid w:val="00CC1529"/>
     <w:rsid w:val="00CC6A33"/>
     <w:rsid w:val="00CD5AD8"/>
     <w:rsid w:val="00CE13F7"/>
     <w:rsid w:val="00CF2C4E"/>
     <w:rsid w:val="00CF3601"/>
     <w:rsid w:val="00CF4415"/>
     <w:rsid w:val="00CF5A70"/>
     <w:rsid w:val="00CF7063"/>
     <w:rsid w:val="00CF7941"/>
     <w:rsid w:val="00D0060B"/>
     <w:rsid w:val="00D017EC"/>
     <w:rsid w:val="00D03173"/>
     <w:rsid w:val="00D05572"/>
     <w:rsid w:val="00D16D28"/>
     <w:rsid w:val="00D3165D"/>
     <w:rsid w:val="00D31AF7"/>
     <w:rsid w:val="00D31D72"/>
     <w:rsid w:val="00D322C1"/>
     <w:rsid w:val="00D3279B"/>
     <w:rsid w:val="00D35D48"/>
     <w:rsid w:val="00D36AAE"/>
     <w:rsid w:val="00D375F0"/>
     <w:rsid w:val="00D5279C"/>
     <w:rsid w:val="00D62406"/>
     <w:rsid w:val="00D64001"/>
     <w:rsid w:val="00D74EAE"/>
     <w:rsid w:val="00D77B42"/>
     <w:rsid w:val="00D80E57"/>
     <w:rsid w:val="00D816EC"/>
     <w:rsid w:val="00D83432"/>
     <w:rsid w:val="00D850A3"/>
+    <w:rsid w:val="00D9077E"/>
     <w:rsid w:val="00D907F6"/>
     <w:rsid w:val="00DA3BC9"/>
     <w:rsid w:val="00DB187D"/>
     <w:rsid w:val="00DB5367"/>
     <w:rsid w:val="00DB6600"/>
     <w:rsid w:val="00DB70C6"/>
     <w:rsid w:val="00DB76E8"/>
     <w:rsid w:val="00DC1C04"/>
     <w:rsid w:val="00DC323A"/>
+    <w:rsid w:val="00DC4038"/>
     <w:rsid w:val="00DC52A5"/>
     <w:rsid w:val="00DD5E36"/>
     <w:rsid w:val="00DE1BEB"/>
     <w:rsid w:val="00DE6EE8"/>
-    <w:rsid w:val="00DE78E9"/>
     <w:rsid w:val="00DE7953"/>
     <w:rsid w:val="00DF03B8"/>
     <w:rsid w:val="00E00494"/>
     <w:rsid w:val="00E05EFB"/>
     <w:rsid w:val="00E0764E"/>
     <w:rsid w:val="00E07C77"/>
-    <w:rsid w:val="00E12D2A"/>
+    <w:rsid w:val="00E1317A"/>
     <w:rsid w:val="00E17E88"/>
     <w:rsid w:val="00E217A2"/>
     <w:rsid w:val="00E2416E"/>
     <w:rsid w:val="00E31045"/>
     <w:rsid w:val="00E40762"/>
     <w:rsid w:val="00E43635"/>
     <w:rsid w:val="00E436BC"/>
     <w:rsid w:val="00E51AE2"/>
     <w:rsid w:val="00E545FF"/>
     <w:rsid w:val="00E54C74"/>
     <w:rsid w:val="00E57646"/>
     <w:rsid w:val="00E603CE"/>
     <w:rsid w:val="00E64B26"/>
     <w:rsid w:val="00E66993"/>
     <w:rsid w:val="00E66CFA"/>
     <w:rsid w:val="00E70CA3"/>
     <w:rsid w:val="00E711D1"/>
     <w:rsid w:val="00E71C13"/>
     <w:rsid w:val="00E72567"/>
     <w:rsid w:val="00E74A53"/>
     <w:rsid w:val="00E750E4"/>
     <w:rsid w:val="00E7662F"/>
     <w:rsid w:val="00E771E6"/>
     <w:rsid w:val="00E80EC5"/>
     <w:rsid w:val="00E84B2E"/>
     <w:rsid w:val="00E868E8"/>
     <w:rsid w:val="00E93917"/>
+    <w:rsid w:val="00E93C23"/>
     <w:rsid w:val="00E96921"/>
     <w:rsid w:val="00EA3014"/>
     <w:rsid w:val="00EA4666"/>
     <w:rsid w:val="00EB2F99"/>
     <w:rsid w:val="00EB3553"/>
     <w:rsid w:val="00EE069E"/>
     <w:rsid w:val="00EE0E9F"/>
     <w:rsid w:val="00EE7123"/>
     <w:rsid w:val="00EF5FEE"/>
     <w:rsid w:val="00EF7607"/>
     <w:rsid w:val="00EF781F"/>
     <w:rsid w:val="00F036A9"/>
     <w:rsid w:val="00F0618D"/>
     <w:rsid w:val="00F079EE"/>
+    <w:rsid w:val="00F12268"/>
     <w:rsid w:val="00F130A3"/>
     <w:rsid w:val="00F21278"/>
     <w:rsid w:val="00F251FE"/>
     <w:rsid w:val="00F25B5D"/>
     <w:rsid w:val="00F27348"/>
     <w:rsid w:val="00F30983"/>
     <w:rsid w:val="00F34068"/>
     <w:rsid w:val="00F35EC0"/>
     <w:rsid w:val="00F425BE"/>
     <w:rsid w:val="00F43A99"/>
     <w:rsid w:val="00F46920"/>
     <w:rsid w:val="00F52124"/>
+    <w:rsid w:val="00F53240"/>
     <w:rsid w:val="00F53A37"/>
+    <w:rsid w:val="00F54ADB"/>
     <w:rsid w:val="00F55CF8"/>
     <w:rsid w:val="00F65A21"/>
     <w:rsid w:val="00F67758"/>
     <w:rsid w:val="00F7085A"/>
     <w:rsid w:val="00F734E9"/>
     <w:rsid w:val="00F74D75"/>
     <w:rsid w:val="00F82B5D"/>
     <w:rsid w:val="00F83542"/>
     <w:rsid w:val="00F85389"/>
     <w:rsid w:val="00FA0546"/>
     <w:rsid w:val="00FA54BD"/>
     <w:rsid w:val="00FA66DD"/>
     <w:rsid w:val="00FB1DE7"/>
     <w:rsid w:val="00FB2AFF"/>
     <w:rsid w:val="00FB35AE"/>
     <w:rsid w:val="00FB4B2B"/>
     <w:rsid w:val="00FC6D7E"/>
+    <w:rsid w:val="00FD635B"/>
     <w:rsid w:val="00FE0AD3"/>
     <w:rsid w:val="00FE6E29"/>
     <w:rsid w:val="00FF0561"/>
     <w:rsid w:val="00FF2546"/>
     <w:rsid w:val="00FF543B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -37335,193 +37543,200 @@
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DM Sans">
+    <w:altName w:val="DM Sans"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DM Sans Medium">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Narrow">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E239B5"/>
-    <w:rsid w:val="00045431"/>
+    <w:rsid w:val="00007D5E"/>
     <w:rsid w:val="00050673"/>
     <w:rsid w:val="00071685"/>
     <w:rsid w:val="000A1884"/>
-    <w:rsid w:val="000A2262"/>
     <w:rsid w:val="000B64D9"/>
     <w:rsid w:val="00255C11"/>
+    <w:rsid w:val="002C57CF"/>
     <w:rsid w:val="002E5A8D"/>
     <w:rsid w:val="00320802"/>
     <w:rsid w:val="00346636"/>
+    <w:rsid w:val="004B2CF0"/>
     <w:rsid w:val="004E4FB0"/>
     <w:rsid w:val="0050414B"/>
     <w:rsid w:val="005659C6"/>
     <w:rsid w:val="00593287"/>
     <w:rsid w:val="00645C0C"/>
     <w:rsid w:val="00697432"/>
     <w:rsid w:val="007C64A6"/>
     <w:rsid w:val="009174F6"/>
     <w:rsid w:val="00A223E8"/>
     <w:rsid w:val="00A644BB"/>
     <w:rsid w:val="00A9763A"/>
     <w:rsid w:val="00B01E55"/>
     <w:rsid w:val="00BA2BED"/>
     <w:rsid w:val="00BC3169"/>
+    <w:rsid w:val="00BF66A3"/>
     <w:rsid w:val="00C13F8D"/>
     <w:rsid w:val="00C67D48"/>
+    <w:rsid w:val="00C9315D"/>
     <w:rsid w:val="00CA6A21"/>
+    <w:rsid w:val="00CC0B6A"/>
     <w:rsid w:val="00D16934"/>
     <w:rsid w:val="00D62406"/>
     <w:rsid w:val="00DA3FA5"/>
     <w:rsid w:val="00DB187D"/>
-    <w:rsid w:val="00E12D2A"/>
+    <w:rsid w:val="00E1317A"/>
     <w:rsid w:val="00E239B5"/>
     <w:rsid w:val="00E53D28"/>
     <w:rsid w:val="00EE1272"/>
+    <w:rsid w:val="00F82930"/>
     <w:rsid w:val="00FE0AD3"/>
     <w:rsid w:val="00FE6F87"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -38267,50 +38482,102 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<root xmlns="LPXML">
+  <namn/>
+  <titel/>
+  <avdelning/>
+  <förvaltning/>
+  <kontakt>
+    <telefon/>
+    <mobil/>
+    <epost/>
+    <adress>
+      <co/>
+      <box/>
+      <gata/>
+      <postnr/>
+      <ort/>
+      <land/>
+    </adress>
+  </kontakt>
+  <dokumenttyp/>
+  <Diarienummer/>
+  <Datum/>
+  <version/>
+  <sklass/>
+  <foretag/>
+  <extra1/>
+  <extra2/>
+  <extra3/>
+  <extra4/>
+  <extra5/>
+  <extra6/>
+  <extra7/>
+  <extra8/>
+  <extra9/>
+</root>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a9c4df81-0576-44de-b350-be7c52e66943">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="73d8e64e-e64a-47cf-aac4-3d4babf8a00c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101006B3D3988DB1E92408C029FE0429E495D" ma:contentTypeVersion="12" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="cdc1353450247884d1aea76b7de6eae8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a9c4df81-0576-44de-b350-be7c52e66943" xmlns:ns3="73d8e64e-e64a-47cf-aac4-3d4babf8a00c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0f2da05c9ffd880f8c7bb3f0f11f2203" ns2:_="" ns3:_="">
     <xsd:import namespace="a9c4df81-0576-44de-b350-be7c52e66943"/>
     <xsd:import namespace="73d8e64e-e64a-47cf-aac4-3d4babf8a00c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -38467,262 +38734,212 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...50 lines deleted...]
-
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C138EFC-604B-4EB7-B466-5BF4ABDEF6D3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11765DD2-CF04-4092-BB54-513ECBC8A31C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="LPXML"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F8BF9BB-29FD-4319-A4F7-A450F7704244}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a9c4df81-0576-44de-b350-be7c52e66943"/>
+    <ds:schemaRef ds:uri="73d8e64e-e64a-47cf-aac4-3d4babf8a00c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A083391-8E44-45B5-9339-C4AC5026439C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a9c4df81-0576-44de-b350-be7c52e66943"/>
     <ds:schemaRef ds:uri="73d8e64e-e64a-47cf-aac4-3d4babf8a00c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD8DB128-02D4-42C6-8BD3-B58A0A3BE23E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Basmall_m_logo</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>655</Words>
-  <Characters>3475</Characters>
+  <Words>568</Words>
+  <Characters>3623</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>75</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rubriker</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="10" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr>    //&lt;Dokumentnamn&gt;</vt:lpstr>
       <vt:lpstr>    &lt;Datum&gt;	Dnr: &lt;Dnr&gt;</vt:lpstr>
       <vt:lpstr>    &lt;Institution&gt;</vt:lpstr>
       <vt:lpstr>    &lt;Avdelning&gt;</vt:lpstr>
       <vt:lpstr>    &lt;Namn&gt;, &lt;Titel&gt;</vt:lpstr>
       <vt:lpstr>    &lt;Mottagare&gt;</vt:lpstr>
       <vt:lpstr>    </vt:lpstr>
       <vt:lpstr>&lt;Rubrik&gt;</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4122</CharactersWithSpaces>
+  <CharactersWithSpaces>4181</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>4587581</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:serviceteam-neo@ki.se</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2359355</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://staff.ki.se/node/73495</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Elisabeth Raschperger</dc:creator>
+  <dc:creator>Anders Lindholm</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101006B3D3988DB1E92408C029FE0429E495D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>