--- v0 (2025-10-06)
+++ v1 (2026-05-21)
@@ -9,65 +9,65 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0BD8FF7A" w14:textId="77777777" w:rsidR="00E11282" w:rsidRPr="00056D10" w:rsidRDefault="000D52BC" w:rsidP="000D52BC">
+    <w:p w14:paraId="0BD8FF7A" w14:textId="1CB3BE59" w:rsidR="00E11282" w:rsidRPr="00056D10" w:rsidRDefault="000D52BC" w:rsidP="000D52BC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00056D10">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                  </w:t>
+        <w:t xml:space="preserve">                              </w:t>
       </w:r>
       <w:r w:rsidRPr="00056D10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00056D10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BD8FF7B" w14:textId="3AE4B31B" w:rsidR="00E11282" w:rsidRPr="00056D10" w:rsidRDefault="003230B1" w:rsidP="000D52BC">
       <w:pPr>
         <w:rPr>
@@ -156,51 +156,51 @@
         <w:t xml:space="preserve">specified </w:t>
       </w:r>
       <w:r w:rsidRPr="00056D10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>bank account</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18DA24D0" w14:textId="77777777" w:rsidR="00E049E6" w:rsidRPr="00056D10" w:rsidRDefault="00E049E6" w:rsidP="00E049E6">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68EA7242" w14:textId="6E2643A3" w:rsidR="003230B1" w:rsidRPr="00056D10" w:rsidRDefault="003230B1" w:rsidP="00375536">
+    <w:p w14:paraId="68EA7242" w14:textId="28C5F0E2" w:rsidR="003230B1" w:rsidRPr="00056D10" w:rsidRDefault="003230B1" w:rsidP="00375536">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00056D10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Make sure that your </w:t>
       </w:r>
       <w:r w:rsidR="00375536" w:rsidRPr="00056D10">
@@ -231,118 +231,116 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and that you</w:t>
       </w:r>
       <w:r w:rsidR="00E049E6" w:rsidRPr="00056D10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">r </w:t>
       </w:r>
       <w:r w:rsidR="00375536" w:rsidRPr="00056D10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">account </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00E049E6" w:rsidRPr="00056D10">
+      <w:r w:rsidR="008851CA" w:rsidRPr="00056D10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>is</w:t>
+        <w:t>can</w:t>
       </w:r>
-      <w:r w:rsidR="00375536" w:rsidRPr="00056D10">
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00375536" w:rsidRPr="00056D10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> receive payments from a Swedish employer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC4764C" w14:textId="45BAAB5A" w:rsidR="003230B1" w:rsidRPr="00056D10" w:rsidRDefault="003230B1" w:rsidP="00E049E6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="648E88B7" w14:textId="14D04A0B" w:rsidR="003230B1" w:rsidRPr="008B6A8A" w:rsidRDefault="003230B1" w:rsidP="00375536">
+    <w:p w14:paraId="648E88B7" w14:textId="7B7BFAAD" w:rsidR="003230B1" w:rsidRPr="008B6A8A" w:rsidRDefault="003230B1" w:rsidP="00375536">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B6A8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Make sure that all details are correct</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4CB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (BIC is preferred for American and Canadian bank accounts)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BD8FFA0" w14:textId="7FA4319F" w:rsidR="009C2BC8" w:rsidRPr="008B6A8A" w:rsidRDefault="00AB77C1" w:rsidP="009C2BC8">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BD8FFB6" wp14:editId="728633BF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-861695</wp:posOffset>
@@ -440,1340 +438,1753 @@
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Bank 250314</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0BD8FFC7" w14:textId="77777777" w:rsidR="009C2BC8" w:rsidRDefault="009C2BC8"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD8FFB3" w14:textId="70C0728E" w:rsidR="000D52BC" w:rsidRPr="008B6A8A" w:rsidRDefault="000D52BC" w:rsidP="000D52BC">
-[...12 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-49"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="165"/>
         <w:tblW w:w="10660" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3771"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="3487"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00375536" w:rsidRPr="005E25F4" w14:paraId="0BF4BFD7" w14:textId="77777777" w:rsidTr="00375536">
+      <w:tr w:rsidR="008851CA" w:rsidRPr="00FC4CB2" w14:paraId="04F81742" w14:textId="77777777" w:rsidTr="00FC4CB2">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C933868" w14:textId="77777777" w:rsidR="00375536" w:rsidRDefault="00375536" w:rsidP="00375536">
+          <w:p w14:paraId="5559C34E" w14:textId="77777777" w:rsidR="008851CA" w:rsidRPr="00FC4CB2" w:rsidRDefault="008851CA" w:rsidP="00FC4CB2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Surname</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36E7E2F8" w14:textId="77777777" w:rsidR="00375536" w:rsidRPr="005E25F4" w:rsidRDefault="00375536" w:rsidP="00375536">
+          <w:p w14:paraId="6FA67840" w14:textId="77777777" w:rsidR="008851CA" w:rsidRPr="00FC4CB2" w:rsidRDefault="008851CA" w:rsidP="00FC4CB2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C31BB">
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text62"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00E162C7">
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000C31BB">
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="000C31BB">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000C31BB">
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000C31BB">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000C31BB">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000C31BB">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000C31BB">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78FB213A" w14:textId="77777777" w:rsidR="00375536" w:rsidRPr="00D31F2B" w:rsidRDefault="00375536" w:rsidP="00375536">
+          <w:p w14:paraId="6060252F" w14:textId="77777777" w:rsidR="008851CA" w:rsidRPr="00FC4CB2" w:rsidRDefault="008851CA" w:rsidP="00FC4CB2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="Text62"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>First name</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5536A5CE" w14:textId="77777777" w:rsidR="00375536" w:rsidRPr="000C31BB" w:rsidRDefault="00375536" w:rsidP="00375536">
+          <w:p w14:paraId="637F78AE" w14:textId="77777777" w:rsidR="008851CA" w:rsidRPr="00FC4CB2" w:rsidRDefault="008851CA" w:rsidP="00FC4CB2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C31BB">
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text62"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00E162C7">
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000C31BB">
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="000C31BB">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000C31BB">
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000C31BB">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000C31BB">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000C31BB">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000C31BB">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C83B3DE" w14:textId="3662BF54" w:rsidR="00375536" w:rsidRPr="008B6A8A" w:rsidRDefault="00375536" w:rsidP="00375536">
+          <w:p w14:paraId="2C4587AD" w14:textId="72F0F8A0" w:rsidR="008851CA" w:rsidRPr="00FC4CB2" w:rsidRDefault="008851CA" w:rsidP="00FC4CB2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B6A8A">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Date of Birth</w:t>
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:t xml:space="preserve">Date of Birth/ </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>/ Swedish coordination number</w:t>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>oordination number</w:t>
             </w:r>
           </w:p>
           <w:bookmarkStart w:id="1" w:name="Text70"/>
-          <w:p w14:paraId="539811EE" w14:textId="77777777" w:rsidR="00375536" w:rsidRPr="00002429" w:rsidRDefault="00375536" w:rsidP="00375536">
+          <w:p w14:paraId="0272B0DF" w14:textId="77777777" w:rsidR="008851CA" w:rsidRPr="00FC4CB2" w:rsidRDefault="008851CA" w:rsidP="00FC4CB2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002429">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text70"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="12"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00002429">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00002429">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00002429">
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00002429">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00002429">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00002429">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00002429">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00375536" w:rsidRPr="005E25F4" w14:paraId="0DED5938" w14:textId="77777777" w:rsidTr="00375536">
+      <w:tr w:rsidR="008851CA" w:rsidRPr="00FC4CB2" w14:paraId="4917FB4C" w14:textId="77777777" w:rsidTr="00FC4CB2">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7173" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="47704F8E" w14:textId="77777777" w:rsidR="00375536" w:rsidRPr="005E25F4" w:rsidRDefault="00375536" w:rsidP="00375536">
+          <w:p w14:paraId="3CA0F3F4" w14:textId="77777777" w:rsidR="008851CA" w:rsidRPr="00FC4CB2" w:rsidRDefault="008851CA" w:rsidP="00FC4CB2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Street</w:t>
             </w:r>
           </w:p>
           <w:bookmarkStart w:id="2" w:name="Text64"/>
-          <w:p w14:paraId="3AA8DA1F" w14:textId="77777777" w:rsidR="00375536" w:rsidRPr="000C31BB" w:rsidRDefault="00375536" w:rsidP="00375536">
+          <w:p w14:paraId="05BBB239" w14:textId="77777777" w:rsidR="008851CA" w:rsidRPr="00FC4CB2" w:rsidRDefault="008851CA" w:rsidP="00FC4CB2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3364"/>
                 <w:tab w:val="left" w:pos="3889"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C31BB">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000C31BB">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000C31BB">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000C31BB">
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000C31BB">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000C31BB">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000C31BB">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000C31BB">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AC4A170" w14:textId="77777777" w:rsidR="00375536" w:rsidRPr="005E25F4" w:rsidRDefault="00375536" w:rsidP="00375536">
+          <w:p w14:paraId="0CB0F00E" w14:textId="77777777" w:rsidR="008851CA" w:rsidRPr="00FC4CB2" w:rsidRDefault="008851CA" w:rsidP="00FC4CB2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...29 lines deleted...]
-              <w:t>er</w:t>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Phone number</w:t>
             </w:r>
           </w:p>
           <w:bookmarkStart w:id="3" w:name="Text68"/>
-          <w:p w14:paraId="64723F25" w14:textId="77777777" w:rsidR="00375536" w:rsidRPr="000C31BB" w:rsidRDefault="00375536" w:rsidP="00375536">
+          <w:p w14:paraId="7AF5F72A" w14:textId="77777777" w:rsidR="008851CA" w:rsidRPr="00FC4CB2" w:rsidRDefault="008851CA" w:rsidP="00FC4CB2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C31BB">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="15"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000C31BB">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000C31BB">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000C31BB">
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000C31BB">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000C31BB">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000C31BB">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000C31BB">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00375536" w:rsidRPr="005E25F4" w14:paraId="58FEB2D5" w14:textId="77777777" w:rsidTr="00375536">
+      <w:tr w:rsidR="008851CA" w:rsidRPr="00FC4CB2" w14:paraId="5515B179" w14:textId="77777777" w:rsidTr="00FC4CB2">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10660" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="65846699" w14:textId="77777777" w:rsidR="00375536" w:rsidRPr="005E25F4" w:rsidRDefault="00375536" w:rsidP="00375536">
+          <w:p w14:paraId="381061F6" w14:textId="77777777" w:rsidR="008851CA" w:rsidRPr="00FC4CB2" w:rsidRDefault="008851CA" w:rsidP="00FC4CB2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E25F4">
-[...13 lines deleted...]
-              <w:t>ost code and city</w:t>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Post code and city</w:t>
             </w:r>
           </w:p>
           <w:bookmarkStart w:id="4" w:name="Text65"/>
-          <w:p w14:paraId="2360F0B2" w14:textId="77777777" w:rsidR="00375536" w:rsidRPr="000C31BB" w:rsidRDefault="00375536" w:rsidP="00375536">
+          <w:p w14:paraId="678ADB8D" w14:textId="77777777" w:rsidR="008851CA" w:rsidRPr="00FC4CB2" w:rsidRDefault="008851CA" w:rsidP="00FC4CB2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C31BB">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text65"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000C31BB">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000C31BB">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000C31BB">
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000C31BB">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000C31BB">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000C31BB">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000C31BB">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00375536" w:rsidRPr="005E25F4" w14:paraId="68733A2F" w14:textId="77777777" w:rsidTr="00375536">
+      <w:tr w:rsidR="008851CA" w:rsidRPr="00FC4CB2" w14:paraId="25723892" w14:textId="77777777" w:rsidTr="00FC4CB2">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10660" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3E1F6ADF" w14:textId="77777777" w:rsidR="00375536" w:rsidRPr="005E25F4" w:rsidRDefault="00375536" w:rsidP="00375536">
+          <w:p w14:paraId="3C465576" w14:textId="77777777" w:rsidR="008851CA" w:rsidRPr="00FC4CB2" w:rsidRDefault="008851CA" w:rsidP="00FC4CB2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
           <w:bookmarkStart w:id="5" w:name="Text69"/>
-          <w:p w14:paraId="5653D084" w14:textId="77777777" w:rsidR="00375536" w:rsidRPr="000C31BB" w:rsidRDefault="00375536" w:rsidP="00375536">
+          <w:p w14:paraId="714955EC" w14:textId="77777777" w:rsidR="008851CA" w:rsidRPr="00FC4CB2" w:rsidRDefault="008851CA" w:rsidP="00FC4CB2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C31BB">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text69"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000C31BB">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000C31BB">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000C31BB">
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000C31BB">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000C31BB">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000C31BB">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000C31BB">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45F962DC" w14:textId="10D2536F" w:rsidR="0026771F" w:rsidRDefault="0026771F" w:rsidP="000D52BC"/>
-    <w:p w14:paraId="6015EBBE" w14:textId="77777777" w:rsidR="00375536" w:rsidRPr="008B6A8A" w:rsidRDefault="00375536" w:rsidP="00375536">
+    <w:p w14:paraId="0BD8FFB3" w14:textId="70C0728E" w:rsidR="000D52BC" w:rsidRPr="00FC4CB2" w:rsidRDefault="000D52BC" w:rsidP="000D52BC">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-35"/>
+        <w:tblW w:w="10660" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3771"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="3487"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008851CA" w:rsidRPr="00FC4CB2" w14:paraId="0145D285" w14:textId="77777777" w:rsidTr="00B22F0C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="539"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3771" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="576EB1D1" w14:textId="77777777" w:rsidR="009D6444" w:rsidRPr="00FC4CB2" w:rsidRDefault="009D6444" w:rsidP="00B22F0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Country of citizenship</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48A93BB9" w14:textId="4FBB1703" w:rsidR="008851CA" w:rsidRPr="00FC4CB2" w:rsidRDefault="008851CA" w:rsidP="00B22F0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text62"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D119D45" w14:textId="77777777" w:rsidR="009D6444" w:rsidRPr="00FC4CB2" w:rsidRDefault="009D6444" w:rsidP="00B22F0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Birthplace</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FD5E5FF" w14:textId="6F5CFAE2" w:rsidR="008851CA" w:rsidRPr="00FC4CB2" w:rsidRDefault="008851CA" w:rsidP="00B22F0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text62"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="332E1971" w14:textId="77777777" w:rsidR="00FC4CB2" w:rsidRPr="00FC4CB2" w:rsidRDefault="00FC4CB2" w:rsidP="00B22F0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Citizenship at birth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3871D003" w14:textId="3ABE5776" w:rsidR="008851CA" w:rsidRPr="00FC4CB2" w:rsidRDefault="008851CA" w:rsidP="00B22F0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text70"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="12"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1FB07CF1" w14:textId="77777777" w:rsidR="008851CA" w:rsidRDefault="008851CA" w:rsidP="00375536">
+      <w:pPr>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC0BD22" w14:textId="77777777" w:rsidR="008851CA" w:rsidRDefault="008851CA" w:rsidP="00375536">
+      <w:pPr>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="207FB9B6" w14:textId="77777777" w:rsidR="008851CA" w:rsidRDefault="008851CA" w:rsidP="00375536">
+      <w:pPr>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6015EBBE" w14:textId="7C2487EE" w:rsidR="00375536" w:rsidRPr="008B6A8A" w:rsidRDefault="00375536" w:rsidP="00375536">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B6A8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>BIC (swift code) and National ID</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="28"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="123"/>
         <w:tblW w:w="10696" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10696"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00375536" w:rsidRPr="005605E2" w14:paraId="16A0E21B" w14:textId="77777777" w:rsidTr="0060500E">
+      <w:tr w:rsidR="008851CA" w:rsidRPr="0048262D" w14:paraId="15831B18" w14:textId="77777777" w:rsidTr="008851CA">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="2672"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4401B65C" w14:textId="77777777" w:rsidR="00375536" w:rsidRPr="008B6A8A" w:rsidRDefault="00375536" w:rsidP="0060500E">
+          <w:p w14:paraId="33101958" w14:textId="77777777" w:rsidR="008851CA" w:rsidRPr="008B6A8A" w:rsidRDefault="008851CA" w:rsidP="008851CA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="10BDB533" w14:textId="4CFD1588" w:rsidR="00375536" w:rsidRPr="008B6A8A" w:rsidRDefault="00375536" w:rsidP="0060500E">
+          <w:p w14:paraId="0BA9142C" w14:textId="77777777" w:rsidR="008851CA" w:rsidRPr="008B6A8A" w:rsidRDefault="008851CA" w:rsidP="008851CA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The receiving bank's BIC (8 or 11 characters): </w:t>
             </w:r>
-            <w:r w:rsidR="008B6A8A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="008B6A8A" w:rsidRPr="008B6A8A">
+            <w:r w:rsidRPr="008B6A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B6A8A">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B6A8A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A80B3D">
-[...39 lines deleted...]
-            <w:r w:rsidR="008B6A8A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="008B6A8A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="008B6A8A" w:rsidRPr="008B6A8A">
+            <w:r w:rsidRPr="008B6A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B6A8A">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B6A8A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A80B3D">
-[...39 lines deleted...]
-            <w:r w:rsidR="008B6A8A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58DD2DD5" w14:textId="77777777" w:rsidR="00375536" w:rsidRPr="008B6A8A" w:rsidRDefault="00375536" w:rsidP="0060500E">
+          <w:p w14:paraId="70778F3C" w14:textId="77777777" w:rsidR="008851CA" w:rsidRPr="008B6A8A" w:rsidRDefault="008851CA" w:rsidP="008851CA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="38342915" w14:textId="77777777" w:rsidR="00375536" w:rsidRPr="008B6A8A" w:rsidRDefault="00375536" w:rsidP="0060500E">
+          <w:p w14:paraId="35BED3EE" w14:textId="77777777" w:rsidR="008851CA" w:rsidRPr="008B6A8A" w:rsidRDefault="008851CA" w:rsidP="008851CA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>National ID:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4418E943" w14:textId="3F9599E0" w:rsidR="00375536" w:rsidRPr="008B6A8A" w:rsidRDefault="00375536" w:rsidP="0060500E">
+          <w:p w14:paraId="74D510EC" w14:textId="77777777" w:rsidR="008851CA" w:rsidRPr="008B6A8A" w:rsidRDefault="008851CA" w:rsidP="008851CA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Bank in USA - Fedwire/ABA No (</w:t>
             </w:r>
-            <w:r w:rsidR="005605E2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>FW+</w:t>
             </w:r>
             <w:r w:rsidRPr="008B6A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">9 characters): </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -1834,168 +2245,168 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="008B6A8A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="008B6A8A" w:rsidRPr="008B6A8A">
+            <w:r w:rsidRPr="008B6A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B6A8A">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B6A8A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008B6A8A">
-[...39 lines deleted...]
-            <w:r w:rsidR="008B6A8A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AB998FE" w14:textId="77777777" w:rsidR="00375536" w:rsidRPr="008B6A8A" w:rsidRDefault="00375536" w:rsidP="0060500E">
+          <w:p w14:paraId="2CF7282B" w14:textId="77777777" w:rsidR="008851CA" w:rsidRPr="008B6A8A" w:rsidRDefault="008851CA" w:rsidP="008851CA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0D2F0019" w14:textId="12E297C2" w:rsidR="00375536" w:rsidRPr="008B6A8A" w:rsidRDefault="00375536" w:rsidP="0060500E">
+          <w:p w14:paraId="20CCCBF8" w14:textId="77777777" w:rsidR="008851CA" w:rsidRPr="008B6A8A" w:rsidRDefault="008851CA" w:rsidP="008851CA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Bank in Canada – Transit No (</w:t>
             </w:r>
-            <w:r w:rsidR="005605E2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>CC+</w:t>
             </w:r>
             <w:r w:rsidRPr="008B6A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">9 characters): </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -2008,688 +2419,681 @@
             </w:r>
             <w:r w:rsidRPr="008B6A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00056D10" w:rsidRPr="008B6A8A">
+            <w:r w:rsidRPr="008B6A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="008B6A8A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="008B6A8A" w:rsidRPr="008B6A8A">
+            <w:r w:rsidRPr="008B6A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B6A8A">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B6A8A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008B6A8A">
-[...39 lines deleted...]
-            <w:r w:rsidR="008B6A8A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="008B6A8A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="008B6A8A" w:rsidRPr="008B6A8A">
+            <w:r w:rsidRPr="008B6A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B6A8A">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B6A8A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008B6A8A">
-[...39 lines deleted...]
-            <w:r w:rsidR="008B6A8A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F237EEB" w14:textId="77777777" w:rsidR="00375536" w:rsidRPr="008B6A8A" w:rsidRDefault="00375536" w:rsidP="0060500E">
+          <w:p w14:paraId="6BB9B478" w14:textId="77777777" w:rsidR="008851CA" w:rsidRPr="008B6A8A" w:rsidRDefault="008851CA" w:rsidP="008851CA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6FC8F448" w14:textId="6A319150" w:rsidR="00375536" w:rsidRPr="008B6A8A" w:rsidRDefault="00375536" w:rsidP="0060500E">
+          <w:p w14:paraId="4E4D5575" w14:textId="77777777" w:rsidR="008851CA" w:rsidRPr="008B6A8A" w:rsidRDefault="008851CA" w:rsidP="008851CA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Bank in Australia – BSB No (6 characters): </w:t>
             </w:r>
-            <w:r w:rsidR="008B6A8A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="008B6A8A" w:rsidRPr="008B6A8A">
+            <w:r w:rsidRPr="008B6A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B6A8A">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B6A8A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008B6A8A">
-[...39 lines deleted...]
-            <w:r w:rsidR="008B6A8A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="008B6A8A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="008B6A8A" w:rsidRPr="008B6A8A">
+            <w:r w:rsidRPr="008B6A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B6A8A">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B6A8A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008B6A8A">
-[...39 lines deleted...]
-            <w:r w:rsidR="008B6A8A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B50521D" w14:textId="77777777" w:rsidR="00375536" w:rsidRPr="008B6A8A" w:rsidRDefault="00375536" w:rsidP="0060500E">
+          <w:p w14:paraId="07D438B5" w14:textId="77777777" w:rsidR="008851CA" w:rsidRPr="008B6A8A" w:rsidRDefault="008851CA" w:rsidP="008851CA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="236AE200" w14:textId="0A35651E" w:rsidR="00375536" w:rsidRPr="008B6A8A" w:rsidRDefault="00375536" w:rsidP="0060500E">
+          <w:p w14:paraId="73902B01" w14:textId="77777777" w:rsidR="008851CA" w:rsidRPr="008B6A8A" w:rsidRDefault="008851CA" w:rsidP="008851CA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Bank in India – IFSC code (11 characters): </w:t>
             </w:r>
-            <w:r w:rsidR="008B6A8A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="008B6A8A" w:rsidRPr="008B6A8A">
+            <w:r w:rsidRPr="008B6A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B6A8A">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B6A8A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A80B3D">
-[...39 lines deleted...]
-            <w:r w:rsidR="008B6A8A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="008B6A8A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="008B6A8A" w:rsidRPr="008B6A8A">
+            <w:r w:rsidRPr="008B6A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B6A8A">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B6A8A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008B6A8A">
-[...39 lines deleted...]
-            <w:r w:rsidR="008B6A8A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="566CEE12" w14:textId="77777777" w:rsidR="00375536" w:rsidRPr="008B6A8A" w:rsidRDefault="00375536" w:rsidP="0060500E">
+          <w:p w14:paraId="7CCEA87D" w14:textId="77777777" w:rsidR="008851CA" w:rsidRPr="008B6A8A" w:rsidRDefault="008851CA" w:rsidP="008851CA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2BF5FABD" w14:textId="77777777" w:rsidR="00375536" w:rsidRPr="008B6A8A" w:rsidRDefault="00375536" w:rsidP="0060500E">
+          <w:p w14:paraId="1F22CF9A" w14:textId="77777777" w:rsidR="008851CA" w:rsidRPr="008B6A8A" w:rsidRDefault="008851CA" w:rsidP="008851CA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B3EEF6B" w14:textId="77777777" w:rsidR="00AB77C1" w:rsidRPr="008B6A8A" w:rsidRDefault="00AB77C1" w:rsidP="000D52BC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B900776" w14:textId="77777777" w:rsidR="00AB77C1" w:rsidRPr="008B6A8A" w:rsidRDefault="00AB77C1" w:rsidP="000D52BC">
-      <w:pPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="2D59F354" w14:textId="77777777" w:rsidR="00AB77C1" w:rsidRPr="008B6A8A" w:rsidRDefault="00AB77C1" w:rsidP="000D52BC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F4770CB" w14:textId="77777777" w:rsidR="00375536" w:rsidRPr="00804ED5" w:rsidRDefault="00375536" w:rsidP="00375536">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00804ED5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>IBAN/Account number</w:t>
       </w:r>
@@ -3181,53 +3585,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008B6A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008B6A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5D0A37A8" w14:textId="77777777" w:rsidR="00AB77C1" w:rsidRDefault="00AB77C1" w:rsidP="000D52BC"/>
-    <w:p w14:paraId="1062B2F3" w14:textId="77777777" w:rsidR="00AB77C1" w:rsidRDefault="00AB77C1" w:rsidP="000D52BC"/>
-[...1 lines deleted...]
-    <w:sectPr w:rsidR="000D52BC" w:rsidSect="00042525">
+    <w:sectPr w:rsidR="00AB77C1" w:rsidSect="00042525">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="184C8A76" w14:textId="77777777" w:rsidR="00034D9D" w:rsidRDefault="00034D9D" w:rsidP="008D1A7D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="05D1DCD0" w14:textId="77777777" w:rsidR="00034D9D" w:rsidRDefault="00034D9D" w:rsidP="008D1A7D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -3432,104 +3834,104 @@
             <w:br/>
             <w:t xml:space="preserve">                 </w:t>
           </w:r>
           <w:r w:rsidR="00804ED5">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
             <w:t>REGISTRATION OF BANK ACCOUNT</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="0BD8FFBF" w14:textId="77777777" w:rsidR="005F6B38" w:rsidRPr="001F03CC" w:rsidRDefault="005F6B38" w:rsidP="001F03CC">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="9072"/>
               <w:tab w:val="right" w:pos="9923"/>
             </w:tabs>
             <w:ind w:right="-851"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="0BD8FFC0" w14:textId="20A6A556" w:rsidR="005F6B38" w:rsidRPr="001F03CC" w:rsidRDefault="005F6B38" w:rsidP="001F03CC">
+        <w:p w14:paraId="0BD8FFC0" w14:textId="5532B23C" w:rsidR="005F6B38" w:rsidRPr="001F03CC" w:rsidRDefault="005F6B38" w:rsidP="001F03CC">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="9072"/>
               <w:tab w:val="right" w:pos="9923"/>
             </w:tabs>
             <w:ind w:right="-851"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001F03CC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                                                      </w:t>
           </w:r>
           <w:r w:rsidR="008E3A73" w:rsidRPr="001F03CC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="001F03CC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TIME \@ "yyyy-MM-dd" </w:instrText>
           </w:r>
           <w:r w:rsidR="008E3A73" w:rsidRPr="001F03CC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="005605E2">
+          <w:r w:rsidR="0048262D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>2025-05-15</w:t>
+            <w:t>2026-05-20</w:t>
           </w:r>
           <w:r w:rsidR="008E3A73" w:rsidRPr="001F03CC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="0BD8FFC1" w14:textId="77777777" w:rsidR="005F6B38" w:rsidRDefault="005F6B38" w:rsidP="001F03CC">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="9072"/>
               <w:tab w:val="right" w:pos="9923"/>
             </w:tabs>
             <w:ind w:right="-851"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0BD8FFC3" w14:textId="77777777" w:rsidR="006C2E53" w:rsidRPr="005F6B38" w:rsidRDefault="006C2E53" w:rsidP="005F6B38">
     <w:pPr>
@@ -3644,51 +4046,51 @@
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="796293375">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="cjXrrdn2ROuoejmyIWFyoDVqisznkY1n9vMDA63VM347bedsWjvOLFyRCA5rGaovEKG2auA9jsLtGKc0V+OF9g==" w:salt="qXUgkuRw00GCANssHe4fmA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="LY5ihpcjgiV0Gg6q0bEmx/H6X9k+g3cGEp71U9u1jC51lKCTriXlkXC194/8z+4p2sFmOBQTCA2PXqPz0yhlKw==" w:salt="0kx0f2ZEGNLW96muuqVX/A=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E11282"/>
     <w:rsid w:val="00002429"/>
@@ -3715,152 +4117,160 @@
     <w:rsid w:val="001E229F"/>
     <w:rsid w:val="001F03CC"/>
     <w:rsid w:val="00200BCF"/>
     <w:rsid w:val="00250108"/>
     <w:rsid w:val="002666C9"/>
     <w:rsid w:val="0026771F"/>
     <w:rsid w:val="0027791F"/>
     <w:rsid w:val="0028031F"/>
     <w:rsid w:val="002F1E62"/>
     <w:rsid w:val="00305B21"/>
     <w:rsid w:val="003230B1"/>
     <w:rsid w:val="00326887"/>
     <w:rsid w:val="00375536"/>
     <w:rsid w:val="003934AC"/>
     <w:rsid w:val="003A65D7"/>
     <w:rsid w:val="003E7A09"/>
     <w:rsid w:val="003F184F"/>
     <w:rsid w:val="003F27B4"/>
     <w:rsid w:val="00405A07"/>
     <w:rsid w:val="00416BCD"/>
     <w:rsid w:val="004410DC"/>
     <w:rsid w:val="00441C12"/>
     <w:rsid w:val="004428E4"/>
     <w:rsid w:val="004438E0"/>
     <w:rsid w:val="00457514"/>
+    <w:rsid w:val="0048262D"/>
     <w:rsid w:val="004A2DB1"/>
     <w:rsid w:val="004D122B"/>
     <w:rsid w:val="004E0B02"/>
     <w:rsid w:val="00502065"/>
     <w:rsid w:val="00522ABE"/>
     <w:rsid w:val="0054193E"/>
     <w:rsid w:val="00551541"/>
     <w:rsid w:val="00552CDF"/>
     <w:rsid w:val="005605E2"/>
     <w:rsid w:val="005758AE"/>
     <w:rsid w:val="005920D0"/>
     <w:rsid w:val="005B078C"/>
     <w:rsid w:val="005F2B27"/>
     <w:rsid w:val="005F3A72"/>
     <w:rsid w:val="005F6B38"/>
     <w:rsid w:val="006268AB"/>
     <w:rsid w:val="006353A2"/>
     <w:rsid w:val="00690B27"/>
     <w:rsid w:val="006949F8"/>
     <w:rsid w:val="006C2E53"/>
     <w:rsid w:val="006C330B"/>
     <w:rsid w:val="006C61AD"/>
     <w:rsid w:val="006D2F52"/>
     <w:rsid w:val="006F588F"/>
     <w:rsid w:val="007217DF"/>
     <w:rsid w:val="007321F9"/>
     <w:rsid w:val="00752918"/>
     <w:rsid w:val="007535E8"/>
     <w:rsid w:val="00760AB5"/>
     <w:rsid w:val="0076760A"/>
     <w:rsid w:val="00787723"/>
     <w:rsid w:val="00790A6C"/>
     <w:rsid w:val="007A66D0"/>
     <w:rsid w:val="007F42C7"/>
     <w:rsid w:val="00804ED5"/>
     <w:rsid w:val="00847970"/>
     <w:rsid w:val="00854E18"/>
+    <w:rsid w:val="008851CA"/>
     <w:rsid w:val="00885B30"/>
     <w:rsid w:val="00885CD1"/>
     <w:rsid w:val="00895FC2"/>
     <w:rsid w:val="008B09DE"/>
     <w:rsid w:val="008B65A2"/>
     <w:rsid w:val="008B6A8A"/>
     <w:rsid w:val="008C2F0C"/>
     <w:rsid w:val="008D1A7D"/>
     <w:rsid w:val="008D50F4"/>
     <w:rsid w:val="008E3A73"/>
     <w:rsid w:val="008E50D2"/>
     <w:rsid w:val="008F554F"/>
     <w:rsid w:val="00956A72"/>
     <w:rsid w:val="0097712D"/>
     <w:rsid w:val="009B09ED"/>
     <w:rsid w:val="009C261B"/>
     <w:rsid w:val="009C2BC8"/>
+    <w:rsid w:val="009D6444"/>
     <w:rsid w:val="009D6C57"/>
     <w:rsid w:val="009E7BC7"/>
     <w:rsid w:val="009F2743"/>
     <w:rsid w:val="00A02F3A"/>
     <w:rsid w:val="00A13935"/>
     <w:rsid w:val="00A45F98"/>
     <w:rsid w:val="00A5635F"/>
     <w:rsid w:val="00A7763E"/>
     <w:rsid w:val="00A80B3D"/>
     <w:rsid w:val="00A954BE"/>
     <w:rsid w:val="00AB77C1"/>
     <w:rsid w:val="00AD0B56"/>
     <w:rsid w:val="00B65351"/>
+    <w:rsid w:val="00B74E5D"/>
     <w:rsid w:val="00B933AF"/>
     <w:rsid w:val="00BA083C"/>
+    <w:rsid w:val="00BE2C87"/>
     <w:rsid w:val="00C22960"/>
     <w:rsid w:val="00C72431"/>
     <w:rsid w:val="00C82316"/>
+    <w:rsid w:val="00C86FE6"/>
     <w:rsid w:val="00CC10E3"/>
     <w:rsid w:val="00CC3C3B"/>
     <w:rsid w:val="00CE06BF"/>
     <w:rsid w:val="00D02877"/>
     <w:rsid w:val="00D14A48"/>
     <w:rsid w:val="00D22599"/>
     <w:rsid w:val="00D25181"/>
     <w:rsid w:val="00D31F2B"/>
     <w:rsid w:val="00D34682"/>
     <w:rsid w:val="00D55500"/>
     <w:rsid w:val="00D80115"/>
     <w:rsid w:val="00D9416E"/>
     <w:rsid w:val="00DA56EB"/>
     <w:rsid w:val="00DF5DA3"/>
     <w:rsid w:val="00E049E6"/>
     <w:rsid w:val="00E11282"/>
     <w:rsid w:val="00E162C7"/>
     <w:rsid w:val="00E432DD"/>
+    <w:rsid w:val="00E6018C"/>
     <w:rsid w:val="00E74238"/>
     <w:rsid w:val="00EB4B2F"/>
     <w:rsid w:val="00ED6808"/>
     <w:rsid w:val="00EE3796"/>
     <w:rsid w:val="00F078E6"/>
     <w:rsid w:val="00F129AB"/>
     <w:rsid w:val="00F40707"/>
     <w:rsid w:val="00F474AB"/>
     <w:rsid w:val="00F537E0"/>
     <w:rsid w:val="00F65EE1"/>
     <w:rsid w:val="00F82B51"/>
     <w:rsid w:val="00F8450E"/>
+    <w:rsid w:val="00FC4CB2"/>
     <w:rsid w:val="00FD04BB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -4734,50 +5144,65 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="71398234-6564-4d6e-a254-415bf42b05dd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="dc137b44-6ec6-44ed-bd43-8fa73d984b23" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100251F026A2D511744B2231519D9D3132B" ma:contentTypeVersion="18" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="e20e279cb1910e2be5b825b722584730">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="71398234-6564-4d6e-a254-415bf42b05dd" xmlns:ns3="dc137b44-6ec6-44ed-bd43-8fa73d984b23" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="18e880bf8a559d38229624ad86542c2f" ns2:_="" ns3:_="">
     <xsd:import namespace="71398234-6564-4d6e-a254-415bf42b05dd"/>
     <xsd:import namespace="dc137b44-6ec6-44ed-bd43-8fa73d984b23"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -4988,150 +5413,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83EC11FF-1640-4828-A63F-7BDAB89F3108}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2D7EE61-189E-4C88-928D-72CE925D27E0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="71398234-6564-4d6e-a254-415bf42b05dd"/>
+    <ds:schemaRef ds:uri="dc137b44-6ec6-44ed-bd43-8fa73d984b23"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89448F4C-CEAB-403F-9506-785E27FDCB3D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="71398234-6564-4d6e-a254-415bf42b05dd"/>
     <ds:schemaRef ds:uri="dc137b44-6ec6-44ed-bd43-8fa73d984b23"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7424899A-0BEC-4F4C-88B8-8260007E51A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>191</Words>
-  <Characters>1013</Characters>
+  <Words>215</Words>
+  <Characters>1143</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Karolinska Institutet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1202</CharactersWithSpaces>
+  <CharactersWithSpaces>1356</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Karolinska Institutet</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100251F026A2D511744B2231519D9D3132B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>