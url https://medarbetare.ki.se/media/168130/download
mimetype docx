--- v0 (2025-10-07)
+++ v1 (2026-06-28)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="64889578" w14:textId="77777777" w:rsidR="00DF2A1D" w:rsidRDefault="00DF2A1D" w:rsidP="00DF2A1D"/>
     <w:p w14:paraId="48DAFE1F" w14:textId="77777777" w:rsidR="00064A66" w:rsidRPr="00064A66" w:rsidRDefault="00064A66" w:rsidP="00064A66">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F6D4A46" w14:textId="77777777" w:rsidR="007301AB" w:rsidRPr="00064A66" w:rsidRDefault="007301AB" w:rsidP="00DF7696">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B30C5E3" w14:textId="77777777" w:rsidR="00AB67C7" w:rsidRPr="00064A66" w:rsidRDefault="00AB67C7" w:rsidP="00DF7696">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1302,80 +1302,273 @@
     <w:p w14:paraId="57B8AF61" w14:textId="77777777" w:rsidR="00B61BC7" w:rsidRPr="00B61BC7" w:rsidRDefault="00B61BC7" w:rsidP="00B61BC7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61BC7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This form is digitally signed by:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="632CFB0F" w14:textId="77777777" w:rsidR="00B61BC7" w:rsidRPr="00B61BC7" w:rsidRDefault="00B61BC7" w:rsidP="00B61BC7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FA8564D" w14:textId="77777777" w:rsidR="00B61BC7" w:rsidRPr="00B61BC7" w:rsidRDefault="00B61BC7" w:rsidP="00B61BC7">
+    <w:p w14:paraId="4FA8564D" w14:textId="740F1B15" w:rsidR="00B61BC7" w:rsidRPr="00B61BC7" w:rsidRDefault="00830584" w:rsidP="00B61BC7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B61BC7">
+      <w:r w:rsidRPr="00D350B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text26"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00E34A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D350B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D350B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00D350B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D350B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D350B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D350B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D350B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D350B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00B61BC7" w:rsidRPr="00B61BC7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>XXXX, manager</w:t>
+        <w:t>, manager</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08039860" w14:textId="77777777" w:rsidR="00B61BC7" w:rsidRPr="00B61BC7" w:rsidRDefault="00B61BC7" w:rsidP="00B61BC7">
+    <w:p w14:paraId="08039860" w14:textId="3F0EBB40" w:rsidR="00B61BC7" w:rsidRPr="00B61BC7" w:rsidRDefault="00830584" w:rsidP="00B61BC7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B61BC7">
+      <w:r w:rsidRPr="00D350B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text26"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00E34A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D350B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D350B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00D350B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D350B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D350B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D350B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D350B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D350B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B61BC7" w:rsidRPr="00B61BC7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>XXXX, employee confirming that the notification has been received</w:t>
+        <w:t>, employee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B61BC7" w:rsidRPr="00B61BC7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> confirming that the notification has been received</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0908E122" w14:textId="56D1C3D5" w:rsidR="008722DC" w:rsidRPr="00E026F1" w:rsidRDefault="00E026F1" w:rsidP="003A734A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E026F1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>To the trade union organization concerned</w:t>
       </w:r>
       <w:r w:rsidR="000C00E8" w:rsidRPr="00E026F1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00B70309" w:rsidRPr="00E026F1" w:rsidDel="00B70309">
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -1511,197 +1704,197 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="bDelges"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="008722DC" w:rsidRPr="00D871E9" w:rsidSect="002F39C8">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2381" w:right="1786" w:bottom="1701" w:left="2552" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64B99CB2" w14:textId="77777777" w:rsidR="001C0EDE" w:rsidRDefault="001C0EDE">
+    <w:p w14:paraId="57B1F2CD" w14:textId="77777777" w:rsidR="003979F8" w:rsidRDefault="003979F8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D889402" w14:textId="77777777" w:rsidR="001C0EDE" w:rsidRDefault="001C0EDE">
+    <w:p w14:paraId="3A924AE2" w14:textId="77777777" w:rsidR="003979F8" w:rsidRDefault="003979F8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5C120E4C" w14:textId="77777777" w:rsidR="003F71C7" w:rsidRDefault="003F71C7">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE14D65" w14:textId="77777777" w:rsidR="003F71C7" w:rsidRDefault="003F71C7">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="718B51E2" w14:textId="77777777" w:rsidR="003F71C7" w:rsidRDefault="003F71C7">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51D957DC" w14:textId="77777777" w:rsidR="001C0EDE" w:rsidRDefault="001C0EDE">
+    <w:p w14:paraId="7C753CC8" w14:textId="77777777" w:rsidR="003979F8" w:rsidRDefault="003979F8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="687354FE" w14:textId="77777777" w:rsidR="001C0EDE" w:rsidRDefault="001C0EDE">
+    <w:p w14:paraId="61909916" w14:textId="77777777" w:rsidR="003979F8" w:rsidRDefault="003979F8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18299F04" w14:textId="77777777" w:rsidR="003F71C7" w:rsidRDefault="003F71C7">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9918" w:type="dxa"/>
       <w:tblInd w:w="-1626" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5387"/>
       <w:gridCol w:w="2830"/>
       <w:gridCol w:w="1701"/>
     </w:tblGrid>
     <w:tr w:rsidR="00EC255D" w14:paraId="5E5178EF" w14:textId="77777777" w:rsidTr="00127075">
       <w:trPr>
         <w:cantSplit/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5387" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
@@ -1948,108 +2141,108 @@
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="04CB3B97" w14:textId="77777777" w:rsidR="00EC255D" w:rsidRDefault="00EC255D">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2830" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="03B9D432" w14:textId="77777777" w:rsidR="00EC255D" w:rsidRDefault="00EC255D" w:rsidP="00127075">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="3043"/>
             </w:tabs>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="0B0E2875" w14:textId="601757E3" w:rsidR="00EC255D" w:rsidRPr="00127075" w:rsidRDefault="003F71C7">
+        <w:p w14:paraId="0B0E2875" w14:textId="0372FF4B" w:rsidR="00EC255D" w:rsidRPr="00127075" w:rsidRDefault="003F71C7">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00127075">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00127075">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TIME \@ "yyyy-MM-dd" </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00127075">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="003A6BD3">
+          <w:r w:rsidR="0094655F">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t>2024-08-22</w:t>
+            <w:t>2026-06-10</w:t>
           </w:r>
           <w:r w:rsidRPr="00127075">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6A89F1E1" w14:textId="77777777" w:rsidR="00EC255D" w:rsidRDefault="00EC255D">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4911441E" w14:textId="77777777" w:rsidR="00EC255D" w:rsidRDefault="00EC255D"/>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10094" w:type="dxa"/>
       <w:tblInd w:w="-1626" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5387"/>
       <w:gridCol w:w="3856"/>
       <w:gridCol w:w="851"/>
     </w:tblGrid>
     <w:tr w:rsidR="00EC255D" w14:paraId="66254D1F" w14:textId="77777777" w:rsidTr="00D33822">
       <w:trPr>
         <w:cantSplit/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5387" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
@@ -2400,51 +2593,51 @@
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="851" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3C414D8E" w14:textId="77777777" w:rsidR="00EC255D" w:rsidRDefault="00EC255D">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="00FA6897" w14:textId="77777777" w:rsidR="00EC255D" w:rsidRDefault="00EC255D">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07A27DA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1641256"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -4265,61 +4458,61 @@
   <w:num w:numId="12" w16cid:durableId="1714619895">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="251278385">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1965653288">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="939335894">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="614291988">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="77676351">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="571162096">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="eaIgIqCw2uf4B0K6YMLLb6yTaXfvlFYMyOz1ECRlaMa/OtWuJcom3z+JOBHinhODmyz60mg41DOwSZdvJXf8MQ==" w:salt="zqdTHacpeq6PhzXAQTN2Fg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="CWrNCFxN1CLuGkYex7tntkL0KEXZcJ4xE2NwXK1ZuQdUqbZsvbgOwsbIT2q6/EP1SwfcTksBChv8WYFZTyfbtA==" w:salt="5+KPeqgLSg/Z4fQ39B9hsg=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C0EDE"/>
     <w:rsid w:val="00002D6C"/>
     <w:rsid w:val="00003558"/>
     <w:rsid w:val="00003D60"/>
     <w:rsid w:val="00010536"/>
     <w:rsid w:val="0001117B"/>
     <w:rsid w:val="00012071"/>
@@ -4379,50 +4572,51 @@
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A1D13"/>
     <w:rsid w:val="002A398B"/>
     <w:rsid w:val="002B10B4"/>
     <w:rsid w:val="002B1E18"/>
     <w:rsid w:val="002B5C10"/>
     <w:rsid w:val="002B664E"/>
     <w:rsid w:val="002C3C45"/>
     <w:rsid w:val="002D0BD4"/>
     <w:rsid w:val="002D0D81"/>
     <w:rsid w:val="002F39C8"/>
     <w:rsid w:val="00304E47"/>
     <w:rsid w:val="0030689B"/>
     <w:rsid w:val="00307219"/>
     <w:rsid w:val="003137BB"/>
     <w:rsid w:val="003238B6"/>
     <w:rsid w:val="00341B3E"/>
     <w:rsid w:val="00362038"/>
     <w:rsid w:val="00364497"/>
     <w:rsid w:val="0037236A"/>
     <w:rsid w:val="0038134F"/>
     <w:rsid w:val="00384886"/>
     <w:rsid w:val="00390300"/>
     <w:rsid w:val="0039260E"/>
     <w:rsid w:val="003978E4"/>
+    <w:rsid w:val="003979F8"/>
     <w:rsid w:val="003A1494"/>
     <w:rsid w:val="003A5582"/>
     <w:rsid w:val="003A6BD3"/>
     <w:rsid w:val="003A734A"/>
     <w:rsid w:val="003B0C18"/>
     <w:rsid w:val="003B1BDE"/>
     <w:rsid w:val="003B4716"/>
     <w:rsid w:val="003D19B0"/>
     <w:rsid w:val="003F0553"/>
     <w:rsid w:val="003F0E4B"/>
     <w:rsid w:val="003F4B21"/>
     <w:rsid w:val="003F71C7"/>
     <w:rsid w:val="0040267F"/>
     <w:rsid w:val="0041404C"/>
     <w:rsid w:val="00421FED"/>
     <w:rsid w:val="00430B3A"/>
     <w:rsid w:val="00435F6B"/>
     <w:rsid w:val="00437C6D"/>
     <w:rsid w:val="00444416"/>
     <w:rsid w:val="00451E81"/>
     <w:rsid w:val="0046045F"/>
     <w:rsid w:val="00462946"/>
     <w:rsid w:val="0046796D"/>
     <w:rsid w:val="00470E3C"/>
     <w:rsid w:val="004721A1"/>
@@ -4463,92 +4657,95 @@
     <w:rsid w:val="005B3BBD"/>
     <w:rsid w:val="005C2524"/>
     <w:rsid w:val="005C6E62"/>
     <w:rsid w:val="005E09CF"/>
     <w:rsid w:val="005E4860"/>
     <w:rsid w:val="005F600A"/>
     <w:rsid w:val="005F67D7"/>
     <w:rsid w:val="00607C52"/>
     <w:rsid w:val="00610574"/>
     <w:rsid w:val="00614C0C"/>
     <w:rsid w:val="00615B11"/>
     <w:rsid w:val="006346F3"/>
     <w:rsid w:val="0064268E"/>
     <w:rsid w:val="00644EC3"/>
     <w:rsid w:val="00646B04"/>
     <w:rsid w:val="00647453"/>
     <w:rsid w:val="0066043A"/>
     <w:rsid w:val="006610D1"/>
     <w:rsid w:val="00670D5B"/>
     <w:rsid w:val="00675CDE"/>
     <w:rsid w:val="00681775"/>
     <w:rsid w:val="006A2C75"/>
     <w:rsid w:val="006A6957"/>
     <w:rsid w:val="006A7D57"/>
     <w:rsid w:val="006B04D6"/>
+    <w:rsid w:val="006B0BB0"/>
     <w:rsid w:val="006C56A5"/>
     <w:rsid w:val="006E085B"/>
     <w:rsid w:val="006E138C"/>
     <w:rsid w:val="006E4E08"/>
     <w:rsid w:val="006E5299"/>
     <w:rsid w:val="006F0CD7"/>
     <w:rsid w:val="00700613"/>
     <w:rsid w:val="00700821"/>
     <w:rsid w:val="00703B0B"/>
     <w:rsid w:val="007301AB"/>
     <w:rsid w:val="007324CF"/>
     <w:rsid w:val="00734DDF"/>
     <w:rsid w:val="00736E4D"/>
     <w:rsid w:val="00755B72"/>
     <w:rsid w:val="007579B8"/>
     <w:rsid w:val="00760515"/>
     <w:rsid w:val="00770C79"/>
     <w:rsid w:val="007D01D9"/>
     <w:rsid w:val="007D410C"/>
     <w:rsid w:val="007E5B57"/>
     <w:rsid w:val="00805CB8"/>
     <w:rsid w:val="00814101"/>
     <w:rsid w:val="0082000C"/>
+    <w:rsid w:val="00830584"/>
     <w:rsid w:val="008320ED"/>
     <w:rsid w:val="00840DAF"/>
     <w:rsid w:val="00842BB3"/>
     <w:rsid w:val="00853091"/>
     <w:rsid w:val="008563B9"/>
     <w:rsid w:val="00856D72"/>
     <w:rsid w:val="008722DC"/>
     <w:rsid w:val="0087436E"/>
     <w:rsid w:val="008A4D29"/>
     <w:rsid w:val="008B4C78"/>
     <w:rsid w:val="008C0823"/>
     <w:rsid w:val="008C7F1A"/>
     <w:rsid w:val="008D1025"/>
     <w:rsid w:val="008E470E"/>
     <w:rsid w:val="008E6DE7"/>
     <w:rsid w:val="00900087"/>
     <w:rsid w:val="009006B1"/>
     <w:rsid w:val="009150DF"/>
     <w:rsid w:val="00926BC8"/>
+    <w:rsid w:val="0094655F"/>
     <w:rsid w:val="00947052"/>
     <w:rsid w:val="0095222F"/>
     <w:rsid w:val="009553C5"/>
     <w:rsid w:val="00955811"/>
     <w:rsid w:val="009570C1"/>
     <w:rsid w:val="00957D79"/>
     <w:rsid w:val="009607DB"/>
     <w:rsid w:val="00967B47"/>
     <w:rsid w:val="00970DF5"/>
     <w:rsid w:val="00974158"/>
     <w:rsid w:val="00974B51"/>
     <w:rsid w:val="009806B7"/>
     <w:rsid w:val="00981E66"/>
     <w:rsid w:val="00990321"/>
     <w:rsid w:val="00995111"/>
     <w:rsid w:val="009A038B"/>
     <w:rsid w:val="009A31FC"/>
     <w:rsid w:val="009B2E19"/>
     <w:rsid w:val="009C4878"/>
     <w:rsid w:val="009E08F6"/>
     <w:rsid w:val="009F38E9"/>
     <w:rsid w:val="009F4175"/>
     <w:rsid w:val="00A045E4"/>
     <w:rsid w:val="00A07DDE"/>
     <w:rsid w:val="00A1051B"/>
@@ -4657,87 +4854,88 @@
     <w:rsid w:val="00E46935"/>
     <w:rsid w:val="00E50507"/>
     <w:rsid w:val="00E521E1"/>
     <w:rsid w:val="00E601CE"/>
     <w:rsid w:val="00E73066"/>
     <w:rsid w:val="00E75975"/>
     <w:rsid w:val="00E76387"/>
     <w:rsid w:val="00E803BF"/>
     <w:rsid w:val="00E9194D"/>
     <w:rsid w:val="00EA0211"/>
     <w:rsid w:val="00EB39DA"/>
     <w:rsid w:val="00EC08AE"/>
     <w:rsid w:val="00EC255D"/>
     <w:rsid w:val="00EC38F4"/>
     <w:rsid w:val="00EC41D2"/>
     <w:rsid w:val="00EC7D31"/>
     <w:rsid w:val="00EE0094"/>
     <w:rsid w:val="00EE7A15"/>
     <w:rsid w:val="00EE7B21"/>
     <w:rsid w:val="00EE7EB9"/>
     <w:rsid w:val="00EF30FD"/>
     <w:rsid w:val="00F01DAA"/>
     <w:rsid w:val="00F22668"/>
     <w:rsid w:val="00F26A54"/>
     <w:rsid w:val="00F44324"/>
+    <w:rsid w:val="00F44E40"/>
     <w:rsid w:val="00F54028"/>
     <w:rsid w:val="00F868F0"/>
     <w:rsid w:val="00F94B04"/>
     <w:rsid w:val="00FE0CB6"/>
     <w:rsid w:val="00FE4399"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6E3BB5CE"/>
   <w15:docId w15:val="{EC6D1A78-96C5-4D45-8C55-7CA951D2141C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5312,51 +5510,51 @@
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0006097E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006A6957"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1010716207">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="685137241">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -5873,67 +6071,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3482A563-C8DC-439B-A9CE-7ADB552BF04D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>avsluta_provanstallning</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>262</Words>
-  <Characters>1389</Characters>
+  <Words>266</Words>
+  <Characters>1415</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SACO</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>AB IT SQUAD</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1648</CharactersWithSpaces>
+  <CharactersWithSpaces>1678</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SACO</dc:title>
   <dc:creator>ITA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>