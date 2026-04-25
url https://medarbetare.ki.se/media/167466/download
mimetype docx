--- v0 (2025-10-15)
+++ v1 (2026-04-25)
@@ -18,382 +18,440 @@
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3A777571" w14:textId="1A7F4195" w:rsidR="00A664C6" w:rsidRPr="006F45D9" w:rsidRDefault="23A1E044" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
+        <w:pStyle w:val="Rubrik"/>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-284" w:right="-489"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>General rules</w:t>
       </w:r>
       <w:r w:rsidR="24CA8158" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> for Laboratory Work at ANA Futura</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="017A5589" w14:textId="77777777" w:rsidR="00610EDC" w:rsidRPr="006F45D9" w:rsidRDefault="00610EDC" w:rsidP="00707046">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
+        <w:pStyle w:val="Rubrik"/>
         <w:ind w:left="-284" w:right="-489"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F32CDAD" w14:textId="077BCA6B" w:rsidR="6185FB23" w:rsidRDefault="6185FB23" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
+        <w:pStyle w:val="Rubrik"/>
         <w:ind w:left="-284" w:right="-489"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Department of Clinical and Science Intervention and Technology (CLINTEC)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="437B90A5" w14:textId="275073DE" w:rsidR="6185FB23" w:rsidRDefault="6185FB23" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
+        <w:pStyle w:val="Rubrik"/>
         <w:ind w:left="-284" w:right="-489"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Department of Dental Medicine (DENTMED)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46A90124" w14:textId="77777777" w:rsidR="00707046" w:rsidRPr="006F45D9" w:rsidRDefault="00707046" w:rsidP="00707046">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
+        <w:pStyle w:val="Rubrik"/>
         <w:ind w:left="-284" w:right="-489"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F45D9">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Department of Laboratory Medicine (LABMED)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25CF53E8" w14:textId="183A715E" w:rsidR="00707046" w:rsidRPr="006F45D9" w:rsidRDefault="3731EE91" w:rsidP="00707046">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
+        <w:pStyle w:val="Rubrik"/>
         <w:ind w:left="-284" w:right="-489"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De</w:t>
       </w:r>
       <w:r w:rsidR="1B5E72A9" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>partment of Medicine Huddinge (MEDH)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31582996" w14:textId="27FA1B20" w:rsidR="00A664C6" w:rsidRPr="006F45D9" w:rsidRDefault="02D83D86" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="-284" w:right="-489"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Purpose</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="584E67F9" w14:textId="7525471D" w:rsidR="00FC1013" w:rsidRPr="006F45D9" w:rsidRDefault="02D83D86" w:rsidP="1A333ACB">
+    <w:p w14:paraId="584E67F9" w14:textId="4EE4775C" w:rsidR="00FC1013" w:rsidRPr="006F45D9" w:rsidRDefault="02D83D86" w:rsidP="1A333ACB">
       <w:pPr>
         <w:ind w:left="-284" w:right="-489"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">This document describes the </w:t>
       </w:r>
-      <w:r w:rsidR="7ABECCFC" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="7ABECCFC" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">general regulations and </w:t>
       </w:r>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">routines for </w:t>
       </w:r>
-      <w:r w:rsidR="7ABECCFC" w:rsidRPr="1A333ACB">
-[...11 lines deleted...]
-      <w:r w:rsidR="46ABC687" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="7ABECCFC" w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">laboratory work that </w:t>
+      </w:r>
+      <w:r w:rsidR="1CB08362" w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>apply</w:t>
+      </w:r>
+      <w:r w:rsidR="24CA8158" w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to all departments at ANA</w:t>
+      </w:r>
+      <w:r w:rsidR="46ABC687" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="24CA8158" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="24CA8158" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>Futura</w:t>
       </w:r>
-      <w:r w:rsidR="7ABECCFC" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="7ABECCFC" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">. Specific guidelines </w:t>
       </w:r>
-      <w:r w:rsidR="3551BBB3" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="3551BBB3" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>that are adapted to the specific activities</w:t>
       </w:r>
-      <w:r w:rsidR="15DE29C9" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="15DE29C9" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="3551BBB3" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="3551BBB3" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> in</w:t>
       </w:r>
-      <w:r w:rsidR="7ABECCFC" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="7ABECCFC" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> different rooms or groups of rooms</w:t>
       </w:r>
-      <w:r w:rsidR="3551BBB3" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="3551BBB3" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="7ABECCFC" w:rsidRPr="1A333ACB">
-[...16 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="7ABECCFC" w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are also available </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="7ABECCFC" w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="7ABECCFC" w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> each department/section. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77DA1C14" w14:textId="7CCCE63A" w:rsidR="00A664C6" w:rsidRPr="00644ED4" w:rsidRDefault="7BABBAED" w:rsidP="78628886">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r>
         <w:t>General</w:t>
       </w:r>
-      <w:r w:rsidR="3731EE91" w:rsidRPr="1A333ACB">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="3731EE91">
         <w:t xml:space="preserve"> regulation</w:t>
       </w:r>
-      <w:r w:rsidR="37A9196D" w:rsidRPr="1A333ACB">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="37A9196D">
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4328A2AD" w14:textId="6EC4AF5C" w:rsidR="00BF06DC" w:rsidRPr="006F45D9" w:rsidRDefault="3731EE91" w:rsidP="1A333ACB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4328A2AD" w14:textId="713B3F77" w:rsidR="00BF06DC" w:rsidRPr="006F45D9" w:rsidRDefault="3731EE91" w:rsidP="1A333ACB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="426" w:right="-488" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="50575D2E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>All staff w</w:t>
       </w:r>
-      <w:r w:rsidR="24CA8158" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="24CA8158" w:rsidRPr="50575D2E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">ho start work at ANA </w:t>
       </w:r>
-      <w:r w:rsidR="5CF9AEC7" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="5CF9AEC7" w:rsidRPr="50575D2E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>Futura</w:t>
       </w:r>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="50575D2E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0CB8A5E9" w:rsidRPr="1A333ACB">
-[...3 lines deleted...]
-        <w:t>should attend the mandatory House &amp; fire introduction for Ana Futura within 30 days.</w:t>
+      <w:r w:rsidR="0CB8A5E9" w:rsidRPr="50575D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should attend the mandatory </w:t>
+      </w:r>
+      <w:r w:rsidR="0CF24ED0" w:rsidRPr="50575D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="0CB8A5E9" w:rsidRPr="50575D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>ouse</w:t>
+      </w:r>
+      <w:r w:rsidR="0A10AA04" w:rsidRPr="50575D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0CB8A5E9" w:rsidRPr="50575D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="53A11625" w:rsidRPr="50575D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">safety </w:t>
+      </w:r>
+      <w:r w:rsidR="129E2B79" w:rsidRPr="50575D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="0CB8A5E9" w:rsidRPr="50575D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fire introduction for Ana Futura within </w:t>
+      </w:r>
+      <w:r w:rsidR="56A8D0DA" w:rsidRPr="50575D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>1 month</w:t>
+      </w:r>
+      <w:r w:rsidR="0CB8A5E9" w:rsidRPr="50575D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67A072D5" w14:textId="77777777" w:rsidR="009F1421" w:rsidRPr="006F45D9" w:rsidRDefault="009F1421" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="426" w:right="-488"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67CC2D6E" w14:textId="4C8EFBA2" w:rsidR="00CF314D" w:rsidRPr="006F45D9" w:rsidRDefault="073153BE" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-488" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">For all </w:t>
       </w:r>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">employees and </w:t>
       </w:r>
       <w:r w:rsidR="012A9760" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
@@ -411,61 +469,61 @@
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">it is mandatory to perform </w:t>
       </w:r>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00999417" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">online </w:t>
       </w:r>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">course </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r w:rsidRPr="1A333ACB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>KI's Laboratory safety introduction</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
+          <w:rStyle w:val="Betoning"/>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> – Laboratory Staff</w:t>
       </w:r>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students </w:t>
       </w:r>
       <w:r w:rsidR="13EAAD50" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> only participate in laboratory activities </w:t>
       </w:r>
       <w:r w:rsidR="13EAAD50" w:rsidRPr="1A333ACB">
@@ -495,390 +553,428 @@
         <w:t xml:space="preserve"> affected. The course is updated regularly and therefore repetition is recommended </w:t>
       </w:r>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>every five years</w:t>
       </w:r>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01C2661A" w14:textId="77777777" w:rsidR="009F1421" w:rsidRPr="006F45D9" w:rsidRDefault="009F1421" w:rsidP="1A333ACB">
       <w:pPr>
         <w:ind w:right="-488"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A474305" w14:textId="11624374" w:rsidR="00BE2BAD" w:rsidRPr="006F45D9" w:rsidRDefault="60ABBD6D" w:rsidP="1A333ACB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5A474305" w14:textId="2A5C5406" w:rsidR="00BE2BAD" w:rsidRPr="006F45D9" w:rsidRDefault="60ABBD6D" w:rsidP="1A333ACB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-488" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
-[...3 lines deleted...]
-        <w:t>Study the evacuation routes and assembling point at ANA Futura.</w:t>
+      <w:r w:rsidRPr="37D071A8">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Study the evacuation routes and assembling </w:t>
+      </w:r>
+      <w:r w:rsidR="34ECFFE8" w:rsidRPr="37D071A8">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>point</w:t>
+      </w:r>
+      <w:r w:rsidR="14FD74B6" w:rsidRPr="37D071A8">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="37D071A8">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ANA Futura.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BF65A58" w14:textId="77777777" w:rsidR="009F1421" w:rsidRPr="006F45D9" w:rsidRDefault="009F1421" w:rsidP="1A333ACB">
       <w:pPr>
         <w:ind w:right="-488"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D06A26F" w14:textId="14D395F9" w:rsidR="00BF06DC" w:rsidRPr="006F45D9" w:rsidRDefault="418E779C" w:rsidP="1A333ACB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3D06A26F" w14:textId="137417C0" w:rsidR="00BF06DC" w:rsidRPr="006F45D9" w:rsidRDefault="418E779C" w:rsidP="1A333ACB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-488" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="2026E7FC">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are working at KI for </w:t>
       </w:r>
-      <w:r w:rsidR="36E0BD0E" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="36E0BD0E" w:rsidRPr="2026E7FC">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>more than</w:t>
       </w:r>
-      <w:r w:rsidR="110C24F6" w:rsidRPr="1A333ACB">
-[...5 lines deleted...]
-      <w:r w:rsidR="1E161CE7" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="110C24F6" w:rsidRPr="2026E7FC">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6 </w:t>
+      </w:r>
+      <w:r w:rsidR="49CF2D85" w:rsidRPr="2026E7FC">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>months,</w:t>
+      </w:r>
+      <w:r w:rsidR="1E161CE7" w:rsidRPr="2026E7FC">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> it is mandatory to attend the basic fire safety course. </w:t>
       </w:r>
-      <w:r w:rsidR="51899F68" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="51899F68" w:rsidRPr="2026E7FC">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>Fire</w:t>
       </w:r>
-      <w:r w:rsidR="1E161CE7" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="1E161CE7" w:rsidRPr="2026E7FC">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> safet</w:t>
       </w:r>
-      <w:r w:rsidR="58356AC0" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="58356AC0" w:rsidRPr="2026E7FC">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">y </w:t>
       </w:r>
-      <w:r w:rsidR="2396E4F3" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="2396E4F3" w:rsidRPr="2026E7FC">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">education </w:t>
       </w:r>
-      <w:r w:rsidR="732D654C" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="732D654C" w:rsidRPr="2026E7FC">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">should be repeated every </w:t>
       </w:r>
-      <w:r w:rsidR="2396E4F3" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="2396E4F3" w:rsidRPr="2026E7FC">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
-      <w:r w:rsidR="1461835B" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="1461835B" w:rsidRPr="2026E7FC">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>years</w:t>
       </w:r>
-      <w:r w:rsidR="2396E4F3" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="2396E4F3" w:rsidRPr="2026E7FC">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="5025A790" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="5025A790" w:rsidRPr="2026E7FC">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
-        <w:r w:rsidR="60ABBD6D" w:rsidRPr="1A333ACB">
+        <w:r w:rsidR="60ABBD6D" w:rsidRPr="2026E7FC">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           </w:rPr>
           <w:t>Book a basic fire safety education here.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="60ABBD6D" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="60ABBD6D" w:rsidRPr="2026E7FC">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C76836">
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F75F0F" w14:textId="59CC32E8" w:rsidR="00BF06DC" w:rsidRPr="00644ED4" w:rsidRDefault="7BABBAED" w:rsidP="1A333ACB">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="50F75F0F" w14:textId="59CC32E8" w:rsidR="00BF06DC" w:rsidRPr="00644ED4" w:rsidRDefault="7BABBAED" w:rsidP="78628886">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r>
         <w:t>Laborato</w:t>
       </w:r>
-      <w:r w:rsidR="63A75485" w:rsidRPr="1A333ACB">
-[...7 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="63A75485">
         <w:t>ry rules and regulation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3088900E" w14:textId="5FBE25F4" w:rsidR="00090A30" w:rsidRPr="006F45D9" w:rsidRDefault="266D8F05" w:rsidP="1A333ACB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2CF48F58" w14:textId="01FDD8AF" w:rsidR="61CE5D1E" w:rsidRDefault="61CE5D1E" w:rsidP="61CE5D1E"/>
+    <w:p w14:paraId="3088900E" w14:textId="65EDFE2F" w:rsidR="00090A30" w:rsidRPr="006F45D9" w:rsidRDefault="266D8F05" w:rsidP="1A333ACB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="61CE5D1E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">All staff </w:t>
       </w:r>
-      <w:r w:rsidR="33FDC6BE" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="33FDC6BE" w:rsidRPr="61CE5D1E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">who </w:t>
       </w:r>
-      <w:r w:rsidR="3518B594" w:rsidRPr="1A333ACB">
-[...5 lines deleted...]
-      <w:r w:rsidR="7E592F84" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="3518B594" w:rsidRPr="61CE5D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>start work</w:t>
+      </w:r>
+      <w:r w:rsidR="25CBF21B" w:rsidRPr="61CE5D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="1190AE0A" w:rsidRPr="61CE5D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="3518B594" w:rsidRPr="61CE5D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at ANA Futura </w:t>
+      </w:r>
+      <w:r w:rsidR="7E592F84" w:rsidRPr="61CE5D1E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="3518B594" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="3518B594" w:rsidRPr="61CE5D1E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">aboratories </w:t>
       </w:r>
-      <w:r w:rsidR="494F6BFD" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="494F6BFD" w:rsidRPr="61CE5D1E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">should </w:t>
       </w:r>
-      <w:r w:rsidR="3B4E0406" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="3B4E0406" w:rsidRPr="61CE5D1E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>obtain</w:t>
       </w:r>
-      <w:r w:rsidR="3518B594" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="3518B594" w:rsidRPr="61CE5D1E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7BABBAED" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="7BABBAED" w:rsidRPr="61CE5D1E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="14D7B61B" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="14D7B61B" w:rsidRPr="61CE5D1E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>sign</w:t>
       </w:r>
-      <w:r w:rsidR="7BABBAED" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="7BABBAED" w:rsidRPr="61CE5D1E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> a laboratory introduction</w:t>
       </w:r>
-      <w:r w:rsidR="29BE5627" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="29BE5627" w:rsidRPr="61CE5D1E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> document</w:t>
       </w:r>
-      <w:r w:rsidR="7BABBAED" w:rsidRPr="1A333ACB">
-[...5 lines deleted...]
-      <w:r w:rsidR="00AB47DA">
+      <w:r w:rsidR="7BABBAED" w:rsidRPr="61CE5D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arranged by </w:t>
+      </w:r>
+      <w:r w:rsidR="4C8DE093" w:rsidRPr="61CE5D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">their </w:t>
+      </w:r>
+      <w:r w:rsidR="7BABBAED" w:rsidRPr="61CE5D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">department. </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="01D77505" w14:textId="4AEB75A0" w:rsidR="00090A30" w:rsidRPr="006F45D9" w:rsidRDefault="266D8F05" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">Everyone </w:t>
       </w:r>
       <w:r w:rsidR="373C741D" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>has</w:t>
       </w:r>
       <w:r w:rsidR="3731EE91" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> a responsibility to take care of equipment and ensure that all </w:t>
       </w:r>
       <w:r w:rsidR="7210CAD9" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">laboratories </w:t>
       </w:r>
       <w:r w:rsidR="3731EE91" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>are kept clean and tidy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F214E6A" w14:textId="3A758258" w:rsidR="1A333ACB" w:rsidRDefault="1A333ACB" w:rsidP="1A333ACB">
       <w:pPr>
         <w:ind w:right="-489"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C2B8ED5" w14:textId="71AFE5E2" w:rsidR="00090A30" w:rsidRPr="006F45D9" w:rsidRDefault="3731EE91" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">Do not work alone in the laboratory after office hours without approval from </w:t>
       </w:r>
       <w:r w:rsidR="50289416" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> superior.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F7097B9" w14:textId="1A996D2D" w:rsidR="1A333ACB" w:rsidRDefault="1A333ACB" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:ind w:left="426" w:hanging="284"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="794DDA19" w14:textId="6DAA99F9" w:rsidR="00E963D0" w:rsidRPr="006F45D9" w:rsidRDefault="6105DA9B" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>Short-time</w:t>
       </w:r>
       <w:r w:rsidR="09FFDB32" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> visitor</w:t>
       </w:r>
       <w:r w:rsidR="382D43E7" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="09FFDB32" w:rsidRPr="1A333ACB">
@@ -940,1342 +1036,1502 @@
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>visitor s</w:t>
       </w:r>
       <w:r w:rsidR="09FFDB32" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">hould carry a badge with </w:t>
       </w:r>
       <w:r w:rsidR="18A9D078" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>the name</w:t>
       </w:r>
       <w:r w:rsidR="09FFDB32" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> and responsible person’s name. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DBF5B03" w14:textId="7AD0B91C" w:rsidR="1A333ACB" w:rsidRDefault="1A333ACB" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D482631" w14:textId="09368BC7" w:rsidR="00707046" w:rsidRPr="006F45D9" w:rsidRDefault="3731EE91" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>Book common equipment according to the laboratory routines.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44CFDF3D" w14:textId="064D6115" w:rsidR="1A333ACB" w:rsidRDefault="1A333ACB" w:rsidP="1A333ACB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="13EE0BEE" w14:textId="5D0765B4" w:rsidR="00707046" w:rsidRPr="006F45D9" w:rsidRDefault="3731EE91" w:rsidP="786F205B">
+      <w:pPr>
+        <w:ind w:left="426" w:right="-489"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="786F205B">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>Some instruments and equipment require special training or certification before us</w:t>
+      </w:r>
+      <w:r w:rsidR="002DBAF1" w:rsidRPr="786F205B">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>e.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="503D9844" w14:textId="2974FA8E" w:rsidR="1A333ACB" w:rsidRDefault="1A333ACB" w:rsidP="1A333ACB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13EE0BEE" w14:textId="2204CA28" w:rsidR="00707046" w:rsidRPr="006F45D9" w:rsidRDefault="3731EE91" w:rsidP="1A333ACB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2E4C730B" w14:textId="0D54565D" w:rsidR="00707046" w:rsidRPr="006F45D9" w:rsidRDefault="3683C558" w:rsidP="1A333ACB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
-        <w:t>Some instruments and equipment require special training or certification before us</w:t>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>Work with BSL-2 or BSL-2/</w:t>
+      </w:r>
+      <w:r w:rsidR="3731EE91" w:rsidRPr="1A333ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>GMM pathogens must be registered with the Swedish Work Environment Authority (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="3731EE91" w:rsidRPr="1A333ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Arbetsmiljöverket</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="3731EE91" w:rsidRPr="1A333ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>) also including a risk assessment form for work with biological agents (</w:t>
+      </w:r>
+      <w:r w:rsidR="3731EE91" w:rsidRPr="1A333ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>BARA</w:t>
+      </w:r>
+      <w:r w:rsidR="3731EE91" w:rsidRPr="1A333ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>) at</w:t>
+      </w:r>
+      <w:r w:rsidR="34E8CD1B" w:rsidRPr="1A333ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidR="171721C5" w:rsidRPr="1A333ACB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          </w:rPr>
+          <w:t>https://staff.ki.se/biosafety</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3675246A" w14:textId="37FAD02E" w:rsidR="1A333ACB" w:rsidRDefault="1A333ACB" w:rsidP="1A333ACB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E4C730B" w14:textId="0D54565D" w:rsidR="00707046" w:rsidRPr="006F45D9" w:rsidRDefault="3683C558" w:rsidP="1A333ACB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="45E62EB5" w14:textId="26D14480" w:rsidR="00707046" w:rsidRPr="006F45D9" w:rsidRDefault="3731EE91" w:rsidP="1A333ACB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
-        <w:t>Work with BSL-2 or BSL-2/</w:t>
-[...21 lines deleted...]
-      <w:r w:rsidR="3731EE91" w:rsidRPr="1A333ACB">
+        <w:t>All chemicals must be registered in Karolinska Institutes chemical inventory database (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>BARA</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="34E8CD1B" w:rsidRPr="1A333ACB">
+        <w:t>KLARA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1A333ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>) including a risk assessment form for work with the chemical.</w:t>
+      </w:r>
+      <w:r w:rsidR="171721C5" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
-        <w:r w:rsidR="171721C5" w:rsidRPr="1A333ACB">
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidR="688CC158" w:rsidRPr="1A333ACB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           </w:rPr>
-          <w:t>https://staff.ki.se/biosafety</w:t>
+          <w:t>https://secure.port.se/alphaquest/app_kikem/pcmain.cfm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3675246A" w14:textId="37FAD02E" w:rsidR="1A333ACB" w:rsidRDefault="1A333ACB" w:rsidP="1A333ACB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="476DEC49" w14:textId="06FFC2BA" w:rsidR="1A333ACB" w:rsidRDefault="1A333ACB" w:rsidP="1A333ACB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="004738F0" w14:textId="7DDB6F2B" w:rsidR="00707046" w:rsidRPr="006F45D9" w:rsidRDefault="3731EE91" w:rsidP="1A333ACB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
-        <w:t>All chemicals must be registered in Karolinska Institutes chemical inventory database (</w:t>
+        <w:t xml:space="preserve">All </w:t>
+      </w:r>
+      <w:r w:rsidR="33B2B9A4" w:rsidRPr="1A333ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>chemicals,</w:t>
       </w:r>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t>KLARA</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> including kits and commercial assays, </w:t>
+      </w:r>
+      <w:r w:rsidR="002DBAF1" w:rsidRPr="1A333ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
-        <w:t>) including a risk assessment form for work with the chemical.</w:t>
-[...28 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve"> be labeled with a barcode</w:t>
+      </w:r>
+      <w:r w:rsidR="002DBAF1" w:rsidRPr="1A333ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00707046">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D06F81B" w14:textId="1B1E19FC" w:rsidR="00707046" w:rsidRPr="006F45D9" w:rsidRDefault="7C8BFE05" w:rsidP="1A333ACB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
-[...57 lines deleted...]
-      <w:r w:rsidR="4B2CFE10" w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>Working</w:t>
+      </w:r>
+      <w:r w:rsidR="3731EE91" w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with human blood, </w:t>
+      </w:r>
+      <w:r w:rsidR="0F255B2B" w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>tissue,</w:t>
+      </w:r>
+      <w:r w:rsidR="3731EE91" w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or primary cell cultures does not require registration,</w:t>
+      </w:r>
+      <w:r w:rsidR="4B2CFE10" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> but should be regarded as potentially infectious material. This work</w:t>
       </w:r>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="3731EE91" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> should follow specific guidelines</w:t>
       </w:r>
-      <w:r w:rsidR="17BB46AC" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="17BB46AC" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="5978368E" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="5978368E" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
-        <w:r w:rsidR="5978368E" w:rsidRPr="1A333ACB">
+        <w:r w:rsidR="5978368E" w:rsidRPr="0AFB71D6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           </w:rPr>
           <w:t>https://staff.ki.se/media/162628/download</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="5978368E" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="5978368E" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="3683C558" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="3683C558" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="092E0025" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="092E0025" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="71BB7936" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="71BB7936" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>ncluding</w:t>
       </w:r>
-      <w:r w:rsidR="3683C558" w:rsidRPr="1A333ACB">
-[...5 lines deleted...]
-      <w:r w:rsidR="3683C558" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="3683C558" w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a risk assessment form for work with clinical </w:t>
+      </w:r>
+      <w:r w:rsidR="7AA825E6" w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>specimens</w:t>
+      </w:r>
+      <w:r w:rsidR="3683C558" w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from humans (</w:t>
+      </w:r>
+      <w:r w:rsidR="3683C558" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>HUMRA</w:t>
       </w:r>
-      <w:r w:rsidR="3683C558" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="3683C558" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="265BBD13" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="265BBD13" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="3683C558" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="3683C558" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FBD7FA5" w14:textId="47CB5C6E" w:rsidR="00A664C6" w:rsidRPr="00644ED4" w:rsidRDefault="68803897" w:rsidP="1A333ACB">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="101B7E7F" w14:textId="4514677D" w:rsidR="00A664C6" w:rsidRPr="00644ED4" w:rsidRDefault="68803897" w:rsidP="61CE5D1E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r>
         <w:t>General laboratory</w:t>
       </w:r>
-      <w:r w:rsidR="02D83D86" w:rsidRPr="1A333ACB">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidR="02D83D86">
+        <w:t xml:space="preserve"> routines</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FBD7FA5" w14:textId="0D3F916F" w:rsidR="00A664C6" w:rsidRPr="00644ED4" w:rsidRDefault="02D83D86" w:rsidP="61CE5D1E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67196477" w14:textId="77777777" w:rsidR="00C02301" w:rsidRPr="006F45D9" w:rsidRDefault="68803897" w:rsidP="61CE5D1E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:right="-489" w:hanging="294"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="61CE5D1E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">A protective coat should be worn when working in the laboratory. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04F43A83" w14:textId="77777777" w:rsidR="00C02301" w:rsidRPr="006F45D9" w:rsidRDefault="68803897" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="1134" w:right="-489" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>BSL-1 labs: white lab coat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B7091FB" w14:textId="0C9E0563" w:rsidR="00C02301" w:rsidRPr="006F45D9" w:rsidRDefault="68803897" w:rsidP="1A333ACB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2B7091FB" w14:textId="0C9E0563" w:rsidR="00C02301" w:rsidRPr="006F45D9" w:rsidRDefault="68803897" w:rsidP="6558BA52">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="1134" w:right="-489" w:hanging="283"/>
         <w:rPr>
           <w:rStyle w:val="shorttext"/>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="6558BA52">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">BSL-1 cell culture labs: </w:t>
       </w:r>
-      <w:r w:rsidR="2E682CEA" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="2E682CEA" w:rsidRPr="6558BA52">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>yellow/white striped</w:t>
       </w:r>
-      <w:r w:rsidR="76E2268E" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="76E2268E" w:rsidRPr="6558BA52">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="5600056F" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="5600056F" w:rsidRPr="6558BA52">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>Textilia</w:t>
       </w:r>
-      <w:r w:rsidR="76E2268E" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="76E2268E" w:rsidRPr="6558BA52">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="6558BA52">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="76E2268E" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="76E2268E" w:rsidRPr="6558BA52">
         <w:rPr>
           <w:rStyle w:val="shorttext"/>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r w:rsidR="76E2268E" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="76E2268E" w:rsidRPr="6558BA52">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">yellow disposable </w:t>
       </w:r>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="6558BA52">
         <w:rPr>
           <w:rStyle w:val="shorttext"/>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">lab coats </w:t>
       </w:r>
-      <w:r w:rsidR="018EBDAA" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="018EBDAA" w:rsidRPr="6558BA52">
         <w:rPr>
           <w:rStyle w:val="shorttext"/>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>(behind knotted)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5510A024" w14:textId="393B3781" w:rsidR="00601EB6" w:rsidRPr="006F45D9" w:rsidRDefault="68803897" w:rsidP="1A333ACB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4069A9FF" w14:textId="470689C6" w:rsidR="68803897" w:rsidRDefault="68803897" w:rsidP="6558BA52">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="1134" w:right="-489" w:hanging="283"/>
         <w:rPr>
           <w:rStyle w:val="shorttext"/>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="6558BA52">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">BSL-2 cell culture labs: </w:t>
       </w:r>
-      <w:r w:rsidR="2E682CEA" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="65586DDA" w:rsidRPr="6558BA52">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">yellow/white striped </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="2E682CEA" w:rsidRPr="1A333ACB">
+        <w:t xml:space="preserve">yellow/white striped (Textilia) </w:t>
+      </w:r>
+      <w:r w:rsidR="65586DDA" w:rsidRPr="6558BA52">
         <w:rPr>
           <w:rStyle w:val="shorttext"/>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">lab coats (behind knotted) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="680B02DE" w:rsidRPr="1A333ACB">
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="65586DDA" w:rsidRPr="6558BA52">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yellow disposable </w:t>
+      </w:r>
+      <w:r w:rsidR="65586DDA" w:rsidRPr="6558BA52">
         <w:rPr>
           <w:rStyle w:val="shorttext"/>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">or </w:t>
-[...5 lines deleted...]
-        <w:t>yellow (disposable)</w:t>
+        <w:t>lab coats (behind knotted)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="560D5273" w14:textId="1BAF29D3" w:rsidR="00C02301" w:rsidRPr="006F45D9" w:rsidRDefault="68803897" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1134" w:right="-489" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Use lab shoes </w:t>
       </w:r>
       <w:r w:rsidR="7ABECCFC" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>or shoe-covers</w:t>
       </w:r>
       <w:r w:rsidR="7ABECCFC" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> inside all the cell culture labs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FDAE945" w14:textId="5196B3E4" w:rsidR="00FB3661" w:rsidRPr="006F45D9" w:rsidRDefault="74DA1EF7" w:rsidP="1A333ACB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3FDAE945" w14:textId="68F896AA" w:rsidR="00FB3661" w:rsidRPr="006F45D9" w:rsidRDefault="74DA1EF7" w:rsidP="1A333ACB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1134" w:right="-489" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="37D071A8">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>As an alternative to p</w:t>
       </w:r>
-      <w:r w:rsidR="3A5ADEBA" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="3A5ADEBA" w:rsidRPr="37D071A8">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>rivate clothes</w:t>
       </w:r>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="37D071A8">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="3A5ADEBA" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="3A5ADEBA" w:rsidRPr="37D071A8">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="286C4AD3" w:rsidRPr="37D071A8">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="68803897" w:rsidRPr="1A333ACB">
+        <w:t>scrubs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="68803897" w:rsidRPr="37D071A8">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:t>crubs (sanitary clothing, not protective) could be used under the lab coat.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00760ACA">
+        <w:t xml:space="preserve"> (sanitary clothing, not protective) could be used under the lab coat.</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="66B7083F" w14:textId="038FEE7A" w:rsidR="00DD39B7" w:rsidRPr="006F45D9" w:rsidRDefault="23806A6A" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="-489" w:hanging="294"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Classified </w:t>
       </w:r>
       <w:r w:rsidR="68803897" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>Gloves sh</w:t>
       </w:r>
       <w:r w:rsidR="018EBDAA" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>ould be used</w:t>
       </w:r>
       <w:r w:rsidR="2E682CEA" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> according to the risk assessment in </w:t>
       </w:r>
       <w:r w:rsidR="68803897" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>BSL-2 laboratories, and safety glasses when necessary.</w:t>
       </w:r>
       <w:r w:rsidR="007001CC">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C85F8E" w14:textId="17A77F9A" w:rsidR="00DD39B7" w:rsidRPr="006F45D9" w:rsidRDefault="6DA6D796" w:rsidP="1A333ACB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="18C85F8E" w14:textId="65D51860" w:rsidR="00DD39B7" w:rsidRPr="006F45D9" w:rsidRDefault="539A7EA2" w:rsidP="1A333ACB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="-489" w:hanging="294"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="6AE3A859">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:t>You are only allowed to wear 1 glove in the corridor</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="5781E3D4" w:rsidRPr="1A333ACB">
+        <w:t xml:space="preserve">You are only allowed to wear </w:t>
+      </w:r>
+      <w:r w:rsidR="3EA1637C" w:rsidRPr="6AE3A859">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:t>s and not touch any handles with glove</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="11DCF087" w:rsidRPr="1A333ACB">
+        <w:t>a glove</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6AE3A859">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="5A2F6914" w:rsidRPr="6AE3A859">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="5A2F6914" w:rsidRPr="6AE3A859">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> one hand </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6AE3A859">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in the corridor</w:t>
+      </w:r>
+      <w:r w:rsidR="78B05E81" w:rsidRPr="6AE3A859">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s and </w:t>
+      </w:r>
+      <w:r w:rsidR="78B05E81" w:rsidRPr="6AE3A859">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidR="78B05E81" w:rsidRPr="6AE3A859">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> touch any handles with </w:t>
+      </w:r>
+      <w:r w:rsidR="510CAB7C" w:rsidRPr="6AE3A859">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="78B05E81" w:rsidRPr="6AE3A859">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>glove</w:t>
+      </w:r>
+      <w:r w:rsidR="10B7A3E0" w:rsidRPr="6AE3A859">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="68803897" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="149129EE" w:rsidRPr="6AE3A859">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="1AD444D5" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="15BE1790" w:rsidRPr="6AE3A859">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="68803897" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="149129EE" w:rsidRPr="6AE3A859">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">lease read the specific </w:t>
       </w:r>
-      <w:r w:rsidR="3A5ADEBA" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="2B6E1A17" w:rsidRPr="6AE3A859">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>guidelines</w:t>
       </w:r>
-      <w:r w:rsidR="68803897" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="149129EE" w:rsidRPr="6AE3A859">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of the laboratory or </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="68803897" w:rsidRPr="1A333ACB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="6E2C9817" w:rsidRPr="6AE3A859">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="149129EE" w:rsidRPr="6AE3A859">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="149129EE" w:rsidRPr="6AE3A859">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>work procedure.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007001CC">
+        <w:t>the laboratory or work procedure.</w:t>
+      </w:r>
+      <w:r w:rsidR="6DA6D796">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="596AAB77" w14:textId="1CB09939" w:rsidR="00DD39B7" w:rsidRPr="006F45D9" w:rsidRDefault="68803897" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="-489" w:hanging="294"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>No eating, drinking, smoking, handling contact lenses or applying cosmetics in any laboratory</w:t>
       </w:r>
       <w:r w:rsidR="40BA363B" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> is allowed</w:t>
       </w:r>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D71EAAF" w14:textId="6740091A" w:rsidR="00DD39B7" w:rsidRPr="006F45D9" w:rsidRDefault="6AB1DD00" w:rsidP="1A333ACB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6D71EAAF" w14:textId="12CB4416" w:rsidR="00DD39B7" w:rsidRPr="006F45D9" w:rsidRDefault="549F91BA" w:rsidP="1A333ACB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="-489" w:hanging="294"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="DM Sans" w:hAnsi="DM Sans" w:cs="DM Sans"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
-        <w:t>Use always appropriate pipetting instruments, when performing pipetting tas</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="1A333ACB">
+        <w:t>Always u</w:t>
+      </w:r>
+      <w:r w:rsidR="6AB1DD00" w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="DM Sans" w:hAnsi="DM Sans" w:cs="DM Sans"/>
+          <w:color w:val="000000" w:themeColor="accent4"/>
+        </w:rPr>
+        <w:t>se appropriate pipetting instruments, when performing pipetting tas</w:t>
+      </w:r>
+      <w:r w:rsidR="6AB1DD00" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:r w:rsidR="00C02301">
+      <w:r w:rsidR="6AB1DD00">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="10B0A5D9" w14:textId="4AF328D2" w:rsidR="00C02301" w:rsidRPr="006F45D9" w:rsidRDefault="68803897" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="-489" w:hanging="294"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>Take off the protective coat, BSL-2 lab shoes and gloves when leaving the lab, also when relocating from one lab to another.</w:t>
       </w:r>
       <w:r w:rsidR="00C02301">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Always wash hands: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="505B6D3E" w14:textId="77777777" w:rsidR="00C02301" w:rsidRPr="006F45D9" w:rsidRDefault="68803897" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:right="-489" w:hanging="272"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>after handling chemicals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF6486A" w14:textId="5571E22E" w:rsidR="00945ACA" w:rsidRPr="006F45D9" w:rsidRDefault="68803897" w:rsidP="1A333ACB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1FF6486A" w14:textId="2B82BBF8" w:rsidR="00945ACA" w:rsidRPr="006F45D9" w:rsidRDefault="42E5122A" w:rsidP="1A333ACB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1134" w:right="-489" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:t>before leaving the lab.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C02301">
+        <w:t>Before</w:t>
+      </w:r>
+      <w:r w:rsidR="68803897" w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leaving the lab.</w:t>
+      </w:r>
+      <w:r w:rsidR="68803897">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CC85409" w14:textId="0CFED6E8" w:rsidR="006748CE" w:rsidRPr="006F45D9" w:rsidRDefault="68803897" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>Follow the cleaning and waste handling guidelines (including recycling) designated for each laboratory or room.</w:t>
       </w:r>
       <w:r w:rsidR="00C02301">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C4CA953" w14:textId="3625E9AE" w:rsidR="006748CE" w:rsidRPr="006F45D9" w:rsidRDefault="26F57006" w:rsidP="1A333ACB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3C4CA953" w14:textId="7C70C786" w:rsidR="006748CE" w:rsidRPr="006F45D9" w:rsidRDefault="26F57006" w:rsidP="1A333ACB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="14C5DB70" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="14C5DB70" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ab coats are </w:t>
       </w:r>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">not </w:t>
       </w:r>
-      <w:r w:rsidR="14C5DB70" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="14C5DB70" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>allowed to be</w:t>
       </w:r>
-      <w:r w:rsidR="54531244" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="54531244" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> used in </w:t>
       </w:r>
-      <w:r w:rsidR="64334F0F" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="64334F0F" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>office</w:t>
       </w:r>
-      <w:r w:rsidR="54531244" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="54531244" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> spaces</w:t>
       </w:r>
-      <w:r w:rsidR="091AF3D4" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="091AF3D4" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, meeting rooms </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="5A09A99A" w:rsidRPr="1A333ACB">
+        <w:t xml:space="preserve">, meeting </w:t>
+      </w:r>
+      <w:r w:rsidR="49D5A3F7" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
+        <w:t>rooms,</w:t>
+      </w:r>
+      <w:r w:rsidR="091AF3D4" w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5A09A99A" w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
+        </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidR="54531244" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="54531244" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the lunchroom</w:t>
       </w:r>
-      <w:r w:rsidR="242F2E3E" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="242F2E3E" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="72AD58C8" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="72AD58C8" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C89FCB" w14:textId="14EFB4B9" w:rsidR="00F96F63" w:rsidRPr="006F45D9" w:rsidRDefault="17B8E0A6" w:rsidP="1A333ACB">
-[...2 lines deleted...]
-        <w:ind w:left="-284" w:right="-489"/>
+    <w:p w14:paraId="3ABDC55A" w14:textId="59257872" w:rsidR="2323D233" w:rsidRDefault="2323D233" w:rsidP="786F205B">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="786F205B">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
-      <w:r w:rsidR="3FC43121" w:rsidRPr="1A333ACB">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="3FC43121" w:rsidRPr="786F205B">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:t>ork in the laboratories</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="160AAC92" w14:textId="4A251664" w:rsidR="786F205B" w:rsidRDefault="786F205B" w:rsidP="61CE5D1E">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="1511FAF9" w14:textId="1F5C3420" w:rsidR="00B921DB" w:rsidRPr="006F45D9" w:rsidRDefault="3FC43121" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>Plan your work properly before entering the lab.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DC1CE1B" w14:textId="4A53B981" w:rsidR="1A333ACB" w:rsidRDefault="1A333ACB" w:rsidP="1A333ACB">
       <w:pPr>
         <w:ind w:right="-489"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AE3F1AC" w14:textId="07F292FD" w:rsidR="00B44E57" w:rsidRPr="006F45D9" w:rsidRDefault="3FC43121" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">Read the guidelines for the laboratory including general routines and how to handle sterile or chemical hoods, incubators, </w:t>
       </w:r>
       <w:r w:rsidR="058C0489" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>waste,</w:t>
       </w:r>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> and equipment. </w:t>
       </w:r>
       <w:r w:rsidR="00B921DB">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F8B62DA" w14:textId="7FFDB9E4" w:rsidR="00B921DB" w:rsidRPr="006F45D9" w:rsidRDefault="3FC43121" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">Read </w:t>
       </w:r>
       <w:r w:rsidR="3A5ADEBA" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">relevant risk assessments (BARA, </w:t>
       </w:r>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>KLARA</w:t>
       </w:r>
       <w:r w:rsidR="3A5ADEBA" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> and/or HUMRA</w:t>
       </w:r>
       <w:r w:rsidR="46ABC687" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>) and safety data sheets before you start your work.</w:t>
       </w:r>
       <w:r w:rsidR="00B921DB">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666C9D2F" w14:textId="43D152B1" w:rsidR="00E01558" w:rsidRPr="006F45D9" w:rsidRDefault="3FC43121" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>Work in an orderly way to minimize splashes or generation of aerosols.</w:t>
       </w:r>
       <w:r w:rsidR="00B921DB">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="22FA9228" w14:textId="505E3BAC" w:rsidR="00B921DB" w:rsidRPr="006F45D9" w:rsidRDefault="3FC43121" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>Avoid skin contact with chemicals and microorganisms.</w:t>
       </w:r>
       <w:r w:rsidR="00B921DB">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="01C5BE8F" w14:textId="4A241A7D" w:rsidR="00B921DB" w:rsidRPr="006F45D9" w:rsidRDefault="3FC43121" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
-        <w:t>Keep the work area free of chemicals and equipment that is not used.</w:t>
+        <w:t xml:space="preserve">Keep the work area free of chemicals and equipment that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="1A333ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="1A333ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not used.</w:t>
       </w:r>
       <w:r w:rsidR="00B921DB">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2C2601" w14:textId="6619018D" w:rsidR="00B921DB" w:rsidRPr="006F45D9" w:rsidRDefault="3FC43121" w:rsidP="1A333ACB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1A2C2601" w14:textId="359D26C8" w:rsidR="00B921DB" w:rsidRPr="006F45D9" w:rsidRDefault="3FC43121" w:rsidP="1A333ACB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
-[...5 lines deleted...]
-      <w:r w:rsidR="00B921DB">
+      <w:r w:rsidRPr="6558BA52">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To avoid biohazard or contamination, do not move laboratory equipment between the rooms </w:t>
+      </w:r>
+      <w:r w:rsidR="12A709E9" w:rsidRPr="6558BA52">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>if not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6558BA52">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> necessary.</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B58EF8A" w14:textId="481ACF8E" w:rsidR="00C92DD4" w:rsidRPr="006F45D9" w:rsidRDefault="5D5E473B" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>Transfer of materials in the corridors:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ABAB4BB" w14:textId="585A5DA7" w:rsidR="00B921DB" w:rsidRPr="006F45D9" w:rsidRDefault="5D5E473B" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="1134" w:right="-489" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>Blood products and s</w:t>
       </w:r>
       <w:r w:rsidR="3FC43121" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">amples containing </w:t>
       </w:r>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">known </w:t>
       </w:r>
       <w:r w:rsidR="3FC43121" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">viable BSL-2 </w:t>
       </w:r>
       <w:r w:rsidR="1CE7B432" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>pathogens</w:t>
       </w:r>
       <w:r w:rsidR="3FC43121" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be transferred between laboratories in sealed containers. </w:t>
       </w:r>
       <w:r w:rsidR="52B39166" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
-        <w:t>(no spill risk)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="52B39166" w:rsidRPr="1A333ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>no spill</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="52B39166" w:rsidRPr="1A333ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> risk)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57B43589" w14:textId="685D7DC0" w:rsidR="00B921DB" w:rsidRPr="006F45D9" w:rsidRDefault="1B32A9BD" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="1134" w:right="-489" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>Inactivated samples</w:t>
       </w:r>
       <w:r w:rsidR="3FC43121" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be transferred between laboratories covered with Parafilm or similar</w:t>
       </w:r>
       <w:r w:rsidR="07D55913" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
@@ -2285,1985 +2541,1817 @@
       <w:r w:rsidR="50517549" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="52B39166" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">(Limited </w:t>
       </w:r>
       <w:r w:rsidR="52B39166" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>spill risk)</w:t>
       </w:r>
       <w:r w:rsidR="009055D5">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3776AD2D" w14:textId="65AE0E6E" w:rsidR="00B921DB" w:rsidRPr="006F45D9" w:rsidRDefault="3FC43121" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>Laboratory equipment or samples should never be left unattended in the corridors or passages.</w:t>
       </w:r>
       <w:r w:rsidR="00B921DB">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E73F42C" w14:textId="616C9070" w:rsidR="00F60F5A" w:rsidRPr="006F45D9" w:rsidRDefault="3FC43121" w:rsidP="1A333ACB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2E73F42C" w14:textId="7529DE86" w:rsidR="00F60F5A" w:rsidRPr="006F45D9" w:rsidRDefault="3FC43121" w:rsidP="1A333ACB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">Always label reagents, </w:t>
       </w:r>
-      <w:r w:rsidR="1DF6042E" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="1DF6042E" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>containers,</w:t>
       </w:r>
-      <w:r w:rsidR="538AC33D" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="538AC33D" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>and samples properly with your name</w:t>
       </w:r>
-      <w:r w:rsidR="7ABECCFC" w:rsidRPr="1A333ACB">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="7ABECCFC" w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0DD952C8" w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>date,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> and content. </w:t>
       </w:r>
-      <w:r w:rsidR="00B921DB">
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EDE5A1B" w14:textId="1CEE09E8" w:rsidR="00B921DB" w:rsidRPr="006F45D9" w:rsidRDefault="538AC33D" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>Change your lab coat at least once a month</w:t>
       </w:r>
       <w:r w:rsidR="1EA48756" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> according to the time sheet in you</w:t>
       </w:r>
       <w:r w:rsidR="703241E1" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>r lab.</w:t>
       </w:r>
       <w:r w:rsidR="00F60F5A">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="30F87878" w14:textId="72FECE5D" w:rsidR="00465679" w:rsidRPr="006F45D9" w:rsidRDefault="3FC43121" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">Clean up according to the cleaning guidelines when </w:t>
       </w:r>
       <w:r w:rsidR="3A5ADEBA" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>he work is finished.</w:t>
       </w:r>
       <w:r w:rsidR="00B921DB">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60129698" w14:textId="1A7B19F8" w:rsidR="00610A68" w:rsidRPr="006F45D9" w:rsidRDefault="60126706" w:rsidP="1A333ACB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="28DD60C6" w14:textId="76703EB1" w:rsidR="00690BB6" w:rsidRPr="006F45D9" w:rsidRDefault="60126706" w:rsidP="1630CAFC">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="1630CAFC">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">Document your work in </w:t>
       </w:r>
-      <w:r w:rsidR="318EA34F" w:rsidRPr="1A333ACB">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="7A49FC0D" w:rsidRPr="1630CAFC">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1630CAFC">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>LN (Electronic Lab Notebook</w:t>
       </w:r>
-      <w:r w:rsidR="002DBAF1" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="002DBAF1" w:rsidRPr="1630CAFC">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="703241E1" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="703241E1" w:rsidRPr="1630CAFC">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28DD60C6" w14:textId="77777777" w:rsidR="00690BB6" w:rsidRPr="006F45D9" w:rsidRDefault="00690BB6" w:rsidP="1A333ACB">
-[...16 lines deleted...]
-        <w:ind w:left="-284" w:right="-489"/>
+    <w:p w14:paraId="7C21594B" w14:textId="0BDC0F97" w:rsidR="1630CAFC" w:rsidRDefault="1630CAFC" w:rsidP="1630CAFC">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:ind w:left="426" w:right="-489" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+          <w:lang w:eastAsia="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3474E54F" w14:textId="55CF634B" w:rsidR="00B100A3" w:rsidRPr="006F45D9" w:rsidRDefault="71F7D204" w:rsidP="78628886">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="870052" w:themeColor="accent1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
-[...17 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="786F205B">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="37F28770" w:rsidRPr="786F205B">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
+        </w:rPr>
+        <w:t>aboratory W</w:t>
+      </w:r>
+      <w:r w:rsidR="703D3F44" w:rsidRPr="786F205B">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:t>aste</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6975B66C" w14:textId="04F9DBBD" w:rsidR="00880832" w:rsidRPr="006F45D9" w:rsidRDefault="561757D5" w:rsidP="1A333ACB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2B0BBAC5" w14:textId="3B9071CD" w:rsidR="786F205B" w:rsidRDefault="786F205B" w:rsidP="786F205B">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6975B66C" w14:textId="17C99190" w:rsidR="00880832" w:rsidRPr="00F53683" w:rsidRDefault="561757D5" w:rsidP="213CA4CB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000" w:themeColor="accent4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="213CA4CB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
-      <w:r w:rsidR="7A0F8E42" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="7A0F8E42" w:rsidRPr="213CA4CB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
         <w:t xml:space="preserve">ellow boxes </w:t>
       </w:r>
-      <w:r w:rsidR="78E04CAA" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="78E04CAA" w:rsidRPr="213CA4CB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="213CA4CB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
         <w:t xml:space="preserve"> used </w:t>
       </w:r>
-      <w:r w:rsidR="7A0F8E42" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="7A0F8E42" w:rsidRPr="213CA4CB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r w:rsidR="23F9D379" w:rsidRPr="1A333ACB">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="23F9D379" w:rsidRPr="213CA4CB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
-        <w:t>contaminated solid</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="2E10E292" w:rsidRPr="1A333ACB">
+        <w:t>contaminated</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="23F9D379" w:rsidRPr="213CA4CB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
+        <w:t xml:space="preserve"> solid</w:t>
+      </w:r>
+      <w:r w:rsidR="2E10E292" w:rsidRPr="213CA4CB">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:color w:val="000000" w:themeColor="accent4"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="09FF5DDD" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="09FF5DDD" w:rsidRPr="213CA4CB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
         <w:t>&amp; liquid</w:t>
       </w:r>
-      <w:r w:rsidR="23F9D379" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="23F9D379" w:rsidRPr="213CA4CB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="334DA869" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="334DA869" w:rsidRPr="213CA4CB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="3758CC00" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="3758CC00" w:rsidRPr="213CA4CB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
         <w:t>harps /infectious</w:t>
       </w:r>
-      <w:r w:rsidR="3AADD17E" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="3AADD17E" w:rsidRPr="213CA4CB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="26BBDD91" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="26BBDD91" w:rsidRPr="213CA4CB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="3758CC00" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="3758CC00" w:rsidRPr="213CA4CB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
         <w:t>harmaceuticals, including cytostatic waste</w:t>
       </w:r>
-      <w:r w:rsidR="78E04CAA" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="78E04CAA" w:rsidRPr="213CA4CB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00346390">
+      <w:r w:rsidR="2798CE66" w:rsidRPr="213CA4CB">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:color w:val="000000" w:themeColor="accent4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E57545" w14:textId="5B81B8EF" w:rsidR="002973C0" w:rsidRPr="006F45D9" w:rsidRDefault="5D4F8BBA" w:rsidP="7CB43D4F">
+      <w:pPr>
+        <w:pStyle w:val="Normalwebb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:beforeAutospacing="0"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="22E791C4">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="accent4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Chemical waste should be labe</w:t>
+      </w:r>
+      <w:r w:rsidR="748B1603" w:rsidRPr="22E791C4">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="accent4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="22E791C4">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="accent4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">led </w:t>
+      </w:r>
+      <w:r w:rsidR="02BA924A" w:rsidRPr="22E791C4">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="accent4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r w:rsidR="5385A2A5" w:rsidRPr="22E791C4">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="accent4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">content and left in </w:t>
+      </w:r>
+      <w:r w:rsidR="40E60F89" w:rsidRPr="22E791C4">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="accent4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the Chemical</w:t>
+      </w:r>
+      <w:r w:rsidR="5385A2A5" w:rsidRPr="22E791C4">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="accent4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waste </w:t>
+      </w:r>
+      <w:r w:rsidR="63980B25" w:rsidRPr="22E791C4">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="accent4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">room </w:t>
+      </w:r>
+      <w:r w:rsidR="59EB99A7" w:rsidRPr="22E791C4">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="accent4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>on the 4th</w:t>
+      </w:r>
+      <w:r w:rsidR="63980B25" w:rsidRPr="22E791C4">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="accent4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="656A6585" w:rsidRPr="22E791C4">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="accent4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>floor.</w:t>
+      </w:r>
+      <w:r w:rsidR="026B2552" w:rsidRPr="22E791C4">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="accent4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> See more info </w:t>
+      </w:r>
+      <w:r w:rsidR="0500E1A1" w:rsidRPr="22E791C4">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="accent4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="026B2552" w:rsidRPr="22E791C4">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="accent4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Guidelines for chemical use and storage</w:t>
+      </w:r>
+      <w:r w:rsidR="5E34CB6C" w:rsidRPr="22E791C4">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="accent4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidR="5E34CB6C">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="5E34CB6C" w:rsidRPr="004B3D22">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://medarbetare.ki.se/media/163532/download?attachment" \h</w:instrText>
+      </w:r>
+      <w:r w:rsidR="5E34CB6C">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="5E34CB6C" w:rsidRPr="22E791C4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="DM Sans" w:hAnsi="DM Sans" w:cs="DM Sans"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://medarbetare.ki.se/media/163532/download?attachment</w:t>
+      </w:r>
+      <w:r w:rsidR="5E34CB6C">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="004B3D22">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39E57545" w14:textId="0A932F94" w:rsidR="002973C0" w:rsidRPr="006F45D9" w:rsidRDefault="5A7A0325" w:rsidP="1A333ACB">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="06E9470A" w14:textId="2D1362ED" w:rsidR="0073417C" w:rsidRPr="004B3D22" w:rsidRDefault="561757D5" w:rsidP="1A333ACB">
+      <w:pPr>
+        <w:pStyle w:val="Normalwebb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="2F6EF1E1">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Chemical waste should be labe</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="13E7E282" w:rsidRPr="1A333ACB">
+        <w:t>Black boxe</w:t>
+      </w:r>
+      <w:r w:rsidR="565481D3" w:rsidRPr="2F6EF1E1">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>l</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="1A333ACB">
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="78E04CAA" w:rsidRPr="2F6EF1E1">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">led </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="7C40F287" w:rsidRPr="1A333ACB">
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidR="565481D3" w:rsidRPr="2F6EF1E1">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">with </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="2CCDBFAA" w:rsidRPr="1A333ACB">
+        <w:t xml:space="preserve"> used for biological waste</w:t>
+      </w:r>
+      <w:r w:rsidR="6384EADE" w:rsidRPr="2F6EF1E1">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">content and left in Chemical waste </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="128B181F" w:rsidRPr="1A333ACB">
+        <w:t xml:space="preserve"> and should be stored </w:t>
+      </w:r>
+      <w:r w:rsidR="42F20E95" w:rsidRPr="2F6EF1E1">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>room at 4</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="128B181F" w:rsidRPr="1A333ACB">
+        <w:t>in -</w:t>
+      </w:r>
+      <w:r w:rsidR="6384EADE" w:rsidRPr="2F6EF1E1">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="78E04CAA" w:rsidRPr="1A333ACB">
+        <w:t>20C</w:t>
+      </w:r>
+      <w:r w:rsidR="7BC4D482" w:rsidRPr="2F6EF1E1">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>floor.</w:t>
-[...10 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271E63A6" w14:textId="77777777" w:rsidR="00F83710" w:rsidRPr="006F45D9" w:rsidRDefault="573A0365" w:rsidP="1A333ACB">
+      <w:pPr>
+        <w:pStyle w:val="Normalwebb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Black boxe</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="565481D3" w:rsidRPr="1A333ACB">
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="2ABE3946" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">s </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="78E04CAA" w:rsidRPr="1A333ACB">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="565481D3" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>are</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="565481D3" w:rsidRPr="1A333ACB">
+        <w:t xml:space="preserve">een boxes </w:t>
+      </w:r>
+      <w:r w:rsidR="1EFC8874" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> used for biological waste</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="7BC4D482" w:rsidRPr="1A333ACB">
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidR="565481D3" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="1A333ACB">
+        <w:t xml:space="preserve"> used for </w:t>
+      </w:r>
+      <w:r w:rsidR="2AE89032" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>G</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="2ABE3946" w:rsidRPr="1A333ACB">
+        <w:t>radio</w:t>
+      </w:r>
+      <w:r w:rsidR="10FA4842" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="565481D3" w:rsidRPr="1A333ACB">
+        <w:t>active</w:t>
+      </w:r>
+      <w:r w:rsidR="2AE89032" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">een boxes </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="1EFC8874" w:rsidRPr="1A333ACB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="7BC4D482" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>are</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="565481D3" w:rsidRPr="1A333ACB">
+        <w:t>waste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78964126" w14:textId="360B14D0" w:rsidR="1A333ACB" w:rsidRDefault="5B5E4AF1" w:rsidP="1630CAFC">
+      <w:pPr>
+        <w:pStyle w:val="Normalwebb"/>
+        <w:ind w:left="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> used for </w:t>
-[...44 lines deleted...]
-      <w:r w:rsidRPr="1A333ACB">
+      </w:pPr>
+      <w:r w:rsidRPr="1630CAFC">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please find more detailed info at; </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="78964126" w14:textId="582E906A" w:rsidR="1A333ACB" w:rsidRDefault="1A333ACB" w:rsidP="1A333ACB">
+        <w:t xml:space="preserve">Please find more detailed info at </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="004B3D22">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://staff.ki.se/laboratory-waste" \h</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="1630CAFC">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://staff.ki.se/laboratory-waste</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A632C5" w14:textId="76EE8BEB" w:rsidR="00337332" w:rsidRPr="00644ED4" w:rsidRDefault="60CBC9B4" w:rsidP="1A333ACB">
       <w:pPr>
         <w:ind w:left="-284" w:right="-489"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="870052" w:themeColor="accent1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:ind w:left="-284" w:right="-489"/>
+      <w:r w:rsidRPr="61CE5D1E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="870052" w:themeColor="accent1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
+        <w:t>Chemical spill routines</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5166829C" w14:textId="48441201" w:rsidR="61CE5D1E" w:rsidRDefault="61CE5D1E" w:rsidP="61CE5D1E">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-489"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="870052" w:themeColor="accent1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Chemical spill routines</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="30A72198" w14:textId="77777777" w:rsidR="00D24CE3" w:rsidRPr="006F45D9" w:rsidRDefault="60CBC9B4" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Calibri" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Seal the area/room and wait 15-30 min!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4D081D" w14:textId="5C1660E3" w:rsidR="40550336" w:rsidRDefault="40550336" w:rsidP="1A333ACB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5B4D081D" w14:textId="1E2B7B3B" w:rsidR="40550336" w:rsidRDefault="40550336" w:rsidP="1A333ACB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Calibri" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Calibri" w:hAnsi="DM Sans"/>
         </w:rPr>
-        <w:t xml:space="preserve">Contact Rädningstjänsten if risk for injury/somebody is injured: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="1A333ACB">
+        <w:t>Contact Rä</w:t>
+      </w:r>
+      <w:r w:rsidR="7AE98FA2" w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Calibri" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Calibri" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dningstjänsten if risk for injury/somebody is injured: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Calibri" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>112</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FF5EE4A" w14:textId="19D18138" w:rsidR="40550336" w:rsidRDefault="40550336" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Calibri" w:hAnsi="DM Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Calibri" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>Read Risk Assessment &amp; MSDS for advice in case of exposure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7773ABFF" w14:textId="3312A64F" w:rsidR="00D24CE3" w:rsidRPr="006F45D9" w:rsidRDefault="60CBC9B4" w:rsidP="1A333ACB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="509BD72B" w14:textId="3672219D" w:rsidR="00D24CE3" w:rsidRPr="00D5137E" w:rsidRDefault="457020E0" w:rsidP="22E791C4">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="DM Sans" w:hAnsi="DM Sans" w:cs="DM Sans"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="22E791C4">
+        <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Calibri" w:hAnsi="DM Sans"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
+        <w:t xml:space="preserve">Activate spillage alarm </w:t>
+      </w:r>
+      <w:r w:rsidR="348C90DD" w:rsidRPr="22E791C4">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Calibri" w:hAnsi="DM Sans"/>
         </w:rPr>
-        <w:t xml:space="preserve">Activate spillage alarm </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="5B12A678" w:rsidRPr="1A333ACB">
+        <w:t xml:space="preserve">in case of evacuation </w:t>
+      </w:r>
+      <w:r w:rsidR="6B95B602" w:rsidRPr="22E791C4">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Calibri" w:hAnsi="DM Sans"/>
         </w:rPr>
-        <w:t xml:space="preserve">in case of evacuation </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="3E5412C3" w:rsidRPr="1A333ACB">
+        <w:t>requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="2BCC8F11" w:rsidRPr="22E791C4">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Calibri" w:hAnsi="DM Sans"/>
         </w:rPr>
-        <w:t>requirement a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="1A333ACB">
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="22E791C4">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Calibri" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">nd inform your </w:t>
       </w:r>
-      <w:r w:rsidR="15609222" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="6F27439F" w:rsidRPr="22E791C4">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Calibri" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>manager</w:t>
       </w:r>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="22E791C4">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Calibri" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-          <w:color w:val="44546A"/>
+      <w:r w:rsidR="00451F0A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D5137E" w:rsidRPr="22E791C4">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="DM Sans" w:hAnsi="DM Sans" w:cs="DM Sans"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Read more</w:t>
+      </w:r>
+      <w:r w:rsidR="59DE0468" w:rsidRPr="22E791C4">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="DM Sans" w:hAnsi="DM Sans" w:cs="DM Sans"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D5137E" w:rsidRPr="22E791C4">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="DM Sans" w:hAnsi="DM Sans" w:cs="DM Sans"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="0554C82A" w:rsidRPr="22E791C4">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="DM Sans" w:hAnsi="DM Sans" w:cs="DM Sans"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5137E" w:rsidRPr="22E791C4">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="DM Sans" w:hAnsi="DM Sans" w:cs="DM Sans"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidR="5DFDBA29" w:rsidRPr="22E791C4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="DM Sans" w:eastAsia="DM Sans" w:hAnsi="DM Sans" w:cs="DM Sans"/>
+            <w:lang w:val="sv-SE"/>
+          </w:rPr>
+          <w:t>https://medarbetare.ki.se/media/163532/download?attachment</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="707D5B69" w14:textId="7A3AD723" w:rsidR="003D0AD1" w:rsidRPr="006F45D9" w:rsidRDefault="1343A716" w:rsidP="78628886">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
-[...320 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>Important</w:t>
       </w:r>
-      <w:r w:rsidR="480FAC03" w:rsidRPr="1A333ACB">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="480FAC03">
         <w:t xml:space="preserve"> information and links</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30193139" w14:textId="1B358D60" w:rsidR="00C97F38" w:rsidRPr="006F45D9" w:rsidRDefault="10AB0313" w:rsidP="1A333ACB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="200"/>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">Carefully study the </w:t>
       </w:r>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>evacuation routes</w:t>
       </w:r>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> and identify your assembly point in case of an evacuation.</w:t>
       </w:r>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09AAA91B" w14:textId="2E6C6D5E" w:rsidR="007A2708" w:rsidRPr="006F45D9" w:rsidRDefault="480FAC03" w:rsidP="1A333ACB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="09AAA91B" w14:textId="294A5CC1" w:rsidR="007A2708" w:rsidRPr="003A0349" w:rsidRDefault="480FAC03" w:rsidP="003A0349">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="200"/>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
-[...5 lines deleted...]
-      <w:r w:rsidR="1BDD6B21" w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="7CB43D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The evacuation plan and fire equipment as well as emergency showers and </w:t>
+      </w:r>
+      <w:r w:rsidR="394DE416" w:rsidRPr="7CB43D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">first </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7CB43D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aid kits are located </w:t>
+      </w:r>
+      <w:r w:rsidR="1BDD6B21" w:rsidRPr="7CB43D4F">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="1A333ACB">
-[...5 lines deleted...]
-      <w:r w:rsidR="1FD6400D" w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="7CB43D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the wall in the corridors. Emergency</w:t>
+      </w:r>
+      <w:r w:rsidR="00E91D5A" w:rsidRPr="7CB43D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> showers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7CB43D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:r w:rsidR="6B20F02C" w:rsidRPr="7CB43D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7CB43D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">located inside </w:t>
+      </w:r>
+      <w:r w:rsidR="4942B7A0" w:rsidRPr="7CB43D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>som</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7CB43D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>e laboratories.</w:t>
+      </w:r>
+      <w:r w:rsidR="1FD6400D" w:rsidRPr="7CB43D4F">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38953B76" w14:textId="433C6453" w:rsidR="007A2708" w:rsidRPr="006F45D9" w:rsidRDefault="1FD6400D" w:rsidP="1A333ACB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="38953B76" w14:textId="21CF693E" w:rsidR="007A2708" w:rsidRPr="006F45D9" w:rsidRDefault="1FD6400D" w:rsidP="1A333ACB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="200"/>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">You are responsible </w:t>
       </w:r>
-      <w:r w:rsidR="255F702F" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="255F702F" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>for keeping</w:t>
       </w:r>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> clean and tidy</w:t>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="76413830" w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">areas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>clean and tidy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after you</w:t>
+      </w:r>
+      <w:r w:rsidR="67B7FB70" w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>r work</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in all </w:t>
+      </w:r>
+      <w:r w:rsidR="295B1AA3" w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>ANA Futura!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570BD0E1" w14:textId="41BAEF90" w:rsidR="003010D6" w:rsidRPr="006F45D9" w:rsidRDefault="1FD6400D" w:rsidP="1A333ACB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="200"/>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
-[...6 lines deleted...]
-    <w:p w14:paraId="4468EA37" w14:textId="3C9F4025" w:rsidR="006B47E4" w:rsidRPr="006F45D9" w:rsidRDefault="480FAC03" w:rsidP="1A333ACB">
+      <w:r w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Corridors and evacuation routes should </w:t>
+      </w:r>
+      <w:r w:rsidR="7AF95A57" w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">always </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>be free.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4468EA37" w14:textId="132DAB29" w:rsidR="006B47E4" w:rsidRPr="006F45D9" w:rsidRDefault="480FAC03" w:rsidP="1A333ACB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="-284" w:right="-489"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="7CB43D4F">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">As an employee at Karolinska </w:t>
       </w:r>
-      <w:r w:rsidR="0982C14E" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="0982C14E" w:rsidRPr="7CB43D4F">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>Institute</w:t>
       </w:r>
-      <w:r w:rsidR="15DE29C9" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="15DE29C9" w:rsidRPr="7CB43D4F">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="1A333ACB">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="7CB43D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> including scholarship-funded doctoral and post-doctoral students, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7CB43D4F">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">you can receive </w:t>
       </w:r>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="7CB43D4F">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>medical consultation</w:t>
       </w:r>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="7CB43D4F">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> for work-related issues from </w:t>
       </w:r>
-      <w:r w:rsidRPr="1A333ACB">
-[...11 lines deleted...]
-      <w:r w:rsidR="476083B8" w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="7CB43D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>the occupational health service</w:t>
+      </w:r>
+      <w:r w:rsidR="476083B8" w:rsidRPr="7CB43D4F">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7437D2A9" w14:textId="745420FF" w:rsidR="001C6771" w:rsidRPr="006F45D9" w:rsidRDefault="60968EC7" w:rsidP="1A333ACB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="-284" w:right="-489"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId19">
+      <w:hyperlink r:id="rId17">
         <w:r w:rsidRPr="1A333ACB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           </w:rPr>
           <w:t>https://staff.ki.se/occupational-health-service-for-employees</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13ED7C14" w14:textId="03BD4353" w:rsidR="009055D5" w:rsidRPr="006F45D9" w:rsidRDefault="480FAC03" w:rsidP="1A333ACB">
+    <w:p w14:paraId="13ED7C14" w14:textId="6C81E4BE" w:rsidR="009055D5" w:rsidRPr="006F45D9" w:rsidRDefault="480FAC03" w:rsidP="1A333ACB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="-284" w:right="-489"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">As an employee at Karolinska </w:t>
       </w:r>
-      <w:r w:rsidR="1B32A9BD" w:rsidRPr="1A333ACB">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="3A26BDB1" w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>Institute,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> including scholarship-funded doctoral and post-doctoral students, you can contact </w:t>
+      </w:r>
+      <w:r w:rsidR="15C93E7A" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Staff support</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="1A333ACB">
+        <w:t>Staff for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> for counselling, who provides services with both work-related and private matters (</w:t>
       </w:r>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>phone 0200-21 63 00</w:t>
       </w:r>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07EE169A" w14:textId="3A275E86" w:rsidR="006B47E4" w:rsidRPr="006F45D9" w:rsidRDefault="1B32A9BD" w:rsidP="1A333ACB">
+    <w:p w14:paraId="306BF61C" w14:textId="092BEC8C" w:rsidR="00897D48" w:rsidRPr="00070848" w:rsidRDefault="1B32A9BD" w:rsidP="00897D48">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="-284" w:right="-489"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId20">
+      </w:pPr>
+      <w:hyperlink r:id="rId18">
         <w:r w:rsidRPr="1A333ACB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           </w:rPr>
           <w:t>https://staff.ki.se/staff-support-around-the-clock-telephone-counselling</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53E5C485" w14:textId="05DEA0B7" w:rsidR="006B47E4" w:rsidRPr="006F45D9" w:rsidRDefault="480FAC03" w:rsidP="1A333ACB">
+    <w:p w14:paraId="53E5C485" w14:textId="4E6A2017" w:rsidR="006B47E4" w:rsidRPr="006F45D9" w:rsidRDefault="480FAC03" w:rsidP="342824A6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="-284" w:right="-489"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
-          <w:lang w:val="en"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="1A333ACB">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="342824A6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">Any laboratory work performed by </w:t>
       </w:r>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="342824A6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>pregnant</w:t>
       </w:r>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="342824A6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> women should be discussed with a superior after an individual risk assessment of their work environment (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
-        <w:r w:rsidRPr="1A333ACB">
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidR="0674BFC0" w:rsidRPr="342824A6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="DM Sans" w:eastAsia="DM Sans" w:hAnsi="DM Sans" w:cs="DM Sans"/>
             <w:color w:val="3704DA"/>
           </w:rPr>
-          <w:t>https://ki.se/en/staff/pregnant-and-breastfeeding-co-workers</w:t>
+          <w:t>https://staff.ki.se/tools-and-support/safety-and-security/laboratory-safety/pregnant-and-breastfeeding-co-workers)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="53525EC0" w:rsidRPr="1A333ACB">
-[...17 lines deleted...]
-    <w:p w14:paraId="30B11376" w14:textId="7A5377EB" w:rsidR="006B47E4" w:rsidRPr="006F45D9" w:rsidRDefault="480FAC03" w:rsidP="1A333ACB">
+    </w:p>
+    <w:p w14:paraId="30B11376" w14:textId="16632499" w:rsidR="006B47E4" w:rsidRPr="006F45D9" w:rsidRDefault="006B3DA9" w:rsidP="1A333ACB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="-284" w:right="-489"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
-[...74 lines deleted...]
-        <w:r w:rsidR="4ABE6603" w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="5D067F22">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>All work-related illness and occurrences: accidents, near-miss incidents and violations that could, or doe</w:t>
+      </w:r>
+      <w:r w:rsidR="07CF4DC1" w:rsidRPr="5D067F22">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D067F22">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> result in injury and ill health should be reported in the IA system </w:t>
+      </w:r>
+      <w:r w:rsidR="20B1041F" w:rsidRPr="5D067F22">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidR="00A71234" w:rsidRPr="5D067F22">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://staff.ki.se/report-an-incident</w:t>
+          <w:t>Reporting incidents | Staff Portal</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="20B1041F" w:rsidRPr="5D067F22">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="4ABE6603" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="7AA7DA67" w:rsidRPr="5D067F22">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="20B1041F" w:rsidRPr="5D067F22">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>and sometimes also to</w:t>
       </w:r>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="20B1041F" w:rsidRPr="5D067F22">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Swedish Work Environment Authority (</w:t>
       </w:r>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="20B1041F" w:rsidRPr="5D067F22">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Arbetsmiljöverket</w:t>
       </w:r>
-      <w:r w:rsidRPr="1A333ACB">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="20B1041F" w:rsidRPr="5D067F22">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>) and/or to the Swedish Social Insurance Agency (</w:t>
+      </w:r>
+      <w:r w:rsidR="20B1041F" w:rsidRPr="5D067F22">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Försäkringskassan</w:t>
       </w:r>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="20B1041F" w:rsidRPr="5D067F22">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="20B1041F" w:rsidRPr="5D067F22">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId23">
-        <w:r w:rsidRPr="1A333ACB">
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidR="20B1041F" w:rsidRPr="5D067F22">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
             <w:color w:val="3704DA"/>
           </w:rPr>
           <w:t>www.anmalarbetsskada.se</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="20B1041F" w:rsidRPr="5D067F22">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="15D23474" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="03A7EE30" w:rsidRPr="5D067F22">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="006B47E4">
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="144453FC" w14:textId="31782655" w:rsidR="006B47E4" w:rsidRPr="006F45D9" w:rsidRDefault="480FAC03" w:rsidP="1A333ACB">
+    <w:p w14:paraId="144453FC" w14:textId="27BDA801" w:rsidR="006B47E4" w:rsidRPr="006F45D9" w:rsidRDefault="480FAC03" w:rsidP="1A333ACB">
       <w:pPr>
         <w:ind w:left="-284" w:right="-489"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
-      <w:r w:rsidR="6947D7EF" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="6947D7EF" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>generalinformation</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="1A333ACB">
+        <w:t>general</w:t>
+      </w:r>
+      <w:r w:rsidR="004F5F48" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>, please visit Karolinska Institutet int</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="15D23474" w:rsidRPr="1A333ACB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="6947D7EF" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>ernal web</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="1A333ACB">
+        <w:t>information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>, please visit Karolinska Institutet int</w:t>
+      </w:r>
+      <w:r w:rsidR="15D23474" w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ernal web</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0AFB71D6">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E124EBB" w14:textId="0C32C18D" w:rsidR="00592D62" w:rsidRPr="006F45D9" w:rsidRDefault="3EAE60F0" w:rsidP="1A333ACB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6E124EBB" w14:textId="412FB99F" w:rsidR="00592D62" w:rsidRPr="006F45D9" w:rsidRDefault="3EAE60F0" w:rsidP="1A333ACB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="1134" w:right="-489" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="1962BC26">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>ANA Futura website (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId24">
-        <w:r w:rsidRPr="1A333ACB">
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidR="541B5785" w:rsidRPr="1962BC26">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://ki.se/en/staff/ana-futura-for-staff</w:t>
+          <w:t>ANA Futura – for staff | Staff Portal)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="1A333ACB">
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="1962BC26">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454ED771" w14:textId="385AC1D2" w:rsidR="006B47E4" w:rsidRPr="006F45D9" w:rsidRDefault="480FAC03" w:rsidP="1962BC26">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="1134" w:right="-489" w:hanging="283"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="1A333ACB">
+      </w:pPr>
+      <w:r w:rsidRPr="1962BC26">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>Laboratory safety (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId25">
-        <w:r w:rsidRPr="1A333ACB">
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidR="5AF93C83" w:rsidRPr="1962BC26">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:color w:val="3704DA"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://ki.se/en/staff/laboratory-safety</w:t>
+          <w:t>Laboratory safety | Staff Portal)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="1A333ACB">
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="5903B8E6" w14:textId="423B31A6" w:rsidR="00353E34" w:rsidRPr="006F45D9" w:rsidRDefault="4FA86561" w:rsidP="342824A6">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="1134" w:right="-489" w:hanging="283"/>
-        <w:rPr>
-[...19 lines deleted...]
-        <w:r w:rsidR="4B1B7D00" w:rsidRPr="1A333ACB">
+      </w:pPr>
+      <w:r w:rsidRPr="213CA4CB">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If something happens; </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidRPr="213CA4CB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://staff.ki.se/if-something-happens</w:t>
+          <w:t>If something happens | Staff Portal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31BC56EB" w14:textId="1836556D" w:rsidR="00353E34" w:rsidRPr="006F45D9" w:rsidRDefault="34689AAC" w:rsidP="1A333ACB">
-[...41 lines deleted...]
-    <w:p w14:paraId="069B7876" w14:textId="5A52FEE9" w:rsidR="006F45D9" w:rsidRPr="006F45D9" w:rsidRDefault="688CC158" w:rsidP="1A333ACB">
+    <w:p w14:paraId="31BC56EB" w14:textId="413039BB" w:rsidR="00353E34" w:rsidRPr="006F45D9" w:rsidRDefault="34689AAC" w:rsidP="342824A6">
+      <w:pPr>
+        <w:ind w:left="720" w:right="-489"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE29448" w14:textId="2BD428FE" w:rsidR="7ABE9982" w:rsidRPr="006F45D9" w:rsidRDefault="688CC158" w:rsidP="61CE5D1E">
       <w:pPr>
         <w:ind w:left="-142" w:right="-489" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="61CE5D1E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Security guard</w:t>
       </w:r>
-      <w:r w:rsidRPr="1A333ACB">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="61CE5D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at Campus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00897D48" w:rsidRPr="61CE5D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>Flemingsberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00897D48" w:rsidRPr="61CE5D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidR="09D98312" w:rsidRPr="61CE5D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be reached </w:t>
+      </w:r>
+      <w:r w:rsidRPr="61CE5D1E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>08-524 86060</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="18D70124" w14:textId="693672AC" w:rsidR="00EE7744" w:rsidRPr="006F45D9" w:rsidRDefault="6294DFE6" w:rsidP="1A333ACB">
       <w:pPr>
         <w:ind w:left="-284" w:right="-489"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I hereby confirm that I have been introduced to the </w:t>
       </w:r>
       <w:r w:rsidR="0982C14E" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
@@ -4390,65 +4478,66 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EE7744">
         <w:tab/>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:id w:val="-1556693232"/>
         <w:placeholder>
           <w:docPart w:val="B1524DBC425B4F62BF51D62698DBFCD1"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:date>
           <w:dateFormat w:val="yyyy-MM-dd"/>
           <w:lid w:val="sv-SE"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="571151AF" w14:textId="6CBAD68C" w:rsidR="00C815C3" w:rsidRPr="006F45D9" w:rsidRDefault="00C815C3" w:rsidP="43D5BF29">
           <w:pPr>
             <w:ind w:left="-284" w:right="-489"/>
             <w:rPr>
               <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006F45D9">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="Platshllartext"/>
               <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
             </w:rPr>
             <w:t>Choose date.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="5918F918" w14:textId="77777777" w:rsidR="00C815C3" w:rsidRPr="006F45D9" w:rsidRDefault="00C815C3" w:rsidP="1A333ACB">
       <w:pPr>
         <w:ind w:left="-284" w:right="-489"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3729C0B2" w14:textId="77777777" w:rsidR="00C815C3" w:rsidRPr="006F45D9" w:rsidRDefault="00C815C3" w:rsidP="1A333ACB">
       <w:pPr>
         <w:ind w:left="-284" w:right="-489"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
@@ -4529,170 +4618,173 @@
       <w:pPr>
         <w:ind w:left="-284" w:right="-489"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0380C534" w14:textId="7E1A07CC" w:rsidR="0056382B" w:rsidRPr="006F45D9" w:rsidRDefault="0056382B" w:rsidP="1A333ACB">
       <w:pPr>
         <w:ind w:left="-284" w:right="-489"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47AA07E2" w14:textId="60FD3CCB" w:rsidR="0056382B" w:rsidRPr="006F45D9" w:rsidRDefault="0056382B" w:rsidP="1A333ACB">
       <w:pPr>
         <w:ind w:left="-284" w:right="-489"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E1233D3" w14:textId="766DE3A6" w:rsidR="0056382B" w:rsidRPr="006F45D9" w:rsidRDefault="0EF0705E" w:rsidP="1A333ACB">
+    <w:p w14:paraId="6E1233D3" w14:textId="3A42B2F3" w:rsidR="0056382B" w:rsidRPr="006F45D9" w:rsidRDefault="0EF0705E" w:rsidP="1A333ACB">
       <w:pPr>
         <w:ind w:left="-284" w:right="-489"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="786F205B">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>……………………</w:t>
       </w:r>
-      <w:r w:rsidR="08B1AAF8" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="08B1AAF8" w:rsidRPr="786F205B">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>…………….</w:t>
       </w:r>
-      <w:r w:rsidR="0056382B">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0056382B">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0056382B">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="08B1AAF8" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="08B1AAF8" w:rsidRPr="786F205B">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>…………………………….</w:t>
       </w:r>
-      <w:r w:rsidR="0056382B">
+      <w:r>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           </w:rPr>
           <w:id w:val="599437932"/>
           <w:placeholder>
             <w:docPart w:val="CAFF9623580D4C728120510EDB32D4A9"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="08B1AAF8" w:rsidRPr="1A333ACB">
+          <w:r w:rsidR="08B1AAF8" w:rsidRPr="786F205B">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
             </w:rPr>
-            <w:t>Name in block letters.</w:t>
+            <w:t xml:space="preserve">Name in block </w:t>
+          </w:r>
+          <w:r w:rsidR="0018F270" w:rsidRPr="786F205B">
+            <w:rPr>
+              <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+            </w:rPr>
+            <w:t>letters. ￼</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="0056382B">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0056382B">
-[...2 lines deleted...]
-      <w:r w:rsidR="0056382B">
+      <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           </w:rPr>
           <w:id w:val="8632754"/>
           <w:placeholder>
             <w:docPart w:val="00CA7D790AC04582A139EAB16FA15F81"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="08B1AAF8" w:rsidRPr="1A333ACB">
+          <w:r w:rsidR="08B1AAF8" w:rsidRPr="786F205B">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="Platshllartext"/>
               <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
             </w:rPr>
             <w:t>Name in block letters.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:sectPr w:rsidR="0056382B" w:rsidRPr="006F45D9" w:rsidSect="008D318D">
-      <w:headerReference w:type="even" r:id="rId28"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:headerReference w:type="even" r:id="rId25"/>
+      <w:headerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E25A85F" w14:textId="77777777" w:rsidR="00A41D71" w:rsidRDefault="00A41D71" w:rsidP="00A664C6">
+    <w:p w14:paraId="019E051F" w14:textId="77777777" w:rsidR="00F16885" w:rsidRDefault="00F16885" w:rsidP="00A664C6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E4C00A4" w14:textId="77777777" w:rsidR="00A41D71" w:rsidRDefault="00A41D71" w:rsidP="00A664C6">
+    <w:p w14:paraId="2FA4AE2D" w14:textId="77777777" w:rsidR="00F16885" w:rsidRDefault="00F16885" w:rsidP="00A664C6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="55EC7477" w14:textId="77777777" w:rsidR="00A41D71" w:rsidRDefault="00A41D71"/>
+    <w:p w14:paraId="26F6BB06" w14:textId="77777777" w:rsidR="00F16885" w:rsidRDefault="00F16885"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -4714,201 +4806,206 @@
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DM Sans">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="8000002F" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="8000002F" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="598138059"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="63E128A5" w14:textId="0E37E830" w:rsidR="00A420D8" w:rsidRDefault="00A420D8">
         <w:pPr>
-          <w:pStyle w:val="Footer"/>
+          <w:pStyle w:val="Sidfot"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="43D5BF29">
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="238119C1" w14:textId="77777777" w:rsidR="00A420D8" w:rsidRDefault="00A420D8">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B4E2410" w14:textId="77777777" w:rsidR="00A41D71" w:rsidRDefault="00A41D71" w:rsidP="00A664C6">
+    <w:p w14:paraId="12DEA48D" w14:textId="77777777" w:rsidR="00F16885" w:rsidRDefault="00F16885" w:rsidP="00A664C6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D1DE030" w14:textId="77777777" w:rsidR="00A41D71" w:rsidRDefault="00A41D71" w:rsidP="00A664C6">
+    <w:p w14:paraId="0BD45E46" w14:textId="77777777" w:rsidR="00F16885" w:rsidRDefault="00F16885" w:rsidP="00A664C6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1768C25D" w14:textId="77777777" w:rsidR="00A41D71" w:rsidRDefault="00A41D71"/>
+    <w:p w14:paraId="1B4FAEE3" w14:textId="77777777" w:rsidR="00F16885" w:rsidRDefault="00F16885"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0B10AEA0" w14:textId="76A4D73C" w:rsidR="00D37134" w:rsidRDefault="00771B81">
+  <w:p w14:paraId="0B10AEA0" w14:textId="76A4D73C" w:rsidR="00D37134" w:rsidRDefault="004B3D22">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="171999623"/>
         <w:placeholder>
           <w:docPart w:val="414E84B3910F104DB0DB8960760BA1BF"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="49056215" w:rsidRPr="49056215">
           <w:t>[Type text]</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00D37134">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="171999624"/>
         <w:placeholder>
           <w:docPart w:val="3246CAED55C80D47A9CF4032A0AE5F88"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="49056215" w:rsidRPr="49056215">
           <w:t>[Type text]</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00D37134">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="171999625"/>
         <w:placeholder>
           <w:docPart w:val="CCAC3A5DC52FA24FAB331C08D1ED961B"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="49056215" w:rsidRPr="49056215">
           <w:t>[Type text]</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="1A07DBD0" w14:textId="77777777" w:rsidR="00D37134" w:rsidRDefault="00D37134">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1E6BAD08" w14:textId="46494829" w:rsidR="0056382B" w:rsidRDefault="0056382B">
+  <w:p w14:paraId="65225F0B" w14:textId="033C27EE" w:rsidR="0056382B" w:rsidRDefault="0056382B">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1135CC14" wp14:editId="1C04C0EA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4324350</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-261620</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1714500" cy="717291"/>
           <wp:effectExtent l="0" t="0" r="0" b="6985"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Bildobjekt 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -4921,62 +5018,62 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1714500" cy="717291"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="1A333ACB">
-      <w:t>20250415</w:t>
+    <w:r w:rsidR="22E791C4">
+      <w:t>20260417</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0F090387" w14:textId="5674E8EC" w:rsidR="1A333ACB" w:rsidRDefault="1A333ACB" w:rsidP="1A333ACB">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="071A86B8" w14:textId="77777777" w:rsidR="0056382B" w:rsidRDefault="0056382B">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="189A043C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="409C0998"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
@@ -6428,335 +6525,355 @@
   <w:num w:numId="8" w16cid:durableId="823813177">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="746077188">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1616907630">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1378428207">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="958805453">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="717321826">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A664C6"/>
+    <w:rsid w:val="0001000A"/>
     <w:rsid w:val="000126A7"/>
     <w:rsid w:val="00020691"/>
     <w:rsid w:val="00022FD7"/>
     <w:rsid w:val="00025373"/>
     <w:rsid w:val="000352CD"/>
     <w:rsid w:val="000454E5"/>
     <w:rsid w:val="00050985"/>
+    <w:rsid w:val="00056060"/>
     <w:rsid w:val="00065979"/>
+    <w:rsid w:val="00070848"/>
     <w:rsid w:val="000749D0"/>
     <w:rsid w:val="00090A30"/>
     <w:rsid w:val="0009193F"/>
     <w:rsid w:val="000A2F90"/>
     <w:rsid w:val="000B1DEA"/>
     <w:rsid w:val="000B434A"/>
     <w:rsid w:val="000D0164"/>
     <w:rsid w:val="000E40E2"/>
     <w:rsid w:val="000E6B35"/>
     <w:rsid w:val="00124664"/>
+    <w:rsid w:val="00126460"/>
     <w:rsid w:val="0013066A"/>
     <w:rsid w:val="0013252F"/>
     <w:rsid w:val="00133485"/>
     <w:rsid w:val="0015047F"/>
     <w:rsid w:val="001534E7"/>
     <w:rsid w:val="0015445B"/>
     <w:rsid w:val="001545BF"/>
     <w:rsid w:val="001555C5"/>
     <w:rsid w:val="0015562F"/>
     <w:rsid w:val="001578D8"/>
     <w:rsid w:val="001605CF"/>
     <w:rsid w:val="00160A59"/>
+    <w:rsid w:val="00166CC1"/>
     <w:rsid w:val="001679C5"/>
+    <w:rsid w:val="0018F270"/>
     <w:rsid w:val="001A174A"/>
     <w:rsid w:val="001A7007"/>
     <w:rsid w:val="001B71FE"/>
     <w:rsid w:val="001B75DB"/>
     <w:rsid w:val="001C5E79"/>
     <w:rsid w:val="001C6771"/>
+    <w:rsid w:val="001E5637"/>
     <w:rsid w:val="001E66E5"/>
     <w:rsid w:val="001F2A9A"/>
     <w:rsid w:val="00200F16"/>
     <w:rsid w:val="002247A2"/>
     <w:rsid w:val="002267E0"/>
     <w:rsid w:val="00227E87"/>
     <w:rsid w:val="0023083F"/>
     <w:rsid w:val="002310DA"/>
     <w:rsid w:val="0023700E"/>
     <w:rsid w:val="0024356B"/>
     <w:rsid w:val="00243785"/>
     <w:rsid w:val="00246D74"/>
     <w:rsid w:val="002478AC"/>
     <w:rsid w:val="00247921"/>
     <w:rsid w:val="002554E2"/>
     <w:rsid w:val="00261B08"/>
     <w:rsid w:val="002762C3"/>
+    <w:rsid w:val="0028329D"/>
     <w:rsid w:val="00283AA7"/>
     <w:rsid w:val="0028600B"/>
     <w:rsid w:val="00292C21"/>
     <w:rsid w:val="002973C0"/>
     <w:rsid w:val="00297FEA"/>
     <w:rsid w:val="002A1532"/>
     <w:rsid w:val="002B2F61"/>
     <w:rsid w:val="002B4834"/>
     <w:rsid w:val="002B7871"/>
     <w:rsid w:val="002C516D"/>
     <w:rsid w:val="002C52A2"/>
     <w:rsid w:val="002D3664"/>
     <w:rsid w:val="002DBAF1"/>
+    <w:rsid w:val="002E15A2"/>
     <w:rsid w:val="002E69CE"/>
     <w:rsid w:val="002E7492"/>
     <w:rsid w:val="002F0A79"/>
     <w:rsid w:val="002F5381"/>
     <w:rsid w:val="003010D6"/>
     <w:rsid w:val="0031424E"/>
     <w:rsid w:val="00325FD3"/>
     <w:rsid w:val="003262BE"/>
     <w:rsid w:val="00337332"/>
     <w:rsid w:val="003402CD"/>
     <w:rsid w:val="00345DE9"/>
     <w:rsid w:val="00346390"/>
     <w:rsid w:val="00351460"/>
     <w:rsid w:val="00353DCD"/>
     <w:rsid w:val="00353E34"/>
     <w:rsid w:val="00355A09"/>
     <w:rsid w:val="00357D8A"/>
     <w:rsid w:val="00361C39"/>
     <w:rsid w:val="00363664"/>
     <w:rsid w:val="003643D4"/>
     <w:rsid w:val="003668E6"/>
     <w:rsid w:val="00373B51"/>
     <w:rsid w:val="0037536D"/>
-    <w:rsid w:val="003837E6"/>
     <w:rsid w:val="00386FF2"/>
     <w:rsid w:val="00387BA9"/>
     <w:rsid w:val="0039129B"/>
     <w:rsid w:val="00392B17"/>
+    <w:rsid w:val="003A0349"/>
     <w:rsid w:val="003A229B"/>
     <w:rsid w:val="003A26D7"/>
     <w:rsid w:val="003A3208"/>
     <w:rsid w:val="003A43A5"/>
     <w:rsid w:val="003A49D6"/>
     <w:rsid w:val="003A720C"/>
     <w:rsid w:val="003C3A65"/>
     <w:rsid w:val="003D0AD1"/>
     <w:rsid w:val="003D7F75"/>
     <w:rsid w:val="003E1603"/>
     <w:rsid w:val="003E2F46"/>
     <w:rsid w:val="003E51FF"/>
     <w:rsid w:val="003F0100"/>
     <w:rsid w:val="003F4EFC"/>
     <w:rsid w:val="0040044C"/>
-    <w:rsid w:val="00403A9D"/>
     <w:rsid w:val="00406B9C"/>
     <w:rsid w:val="004141CA"/>
     <w:rsid w:val="00416B26"/>
     <w:rsid w:val="00421762"/>
     <w:rsid w:val="00424614"/>
     <w:rsid w:val="00424D37"/>
+    <w:rsid w:val="00426ECF"/>
     <w:rsid w:val="00434169"/>
     <w:rsid w:val="00434F0D"/>
     <w:rsid w:val="004410EC"/>
     <w:rsid w:val="00441410"/>
-    <w:rsid w:val="004510AB"/>
+    <w:rsid w:val="00451F0A"/>
     <w:rsid w:val="00452E59"/>
     <w:rsid w:val="004638C7"/>
     <w:rsid w:val="00465679"/>
     <w:rsid w:val="0046669F"/>
     <w:rsid w:val="0047006A"/>
     <w:rsid w:val="00476F46"/>
     <w:rsid w:val="00492C5F"/>
     <w:rsid w:val="00493FF9"/>
     <w:rsid w:val="00494CC6"/>
     <w:rsid w:val="004A0156"/>
     <w:rsid w:val="004A2D61"/>
     <w:rsid w:val="004A7C3D"/>
+    <w:rsid w:val="004B3D22"/>
     <w:rsid w:val="004D2F76"/>
     <w:rsid w:val="004D34CB"/>
     <w:rsid w:val="004D6634"/>
     <w:rsid w:val="004E3F34"/>
+    <w:rsid w:val="004E5766"/>
     <w:rsid w:val="004E7F16"/>
     <w:rsid w:val="004F196D"/>
     <w:rsid w:val="004F3537"/>
+    <w:rsid w:val="004F5F48"/>
     <w:rsid w:val="004F68CC"/>
     <w:rsid w:val="005003FE"/>
     <w:rsid w:val="00503E44"/>
     <w:rsid w:val="00535DDA"/>
     <w:rsid w:val="00536FF0"/>
     <w:rsid w:val="00542820"/>
+    <w:rsid w:val="00545ECE"/>
     <w:rsid w:val="00556229"/>
     <w:rsid w:val="0056382B"/>
     <w:rsid w:val="0056406B"/>
     <w:rsid w:val="00564E14"/>
     <w:rsid w:val="00576FDA"/>
     <w:rsid w:val="005823A2"/>
+    <w:rsid w:val="005830D6"/>
     <w:rsid w:val="00583833"/>
     <w:rsid w:val="00583C85"/>
     <w:rsid w:val="00590699"/>
     <w:rsid w:val="00592D62"/>
     <w:rsid w:val="0059413C"/>
     <w:rsid w:val="005A02EF"/>
     <w:rsid w:val="005A0E3C"/>
     <w:rsid w:val="005B0926"/>
     <w:rsid w:val="005C6201"/>
     <w:rsid w:val="005D4575"/>
     <w:rsid w:val="005D60B1"/>
     <w:rsid w:val="005D6343"/>
     <w:rsid w:val="005D74E9"/>
     <w:rsid w:val="005D7AF5"/>
     <w:rsid w:val="005F11C2"/>
     <w:rsid w:val="005F2EC9"/>
     <w:rsid w:val="005F7092"/>
     <w:rsid w:val="00600BF7"/>
     <w:rsid w:val="00601EB6"/>
     <w:rsid w:val="00604386"/>
     <w:rsid w:val="00610A68"/>
     <w:rsid w:val="00610EDC"/>
     <w:rsid w:val="006142D4"/>
     <w:rsid w:val="00617F39"/>
     <w:rsid w:val="006271D4"/>
     <w:rsid w:val="00644ED4"/>
     <w:rsid w:val="00645BD5"/>
     <w:rsid w:val="0064611F"/>
     <w:rsid w:val="00657854"/>
     <w:rsid w:val="00662BBC"/>
     <w:rsid w:val="00664CD7"/>
     <w:rsid w:val="006672E2"/>
     <w:rsid w:val="00671A56"/>
     <w:rsid w:val="0067270B"/>
     <w:rsid w:val="006748CE"/>
     <w:rsid w:val="006805AB"/>
     <w:rsid w:val="006816C1"/>
     <w:rsid w:val="006823E2"/>
     <w:rsid w:val="00682756"/>
     <w:rsid w:val="00683FBA"/>
     <w:rsid w:val="00690BB6"/>
+    <w:rsid w:val="00694CB4"/>
     <w:rsid w:val="006A4A01"/>
     <w:rsid w:val="006A4D42"/>
     <w:rsid w:val="006A7887"/>
+    <w:rsid w:val="006B3DA9"/>
     <w:rsid w:val="006B3E5C"/>
     <w:rsid w:val="006B465B"/>
     <w:rsid w:val="006B47E4"/>
+    <w:rsid w:val="006B757C"/>
     <w:rsid w:val="006C35D8"/>
     <w:rsid w:val="006E483F"/>
     <w:rsid w:val="006E66FB"/>
     <w:rsid w:val="006F027D"/>
     <w:rsid w:val="006F16FC"/>
     <w:rsid w:val="006F45D9"/>
+    <w:rsid w:val="006F4BDB"/>
     <w:rsid w:val="006F4D22"/>
     <w:rsid w:val="007001CC"/>
     <w:rsid w:val="00701C66"/>
     <w:rsid w:val="00702CAA"/>
     <w:rsid w:val="00707046"/>
     <w:rsid w:val="00715210"/>
     <w:rsid w:val="00724D7F"/>
     <w:rsid w:val="00724FD5"/>
     <w:rsid w:val="00727591"/>
     <w:rsid w:val="007338B6"/>
     <w:rsid w:val="0073417C"/>
     <w:rsid w:val="0074030E"/>
     <w:rsid w:val="00746AB6"/>
     <w:rsid w:val="00750FAD"/>
     <w:rsid w:val="007518FD"/>
     <w:rsid w:val="00760ACA"/>
-    <w:rsid w:val="00771B81"/>
     <w:rsid w:val="007734EB"/>
     <w:rsid w:val="0077410D"/>
     <w:rsid w:val="00780B80"/>
     <w:rsid w:val="007874AF"/>
     <w:rsid w:val="0079068F"/>
     <w:rsid w:val="00791E3C"/>
     <w:rsid w:val="007937F4"/>
     <w:rsid w:val="00797DAB"/>
     <w:rsid w:val="007A2708"/>
     <w:rsid w:val="007B448B"/>
     <w:rsid w:val="007C1C98"/>
     <w:rsid w:val="007C2735"/>
     <w:rsid w:val="007C7581"/>
     <w:rsid w:val="007D09DA"/>
     <w:rsid w:val="007D485F"/>
     <w:rsid w:val="007D672C"/>
     <w:rsid w:val="007F2AC4"/>
     <w:rsid w:val="007F329E"/>
     <w:rsid w:val="00807CA6"/>
     <w:rsid w:val="008138DF"/>
     <w:rsid w:val="00821389"/>
     <w:rsid w:val="00823EED"/>
     <w:rsid w:val="00825D9D"/>
     <w:rsid w:val="0083686C"/>
     <w:rsid w:val="0084122D"/>
     <w:rsid w:val="008449CC"/>
     <w:rsid w:val="008465BD"/>
     <w:rsid w:val="008514CC"/>
     <w:rsid w:val="00863025"/>
+    <w:rsid w:val="008664AA"/>
     <w:rsid w:val="00874C46"/>
     <w:rsid w:val="00880832"/>
     <w:rsid w:val="00883368"/>
     <w:rsid w:val="00883E1C"/>
     <w:rsid w:val="008932DC"/>
     <w:rsid w:val="008938E6"/>
+    <w:rsid w:val="00897D48"/>
     <w:rsid w:val="008A58D6"/>
     <w:rsid w:val="008C1278"/>
     <w:rsid w:val="008C4154"/>
     <w:rsid w:val="008C645F"/>
     <w:rsid w:val="008D21E2"/>
     <w:rsid w:val="008D318D"/>
     <w:rsid w:val="008D3980"/>
     <w:rsid w:val="008D43D5"/>
     <w:rsid w:val="008D46DF"/>
     <w:rsid w:val="008F2338"/>
     <w:rsid w:val="00901959"/>
     <w:rsid w:val="00901F04"/>
     <w:rsid w:val="0090369C"/>
     <w:rsid w:val="009055D5"/>
     <w:rsid w:val="00906476"/>
     <w:rsid w:val="00911979"/>
     <w:rsid w:val="00911C5B"/>
     <w:rsid w:val="00912A8D"/>
     <w:rsid w:val="009301E8"/>
     <w:rsid w:val="00931E8F"/>
     <w:rsid w:val="00932419"/>
     <w:rsid w:val="00936D9F"/>
     <w:rsid w:val="00943D30"/>
     <w:rsid w:val="0094440E"/>
     <w:rsid w:val="00945ACA"/>
@@ -6767,533 +6884,764 @@
     <w:rsid w:val="00970944"/>
     <w:rsid w:val="009753D7"/>
     <w:rsid w:val="00975B75"/>
     <w:rsid w:val="00983C2F"/>
     <w:rsid w:val="009941AC"/>
     <w:rsid w:val="009965FD"/>
     <w:rsid w:val="00999417"/>
     <w:rsid w:val="009A110A"/>
     <w:rsid w:val="009A3D9A"/>
     <w:rsid w:val="009A78E8"/>
     <w:rsid w:val="009B0126"/>
     <w:rsid w:val="009B3DAB"/>
     <w:rsid w:val="009C149A"/>
     <w:rsid w:val="009C5028"/>
     <w:rsid w:val="009C59FF"/>
     <w:rsid w:val="009C7E07"/>
     <w:rsid w:val="009D26C0"/>
     <w:rsid w:val="009D69B2"/>
     <w:rsid w:val="009F055F"/>
     <w:rsid w:val="009F1421"/>
     <w:rsid w:val="009F5E0B"/>
     <w:rsid w:val="00A1324E"/>
     <w:rsid w:val="00A17722"/>
     <w:rsid w:val="00A1D6E1"/>
     <w:rsid w:val="00A20D0F"/>
+    <w:rsid w:val="00A24C90"/>
     <w:rsid w:val="00A312DC"/>
     <w:rsid w:val="00A35E06"/>
     <w:rsid w:val="00A3743E"/>
     <w:rsid w:val="00A41D71"/>
     <w:rsid w:val="00A420D8"/>
     <w:rsid w:val="00A45B5D"/>
     <w:rsid w:val="00A47F0C"/>
     <w:rsid w:val="00A53139"/>
     <w:rsid w:val="00A55927"/>
     <w:rsid w:val="00A60453"/>
     <w:rsid w:val="00A61104"/>
     <w:rsid w:val="00A64809"/>
     <w:rsid w:val="00A664C6"/>
+    <w:rsid w:val="00A71234"/>
     <w:rsid w:val="00A82A1F"/>
     <w:rsid w:val="00A83513"/>
     <w:rsid w:val="00A85D6E"/>
     <w:rsid w:val="00A85F87"/>
     <w:rsid w:val="00A9571C"/>
+    <w:rsid w:val="00A95A86"/>
     <w:rsid w:val="00A96148"/>
     <w:rsid w:val="00AA1710"/>
     <w:rsid w:val="00AB47DA"/>
+    <w:rsid w:val="00AB6439"/>
     <w:rsid w:val="00AB6D5E"/>
     <w:rsid w:val="00AC4E0F"/>
     <w:rsid w:val="00AD2B3D"/>
     <w:rsid w:val="00AD389E"/>
     <w:rsid w:val="00AD4608"/>
     <w:rsid w:val="00AD7D14"/>
     <w:rsid w:val="00AE1535"/>
     <w:rsid w:val="00AE4A29"/>
     <w:rsid w:val="00AE5B79"/>
+    <w:rsid w:val="00AE7319"/>
     <w:rsid w:val="00AF7B6B"/>
     <w:rsid w:val="00B02080"/>
     <w:rsid w:val="00B0211A"/>
     <w:rsid w:val="00B100A3"/>
     <w:rsid w:val="00B109BD"/>
     <w:rsid w:val="00B13CAD"/>
     <w:rsid w:val="00B174B2"/>
     <w:rsid w:val="00B2048F"/>
     <w:rsid w:val="00B25D66"/>
     <w:rsid w:val="00B44860"/>
     <w:rsid w:val="00B44E57"/>
     <w:rsid w:val="00B452F7"/>
     <w:rsid w:val="00B531AE"/>
     <w:rsid w:val="00B61A73"/>
     <w:rsid w:val="00B636B1"/>
     <w:rsid w:val="00B649B7"/>
     <w:rsid w:val="00B80188"/>
     <w:rsid w:val="00B9084A"/>
     <w:rsid w:val="00B921DB"/>
     <w:rsid w:val="00BA2900"/>
     <w:rsid w:val="00BA45DF"/>
     <w:rsid w:val="00BA76BB"/>
     <w:rsid w:val="00BC586C"/>
     <w:rsid w:val="00BC74DF"/>
     <w:rsid w:val="00BD1FFA"/>
     <w:rsid w:val="00BD4A14"/>
     <w:rsid w:val="00BD67EB"/>
     <w:rsid w:val="00BD6F60"/>
     <w:rsid w:val="00BE2BAD"/>
     <w:rsid w:val="00BE5D10"/>
     <w:rsid w:val="00BF06DC"/>
     <w:rsid w:val="00BF7D72"/>
     <w:rsid w:val="00C01EF3"/>
     <w:rsid w:val="00C02301"/>
     <w:rsid w:val="00C135A4"/>
     <w:rsid w:val="00C17406"/>
     <w:rsid w:val="00C23521"/>
     <w:rsid w:val="00C24D5F"/>
     <w:rsid w:val="00C25097"/>
     <w:rsid w:val="00C27662"/>
     <w:rsid w:val="00C342E9"/>
     <w:rsid w:val="00C45416"/>
     <w:rsid w:val="00C4543A"/>
     <w:rsid w:val="00C465B5"/>
     <w:rsid w:val="00C729CC"/>
+    <w:rsid w:val="00C729CF"/>
     <w:rsid w:val="00C76836"/>
     <w:rsid w:val="00C815C3"/>
     <w:rsid w:val="00C8756C"/>
     <w:rsid w:val="00C911B8"/>
     <w:rsid w:val="00C92239"/>
     <w:rsid w:val="00C92A24"/>
     <w:rsid w:val="00C92DD4"/>
     <w:rsid w:val="00C966C3"/>
     <w:rsid w:val="00C97F38"/>
     <w:rsid w:val="00CA2B70"/>
     <w:rsid w:val="00CA770B"/>
     <w:rsid w:val="00CB1E32"/>
     <w:rsid w:val="00CB3984"/>
     <w:rsid w:val="00CE20B8"/>
     <w:rsid w:val="00CE5527"/>
     <w:rsid w:val="00CE7F3D"/>
     <w:rsid w:val="00CF314D"/>
     <w:rsid w:val="00CF4C82"/>
+    <w:rsid w:val="00CF65AA"/>
     <w:rsid w:val="00D0433A"/>
     <w:rsid w:val="00D04BEC"/>
     <w:rsid w:val="00D0671B"/>
     <w:rsid w:val="00D13991"/>
     <w:rsid w:val="00D20BC5"/>
     <w:rsid w:val="00D214EF"/>
     <w:rsid w:val="00D24CE3"/>
     <w:rsid w:val="00D32E7A"/>
     <w:rsid w:val="00D35E8B"/>
     <w:rsid w:val="00D36D28"/>
     <w:rsid w:val="00D37134"/>
     <w:rsid w:val="00D4713A"/>
     <w:rsid w:val="00D47784"/>
+    <w:rsid w:val="00D5137E"/>
     <w:rsid w:val="00D562D0"/>
     <w:rsid w:val="00D65B0C"/>
     <w:rsid w:val="00D65B41"/>
     <w:rsid w:val="00D84AC8"/>
     <w:rsid w:val="00DA12E2"/>
     <w:rsid w:val="00DA199B"/>
     <w:rsid w:val="00DA1C1F"/>
     <w:rsid w:val="00DA44BB"/>
+    <w:rsid w:val="00DB2BAF"/>
     <w:rsid w:val="00DB4077"/>
     <w:rsid w:val="00DB5EFA"/>
     <w:rsid w:val="00DB663D"/>
     <w:rsid w:val="00DB6DAE"/>
     <w:rsid w:val="00DC26AE"/>
-    <w:rsid w:val="00DC55F8"/>
     <w:rsid w:val="00DD0E2E"/>
     <w:rsid w:val="00DD39B7"/>
     <w:rsid w:val="00DD67DD"/>
     <w:rsid w:val="00DE1260"/>
     <w:rsid w:val="00DE2D39"/>
     <w:rsid w:val="00DF6795"/>
     <w:rsid w:val="00E0081F"/>
     <w:rsid w:val="00E01558"/>
     <w:rsid w:val="00E02A6A"/>
     <w:rsid w:val="00E06214"/>
     <w:rsid w:val="00E11AAB"/>
     <w:rsid w:val="00E16FB1"/>
     <w:rsid w:val="00E24B00"/>
     <w:rsid w:val="00E3237B"/>
     <w:rsid w:val="00E331A7"/>
     <w:rsid w:val="00E605F3"/>
     <w:rsid w:val="00E62682"/>
     <w:rsid w:val="00E656E0"/>
     <w:rsid w:val="00E702C2"/>
     <w:rsid w:val="00E82044"/>
+    <w:rsid w:val="00E91D5A"/>
     <w:rsid w:val="00E963D0"/>
     <w:rsid w:val="00EA7C4E"/>
     <w:rsid w:val="00EB1F73"/>
     <w:rsid w:val="00EB499C"/>
     <w:rsid w:val="00EC3F69"/>
     <w:rsid w:val="00EC4C22"/>
     <w:rsid w:val="00EC5C6A"/>
     <w:rsid w:val="00EC6BC4"/>
     <w:rsid w:val="00EC6DB5"/>
     <w:rsid w:val="00EE025C"/>
     <w:rsid w:val="00EE37EB"/>
     <w:rsid w:val="00EE7744"/>
     <w:rsid w:val="00EF2C92"/>
     <w:rsid w:val="00EF5847"/>
-    <w:rsid w:val="00EF6843"/>
     <w:rsid w:val="00F12F84"/>
+    <w:rsid w:val="00F16885"/>
     <w:rsid w:val="00F16C1B"/>
     <w:rsid w:val="00F225E3"/>
     <w:rsid w:val="00F250C5"/>
     <w:rsid w:val="00F30F6D"/>
     <w:rsid w:val="00F50BE7"/>
     <w:rsid w:val="00F535A0"/>
+    <w:rsid w:val="00F53683"/>
     <w:rsid w:val="00F56A12"/>
     <w:rsid w:val="00F579AD"/>
     <w:rsid w:val="00F603E1"/>
     <w:rsid w:val="00F60F5A"/>
     <w:rsid w:val="00F61341"/>
     <w:rsid w:val="00F65D5A"/>
     <w:rsid w:val="00F67CCE"/>
     <w:rsid w:val="00F712AD"/>
     <w:rsid w:val="00F74C81"/>
     <w:rsid w:val="00F83710"/>
     <w:rsid w:val="00F87E6E"/>
     <w:rsid w:val="00F94A41"/>
     <w:rsid w:val="00F96F63"/>
     <w:rsid w:val="00FA389D"/>
     <w:rsid w:val="00FB3661"/>
+    <w:rsid w:val="00FB6C06"/>
     <w:rsid w:val="00FC1013"/>
     <w:rsid w:val="00FC36E3"/>
     <w:rsid w:val="00FC5E0C"/>
     <w:rsid w:val="00FD358E"/>
     <w:rsid w:val="00FD52C5"/>
     <w:rsid w:val="00FD60E0"/>
     <w:rsid w:val="00FD6842"/>
     <w:rsid w:val="00FD7918"/>
     <w:rsid w:val="00FF042D"/>
     <w:rsid w:val="00FF222F"/>
     <w:rsid w:val="00FF265C"/>
     <w:rsid w:val="00FF2D08"/>
     <w:rsid w:val="00FF67D1"/>
     <w:rsid w:val="012A9760"/>
     <w:rsid w:val="0155AE1F"/>
+    <w:rsid w:val="0160DD50"/>
     <w:rsid w:val="018EBDAA"/>
+    <w:rsid w:val="01C8A066"/>
+    <w:rsid w:val="026B2552"/>
+    <w:rsid w:val="0291207C"/>
+    <w:rsid w:val="02BA924A"/>
     <w:rsid w:val="02D83D86"/>
+    <w:rsid w:val="0344B8A6"/>
+    <w:rsid w:val="03A7EE30"/>
+    <w:rsid w:val="03C5BE20"/>
     <w:rsid w:val="0449A0A8"/>
     <w:rsid w:val="04604AE1"/>
+    <w:rsid w:val="04621318"/>
     <w:rsid w:val="04BA9630"/>
     <w:rsid w:val="0500C540"/>
+    <w:rsid w:val="0500E1A1"/>
+    <w:rsid w:val="0554C82A"/>
     <w:rsid w:val="058C0489"/>
     <w:rsid w:val="062ABDD9"/>
     <w:rsid w:val="06698A1C"/>
+    <w:rsid w:val="0674BFC0"/>
+    <w:rsid w:val="06CD3A8C"/>
     <w:rsid w:val="07101B2E"/>
     <w:rsid w:val="073153BE"/>
     <w:rsid w:val="078AE64C"/>
+    <w:rsid w:val="07CF4DC1"/>
+    <w:rsid w:val="07D39606"/>
     <w:rsid w:val="07D55913"/>
     <w:rsid w:val="08B1AAF8"/>
     <w:rsid w:val="091AF3D4"/>
     <w:rsid w:val="092E0025"/>
     <w:rsid w:val="0982C14E"/>
     <w:rsid w:val="0998D64A"/>
     <w:rsid w:val="09CA2481"/>
     <w:rsid w:val="09D98312"/>
+    <w:rsid w:val="09F582D6"/>
     <w:rsid w:val="09FF5DDD"/>
     <w:rsid w:val="09FFDB32"/>
+    <w:rsid w:val="0A10AA04"/>
     <w:rsid w:val="0A8BC52D"/>
+    <w:rsid w:val="0AAFF748"/>
     <w:rsid w:val="0ADE4F4B"/>
+    <w:rsid w:val="0AFB71D6"/>
     <w:rsid w:val="0AFD6050"/>
+    <w:rsid w:val="0B2A4813"/>
+    <w:rsid w:val="0BA2BF27"/>
+    <w:rsid w:val="0BB4EDFB"/>
     <w:rsid w:val="0BC60EDD"/>
+    <w:rsid w:val="0BD4B25F"/>
     <w:rsid w:val="0BFADDDA"/>
     <w:rsid w:val="0BFBDC7A"/>
+    <w:rsid w:val="0C4C6F75"/>
     <w:rsid w:val="0C8106D2"/>
     <w:rsid w:val="0CB59116"/>
     <w:rsid w:val="0CB8A5E9"/>
+    <w:rsid w:val="0CF24ED0"/>
     <w:rsid w:val="0D6022D2"/>
+    <w:rsid w:val="0DD952C8"/>
+    <w:rsid w:val="0E3B117B"/>
+    <w:rsid w:val="0E4F5243"/>
+    <w:rsid w:val="0EE9642C"/>
     <w:rsid w:val="0EF0705E"/>
     <w:rsid w:val="0F05E831"/>
+    <w:rsid w:val="0F255B2B"/>
     <w:rsid w:val="10AB0313"/>
+    <w:rsid w:val="10B7A3E0"/>
     <w:rsid w:val="10FA4842"/>
     <w:rsid w:val="110C24F6"/>
+    <w:rsid w:val="1190AE0A"/>
     <w:rsid w:val="11DCF087"/>
+    <w:rsid w:val="12410C1E"/>
     <w:rsid w:val="12805670"/>
     <w:rsid w:val="128B181F"/>
+    <w:rsid w:val="129E2B79"/>
+    <w:rsid w:val="12A709E9"/>
     <w:rsid w:val="1343A716"/>
+    <w:rsid w:val="139662FE"/>
     <w:rsid w:val="13B4BFD5"/>
     <w:rsid w:val="13E7B1CA"/>
     <w:rsid w:val="13E7E282"/>
     <w:rsid w:val="13EAAD50"/>
     <w:rsid w:val="1461835B"/>
+    <w:rsid w:val="149129EE"/>
     <w:rsid w:val="14C5DB70"/>
     <w:rsid w:val="14D7B61B"/>
+    <w:rsid w:val="14FD74B6"/>
+    <w:rsid w:val="15070498"/>
+    <w:rsid w:val="151D8046"/>
     <w:rsid w:val="15609222"/>
+    <w:rsid w:val="15BE1790"/>
+    <w:rsid w:val="15C93E7A"/>
     <w:rsid w:val="15D23474"/>
     <w:rsid w:val="15DE29C9"/>
+    <w:rsid w:val="1630CAFC"/>
     <w:rsid w:val="16A1E7D5"/>
     <w:rsid w:val="170522A8"/>
     <w:rsid w:val="171721C5"/>
     <w:rsid w:val="17B8E0A6"/>
     <w:rsid w:val="17BB46AC"/>
     <w:rsid w:val="17F90A00"/>
+    <w:rsid w:val="1867123A"/>
     <w:rsid w:val="18A9D078"/>
     <w:rsid w:val="18EF07BC"/>
+    <w:rsid w:val="18FB1735"/>
+    <w:rsid w:val="1962BC26"/>
+    <w:rsid w:val="198D9123"/>
     <w:rsid w:val="1A333ACB"/>
     <w:rsid w:val="1A8E4E2D"/>
+    <w:rsid w:val="1AA3ED32"/>
     <w:rsid w:val="1AD444D5"/>
     <w:rsid w:val="1B32A9BD"/>
     <w:rsid w:val="1B5E72A9"/>
+    <w:rsid w:val="1B82A3F4"/>
+    <w:rsid w:val="1B8E23DD"/>
     <w:rsid w:val="1BDD6B21"/>
     <w:rsid w:val="1C586638"/>
+    <w:rsid w:val="1CB08362"/>
+    <w:rsid w:val="1CC782AE"/>
+    <w:rsid w:val="1CD57664"/>
     <w:rsid w:val="1CE7B432"/>
     <w:rsid w:val="1D250D5F"/>
+    <w:rsid w:val="1D2CA30D"/>
+    <w:rsid w:val="1D5B253D"/>
+    <w:rsid w:val="1D7F7E78"/>
     <w:rsid w:val="1DF6042E"/>
     <w:rsid w:val="1E161CE7"/>
+    <w:rsid w:val="1E9988B4"/>
     <w:rsid w:val="1EA48756"/>
     <w:rsid w:val="1EA55817"/>
+    <w:rsid w:val="1ED2EC1E"/>
     <w:rsid w:val="1EFC8874"/>
+    <w:rsid w:val="1F6F9169"/>
     <w:rsid w:val="1FD6400D"/>
+    <w:rsid w:val="2026E7FC"/>
+    <w:rsid w:val="20B1041F"/>
+    <w:rsid w:val="213CA4CB"/>
     <w:rsid w:val="21F57CDA"/>
     <w:rsid w:val="2223FE20"/>
+    <w:rsid w:val="22B818F6"/>
     <w:rsid w:val="22E40BFB"/>
+    <w:rsid w:val="22E791C4"/>
+    <w:rsid w:val="22FD683F"/>
+    <w:rsid w:val="2323D233"/>
+    <w:rsid w:val="235C5F4F"/>
     <w:rsid w:val="23806A6A"/>
     <w:rsid w:val="2396E4F3"/>
     <w:rsid w:val="23A1E044"/>
     <w:rsid w:val="23F9D379"/>
     <w:rsid w:val="242F2E3E"/>
+    <w:rsid w:val="2452E73E"/>
     <w:rsid w:val="24CA8158"/>
     <w:rsid w:val="255F702F"/>
+    <w:rsid w:val="25CBF21B"/>
+    <w:rsid w:val="25D82551"/>
+    <w:rsid w:val="260AD12B"/>
+    <w:rsid w:val="2615F1B0"/>
     <w:rsid w:val="265BBD13"/>
     <w:rsid w:val="2665DA61"/>
+    <w:rsid w:val="266B40B4"/>
     <w:rsid w:val="266D8F05"/>
     <w:rsid w:val="26BBDD91"/>
     <w:rsid w:val="26F57006"/>
+    <w:rsid w:val="2798CE66"/>
     <w:rsid w:val="2841DCB2"/>
+    <w:rsid w:val="286C4AD3"/>
+    <w:rsid w:val="29153F8F"/>
+    <w:rsid w:val="2950293F"/>
+    <w:rsid w:val="295B1AA3"/>
+    <w:rsid w:val="298E106F"/>
     <w:rsid w:val="29BE5627"/>
+    <w:rsid w:val="29EEBCDF"/>
+    <w:rsid w:val="2A28475B"/>
     <w:rsid w:val="2A87D547"/>
     <w:rsid w:val="2AB57951"/>
     <w:rsid w:val="2ABE3946"/>
     <w:rsid w:val="2AE89032"/>
+    <w:rsid w:val="2B6E1A17"/>
     <w:rsid w:val="2B91274D"/>
+    <w:rsid w:val="2BCC8F11"/>
     <w:rsid w:val="2CCDBFAA"/>
     <w:rsid w:val="2DE7A92D"/>
     <w:rsid w:val="2E10E292"/>
+    <w:rsid w:val="2E2371F1"/>
     <w:rsid w:val="2E318DE6"/>
     <w:rsid w:val="2E682CEA"/>
+    <w:rsid w:val="2F261085"/>
+    <w:rsid w:val="2F6EF1E1"/>
+    <w:rsid w:val="2FC77E9F"/>
     <w:rsid w:val="2FE3A7D4"/>
     <w:rsid w:val="311D4C17"/>
     <w:rsid w:val="318EA34F"/>
+    <w:rsid w:val="31AB47F8"/>
+    <w:rsid w:val="31EC931A"/>
     <w:rsid w:val="32221333"/>
+    <w:rsid w:val="32CDECC0"/>
+    <w:rsid w:val="33303E7E"/>
+    <w:rsid w:val="3342A277"/>
     <w:rsid w:val="334DA869"/>
     <w:rsid w:val="33B2B9A4"/>
+    <w:rsid w:val="33EFE14C"/>
     <w:rsid w:val="33FDC6BE"/>
     <w:rsid w:val="341295B0"/>
+    <w:rsid w:val="342824A6"/>
     <w:rsid w:val="34689AAC"/>
+    <w:rsid w:val="348C90DD"/>
+    <w:rsid w:val="34C31E70"/>
     <w:rsid w:val="34E8CD1B"/>
+    <w:rsid w:val="34ECFFE8"/>
+    <w:rsid w:val="350B1676"/>
     <w:rsid w:val="3518B594"/>
+    <w:rsid w:val="3521724B"/>
     <w:rsid w:val="3551BBB3"/>
     <w:rsid w:val="3683C558"/>
+    <w:rsid w:val="36AEDA5A"/>
     <w:rsid w:val="36E0BD0E"/>
     <w:rsid w:val="3731EE91"/>
     <w:rsid w:val="373C741D"/>
     <w:rsid w:val="3758CC00"/>
     <w:rsid w:val="375BF36D"/>
     <w:rsid w:val="37A9196D"/>
+    <w:rsid w:val="37D071A8"/>
     <w:rsid w:val="37F28770"/>
     <w:rsid w:val="382D43E7"/>
+    <w:rsid w:val="388BC094"/>
+    <w:rsid w:val="38D286B5"/>
     <w:rsid w:val="390CA7FC"/>
     <w:rsid w:val="39335FEA"/>
+    <w:rsid w:val="394DE416"/>
     <w:rsid w:val="39654FE1"/>
     <w:rsid w:val="39CAE531"/>
+    <w:rsid w:val="39CFFAE7"/>
     <w:rsid w:val="39EB9D32"/>
+    <w:rsid w:val="3A26337A"/>
+    <w:rsid w:val="3A26BDB1"/>
     <w:rsid w:val="3A385AC9"/>
     <w:rsid w:val="3A5ADEBA"/>
     <w:rsid w:val="3AADD17E"/>
     <w:rsid w:val="3B4E0406"/>
+    <w:rsid w:val="3B5A0E04"/>
     <w:rsid w:val="3BB16D90"/>
+    <w:rsid w:val="3CC45562"/>
+    <w:rsid w:val="3D1B76AC"/>
+    <w:rsid w:val="3DA8D287"/>
     <w:rsid w:val="3DEF0913"/>
     <w:rsid w:val="3E359C55"/>
     <w:rsid w:val="3E5412C3"/>
+    <w:rsid w:val="3E79244E"/>
+    <w:rsid w:val="3EA1637C"/>
     <w:rsid w:val="3EAE60F0"/>
     <w:rsid w:val="3EBADC8E"/>
+    <w:rsid w:val="3ED12669"/>
     <w:rsid w:val="3FC43121"/>
     <w:rsid w:val="400F6215"/>
     <w:rsid w:val="40550336"/>
     <w:rsid w:val="40BA363B"/>
+    <w:rsid w:val="40E60F89"/>
+    <w:rsid w:val="41244131"/>
     <w:rsid w:val="418E779C"/>
     <w:rsid w:val="4291E47D"/>
+    <w:rsid w:val="42E5122A"/>
+    <w:rsid w:val="42F20E95"/>
     <w:rsid w:val="4356A4FF"/>
     <w:rsid w:val="43D5BF29"/>
+    <w:rsid w:val="44E8E2B9"/>
     <w:rsid w:val="456A94DC"/>
+    <w:rsid w:val="457020E0"/>
+    <w:rsid w:val="46666456"/>
+    <w:rsid w:val="466EFCC7"/>
     <w:rsid w:val="468E45C1"/>
     <w:rsid w:val="4691BB70"/>
     <w:rsid w:val="46ABC687"/>
     <w:rsid w:val="46FF02D6"/>
     <w:rsid w:val="476083B8"/>
     <w:rsid w:val="4771AFA0"/>
     <w:rsid w:val="478028D3"/>
+    <w:rsid w:val="47C150B6"/>
+    <w:rsid w:val="47F74173"/>
     <w:rsid w:val="480FAC03"/>
     <w:rsid w:val="49056215"/>
     <w:rsid w:val="4909C3E9"/>
+    <w:rsid w:val="4942B7A0"/>
     <w:rsid w:val="494F6BFD"/>
     <w:rsid w:val="49922B5A"/>
+    <w:rsid w:val="49BF7497"/>
+    <w:rsid w:val="49CF2D85"/>
+    <w:rsid w:val="49D5A3F7"/>
+    <w:rsid w:val="4A061C0B"/>
     <w:rsid w:val="4A1726AE"/>
+    <w:rsid w:val="4A6046FF"/>
     <w:rsid w:val="4ABE6603"/>
     <w:rsid w:val="4AF7442E"/>
     <w:rsid w:val="4B1B7D00"/>
     <w:rsid w:val="4B2CFE10"/>
     <w:rsid w:val="4B5BBA2F"/>
     <w:rsid w:val="4B5D64E4"/>
     <w:rsid w:val="4BA966EF"/>
+    <w:rsid w:val="4C681176"/>
+    <w:rsid w:val="4C8DE093"/>
     <w:rsid w:val="4CFF79AC"/>
     <w:rsid w:val="4D6DC97F"/>
     <w:rsid w:val="4D79C031"/>
+    <w:rsid w:val="4FA86561"/>
     <w:rsid w:val="4FD082A5"/>
+    <w:rsid w:val="4FDF590E"/>
     <w:rsid w:val="4FF74206"/>
     <w:rsid w:val="5025A790"/>
     <w:rsid w:val="50289416"/>
     <w:rsid w:val="50517549"/>
+    <w:rsid w:val="50575D2E"/>
+    <w:rsid w:val="510CAB7C"/>
     <w:rsid w:val="515F2D2A"/>
     <w:rsid w:val="51899F68"/>
     <w:rsid w:val="51BDDD9C"/>
+    <w:rsid w:val="5215F547"/>
     <w:rsid w:val="5251DBC7"/>
     <w:rsid w:val="52B39166"/>
+    <w:rsid w:val="533911EA"/>
     <w:rsid w:val="53525EC0"/>
+    <w:rsid w:val="5385A2A5"/>
     <w:rsid w:val="538AC33D"/>
+    <w:rsid w:val="539A7EA2"/>
+    <w:rsid w:val="53A11625"/>
+    <w:rsid w:val="53B17F05"/>
+    <w:rsid w:val="541B5785"/>
     <w:rsid w:val="54531244"/>
+    <w:rsid w:val="545F6AEB"/>
+    <w:rsid w:val="549F91BA"/>
     <w:rsid w:val="5600056F"/>
     <w:rsid w:val="561757D5"/>
     <w:rsid w:val="56518FCE"/>
     <w:rsid w:val="565481D3"/>
     <w:rsid w:val="565D0CBB"/>
+    <w:rsid w:val="567FAC38"/>
     <w:rsid w:val="5697E4AA"/>
+    <w:rsid w:val="56A8D0DA"/>
     <w:rsid w:val="573A0365"/>
     <w:rsid w:val="5781E3D4"/>
     <w:rsid w:val="57CFCD75"/>
     <w:rsid w:val="5822C6ED"/>
     <w:rsid w:val="58356AC0"/>
     <w:rsid w:val="586BCC9C"/>
     <w:rsid w:val="5978368E"/>
+    <w:rsid w:val="59DE0468"/>
+    <w:rsid w:val="59EB99A7"/>
     <w:rsid w:val="5A09A99A"/>
+    <w:rsid w:val="5A1D8A2D"/>
+    <w:rsid w:val="5A2F6914"/>
     <w:rsid w:val="5A7A0325"/>
+    <w:rsid w:val="5AF93C83"/>
     <w:rsid w:val="5B12A678"/>
+    <w:rsid w:val="5B5E4AF1"/>
     <w:rsid w:val="5B6A3EB3"/>
     <w:rsid w:val="5BD0DFDE"/>
     <w:rsid w:val="5C1CE7F3"/>
     <w:rsid w:val="5CF9AEC7"/>
+    <w:rsid w:val="5D067F22"/>
     <w:rsid w:val="5D400ADD"/>
+    <w:rsid w:val="5D4F6C8E"/>
+    <w:rsid w:val="5D4F8BBA"/>
     <w:rsid w:val="5D5E473B"/>
+    <w:rsid w:val="5DE0B870"/>
+    <w:rsid w:val="5DE2D61A"/>
     <w:rsid w:val="5DE84F49"/>
+    <w:rsid w:val="5DFDBA29"/>
     <w:rsid w:val="5E184CB2"/>
+    <w:rsid w:val="5E34CB6C"/>
+    <w:rsid w:val="5E50803F"/>
     <w:rsid w:val="5E61576D"/>
+    <w:rsid w:val="5E7E40EF"/>
     <w:rsid w:val="60126706"/>
     <w:rsid w:val="60968EC7"/>
     <w:rsid w:val="60ABBD6D"/>
     <w:rsid w:val="60CBC9B4"/>
+    <w:rsid w:val="60E1AA3B"/>
     <w:rsid w:val="6105DA9B"/>
     <w:rsid w:val="615867FC"/>
     <w:rsid w:val="6185FB23"/>
+    <w:rsid w:val="618F5F4D"/>
+    <w:rsid w:val="61CE5D1E"/>
     <w:rsid w:val="6294DFE6"/>
     <w:rsid w:val="62961B15"/>
     <w:rsid w:val="62EAE824"/>
+    <w:rsid w:val="6384EADE"/>
+    <w:rsid w:val="63980B25"/>
     <w:rsid w:val="63A75485"/>
     <w:rsid w:val="64334F0F"/>
+    <w:rsid w:val="643DE491"/>
+    <w:rsid w:val="6454756C"/>
+    <w:rsid w:val="64CB2ECC"/>
     <w:rsid w:val="64FCA55D"/>
+    <w:rsid w:val="650B44E4"/>
+    <w:rsid w:val="65586DDA"/>
+    <w:rsid w:val="6558BA52"/>
+    <w:rsid w:val="656A6585"/>
     <w:rsid w:val="65DBDF9A"/>
     <w:rsid w:val="65FF65AD"/>
+    <w:rsid w:val="665A1D65"/>
+    <w:rsid w:val="675C094A"/>
     <w:rsid w:val="67610CB0"/>
+    <w:rsid w:val="6795555A"/>
+    <w:rsid w:val="67B7FB70"/>
     <w:rsid w:val="680B02DE"/>
     <w:rsid w:val="68803897"/>
     <w:rsid w:val="688CC158"/>
     <w:rsid w:val="6947D7EF"/>
+    <w:rsid w:val="69977665"/>
     <w:rsid w:val="6AB1DD00"/>
     <w:rsid w:val="6ADD3745"/>
+    <w:rsid w:val="6AE3A859"/>
+    <w:rsid w:val="6B20F02C"/>
+    <w:rsid w:val="6B95B602"/>
+    <w:rsid w:val="6C335FAF"/>
     <w:rsid w:val="6C7F4986"/>
+    <w:rsid w:val="6D7665BB"/>
     <w:rsid w:val="6DA6D796"/>
+    <w:rsid w:val="6DF255CE"/>
+    <w:rsid w:val="6E2C9817"/>
+    <w:rsid w:val="6F27439F"/>
     <w:rsid w:val="6F277EFF"/>
+    <w:rsid w:val="6F5C685F"/>
     <w:rsid w:val="703241E1"/>
     <w:rsid w:val="703D3F44"/>
     <w:rsid w:val="7099D536"/>
     <w:rsid w:val="713C74FA"/>
+    <w:rsid w:val="717E9402"/>
     <w:rsid w:val="71BB7936"/>
+    <w:rsid w:val="71F7D204"/>
     <w:rsid w:val="7210CAD9"/>
     <w:rsid w:val="72AD58C8"/>
     <w:rsid w:val="72FBF24E"/>
     <w:rsid w:val="732D654C"/>
+    <w:rsid w:val="739F9B1B"/>
+    <w:rsid w:val="748B1603"/>
     <w:rsid w:val="74DA1EF7"/>
+    <w:rsid w:val="74F84B7F"/>
+    <w:rsid w:val="751A10A1"/>
     <w:rsid w:val="7536B091"/>
     <w:rsid w:val="7540B1E2"/>
     <w:rsid w:val="757E1713"/>
     <w:rsid w:val="75AA92DD"/>
+    <w:rsid w:val="76413830"/>
     <w:rsid w:val="7678B4EF"/>
     <w:rsid w:val="76E2268E"/>
+    <w:rsid w:val="76EC9B6A"/>
+    <w:rsid w:val="77534CF3"/>
     <w:rsid w:val="780562F9"/>
+    <w:rsid w:val="78168A1F"/>
     <w:rsid w:val="784D6D17"/>
+    <w:rsid w:val="78628886"/>
+    <w:rsid w:val="786F205B"/>
     <w:rsid w:val="78789DDB"/>
+    <w:rsid w:val="78B05E81"/>
     <w:rsid w:val="78E04CAA"/>
+    <w:rsid w:val="797A909F"/>
     <w:rsid w:val="7A0F8E42"/>
+    <w:rsid w:val="7A49FC0D"/>
     <w:rsid w:val="7AA41F90"/>
+    <w:rsid w:val="7AA7DA67"/>
+    <w:rsid w:val="7AA825E6"/>
     <w:rsid w:val="7ABE9982"/>
     <w:rsid w:val="7ABECCFC"/>
+    <w:rsid w:val="7AE98FA2"/>
+    <w:rsid w:val="7AF95A57"/>
     <w:rsid w:val="7BABBAED"/>
     <w:rsid w:val="7BC4D482"/>
     <w:rsid w:val="7C40F287"/>
+    <w:rsid w:val="7C8BFE05"/>
+    <w:rsid w:val="7CB43D4F"/>
+    <w:rsid w:val="7D154640"/>
+    <w:rsid w:val="7DBF0482"/>
+    <w:rsid w:val="7DC7BC5F"/>
+    <w:rsid w:val="7E2E206C"/>
     <w:rsid w:val="7E592F84"/>
+    <w:rsid w:val="7E68EABD"/>
+    <w:rsid w:val="7E6B9291"/>
+    <w:rsid w:val="7E830195"/>
+    <w:rsid w:val="7E8C02B0"/>
     <w:rsid w:val="7EE0C168"/>
+    <w:rsid w:val="7EF1AB40"/>
+    <w:rsid w:val="7F1F739A"/>
     <w:rsid w:val="7F75CE2A"/>
+    <w:rsid w:val="7F9BF096"/>
     <w:rsid w:val="7FD75345"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="161C3218"/>
   <w14:defaultImageDpi w14:val="300"/>
-  <w15:docId w15:val="{5D36D5A2-BC1F-4A9A-BA29-852B8709CE26}"/>
+  <w15:docId w15:val="{9B3BC7EF-ABEA-4B11-83B3-A5DA7D5256C3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7640,948 +7988,948 @@
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="43D5BF29"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Rubrik1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="43D5BF29"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="480"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="5F0039"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="43D5BF29"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="870052" w:themeColor="accent1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="43D5BF29"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="870052" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="43D5BF29"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="65003C" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="43D5BF29"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="65003C" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Rubrik6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading6Char"/>
+    <w:link w:val="Rubrik6Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="43D5BF29"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="430028" w:themeColor="accent1" w:themeShade="80"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Rubrik7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading7Char"/>
+    <w:link w:val="Rubrik7Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="43D5BF29"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="430028" w:themeColor="accent1" w:themeShade="80"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="Rubrik8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading8Char"/>
+    <w:link w:val="Rubrik8Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="43D5BF29"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading9Char"/>
+    <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="43D5BF29"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="43D5BF29"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+    <w:name w:val="Sidhuvud Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="43D5BF29"/>
     <w:rPr>
       <w:noProof w:val="0"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="43D5BF29"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+    <w:name w:val="Sidfot Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="43D5BF29"/>
     <w:rPr>
       <w:noProof w:val="0"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="43D5BF29"/>
     <w:pPr>
       <w:spacing w:after="300"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="accent4"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+    <w:name w:val="Rubrik Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="43D5BF29"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:noProof w:val="0"/>
       <w:color w:val="000000" w:themeColor="accent4"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+    <w:name w:val="Rubrik 2 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="43D5BF29"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:noProof w:val="0"/>
       <w:color w:val="870052" w:themeColor="accent1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+    <w:name w:val="Rubrik 1 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="43D5BF29"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:noProof w:val="0"/>
       <w:color w:val="5F0039"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="43D5BF29"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+    <w:name w:val="Rubrik 3 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="43D5BF29"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:noProof w:val="0"/>
       <w:color w:val="870052" w:themeColor="accent1"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002B7871"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="43D5BF29"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="43D5BF29"/>
     <w:rPr>
       <w:noProof w:val="0"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Kommentarer"/>
+    <w:next w:val="Kommentarer"/>
+    <w:link w:val="KommentarsmneChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="43D5BF29"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+    <w:name w:val="Kommentarsämne Char"/>
+    <w:basedOn w:val="KommentarerChar"/>
+    <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="43D5BF29"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:noProof w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="43D5BF29"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+    <w:name w:val="Ballongtext Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="43D5BF29"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:noProof w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00FF042D"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="000749D0"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00707046"/>
     <w:rPr>
       <w:color w:val="D40963" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="shorttext">
     <w:name w:val="short_text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00C02301"/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C815C3"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Olstomnmnande1">
     <w:name w:val="Olöst omnämnande1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FF67D1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FF67D1"/>
     <w:rPr>
       <w:color w:val="CBCBCB" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001C6771"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="Normalwebb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="43D5BF29"/>
     <w:pPr>
       <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
+  <w:style w:type="character" w:styleId="Betoning">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="009C5028"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Underrubrik">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="SubtitleChar"/>
+    <w:link w:val="UnderrubrikChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="43D5BF29"/>
     <w:rPr>
       <w:color w:val="5A5A5A"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quote">
+  <w:style w:type="paragraph" w:styleId="Citat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="QuoteChar"/>
+    <w:link w:val="CitatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="43D5BF29"/>
     <w:pPr>
       <w:spacing w:before="200"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="background2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+  <w:style w:type="paragraph" w:styleId="Starktcitat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="IntenseQuoteChar"/>
+    <w:link w:val="StarktcitatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="43D5BF29"/>
     <w:pPr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="870052" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+    <w:name w:val="Rubrik 4 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="43D5BF29"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:noProof w:val="0"/>
       <w:color w:val="65003C" w:themeColor="accent1" w:themeShade="BF"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+    <w:name w:val="Rubrik 5 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="43D5BF29"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:noProof w:val="0"/>
       <w:color w:val="65003C" w:themeColor="accent1" w:themeShade="BF"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
+    <w:name w:val="Rubrik 6 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="43D5BF29"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:noProof w:val="0"/>
       <w:color w:val="430028" w:themeColor="accent1" w:themeShade="80"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik7Char">
+    <w:name w:val="Rubrik 7 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik7"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="43D5BF29"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:noProof w:val="0"/>
       <w:color w:val="430028" w:themeColor="accent1" w:themeShade="80"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik8Char">
+    <w:name w:val="Rubrik 8 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik8"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="43D5BF29"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:noProof w:val="0"/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="43D5BF29"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:noProof w:val="0"/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
+    <w:name w:val="Underrubrik Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Underrubrik"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="43D5BF29"/>
     <w:rPr>
       <w:noProof w:val="0"/>
       <w:color w:val="5A5A5A"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="Quote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitatChar">
+    <w:name w:val="Citat Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Citat"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="43D5BF29"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:noProof w:val="0"/>
       <w:color w:val="404040" w:themeColor="background2" w:themeShade="80"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="IntenseQuote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StarktcitatChar">
+    <w:name w:val="Starkt citat Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Starktcitat"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="43D5BF29"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:noProof w:val="0"/>
       <w:color w:val="870052" w:themeColor="accent1"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="43D5BF29"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="43D5BF29"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="220"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="43D5BF29"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="43D5BF29"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="660"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="43D5BF29"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="880"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="43D5BF29"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="1100"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="Innehll7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="43D5BF29"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="1320"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="43D5BF29"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="1540"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="43D5BF29"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="1760"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="EndnoteText">
+  <w:style w:type="paragraph" w:styleId="Slutnotstext">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="EndnoteTextChar"/>
+    <w:link w:val="SlutnotstextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="43D5BF29"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="EndnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SlutnotstextChar">
+    <w:name w:val="Slutnotstext Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Slutnotstext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="43D5BF29"/>
     <w:rPr>
       <w:noProof w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Fotnotstext">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:link w:val="FotnotstextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="43D5BF29"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FotnotstextChar">
+    <w:name w:val="Fotnotstext Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Fotnotstext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="43D5BF29"/>
     <w:rPr>
       <w:noProof w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="76246364">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8796,51 +9144,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1554391196">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/biosafety" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/media/117265/download" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/if-something-happens" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ki.se/en/staff/pregnant-and-breastfeeding-co-workers" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.port.se/alphaquest/app_kiboka/inc.cfm?fil=../aqdok2/bokstat/stat_frame&amp;pv=36&amp;pf=&amp;lang=1&amp;menid=91" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thomas.fritze@stenarecycling.se" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ki.se/en/staff/laboratory-safety" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/laboratory-waste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/staff-support-around-the-clock-telephone-counselling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/kis-laboratory-safety-introduction" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ki.se/en/staff/ana-futura-for-staff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/media/162628/download" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anmalarbetsskada.se" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/occupational-health-service-for-employees" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.port.se/alphaquest/app_kikem/pcmain.cfm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/report-an-incident" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ki.se/media/186944/download" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/biosafety" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/staff-support-around-the-clock-telephone-counselling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anmalarbetsskada.se" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.port.se/alphaquest/app_kiboka/inc.cfm?fil=../aqdok2/bokstat/stat_frame&amp;pv=36&amp;pf=&amp;lang=1&amp;menid=91" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/occupational-health-service-for-employees" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medarbetare.ki.se/media/163532/download?attachment" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/your-employment/occupational-safety-and-health/reporting-incidents" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/kis-laboratory-safety-introduction" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/tools-and-support/safety-and-security/if-something-happens" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/media/162628/download" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/tools-and-support/safety-and-security/laboratory-safety" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/tools-and-support/safety-and-security/laboratory-safety/pregnant-and-breastfeeding-co-workers" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.port.se/alphaquest/app_kikem/pcmain.cfm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/our-ki/local-web/ana-futura-for-staff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="414E84B3910F104DB0DB8960760BA1BF"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -8910,132 +9258,132 @@
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CAFF9623580D4C728120510EDB32D4A9"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{74852E1B-26B8-4F23-A527-EE20D53D70CE}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00DC576C" w:rsidRDefault="00A85D6E" w:rsidP="00A85D6E">
           <w:pPr>
             <w:pStyle w:val="CAFF9623580D4C728120510EDB32D4A91"/>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="Platshllartext"/>
               <w:lang w:val="sv-SE"/>
             </w:rPr>
             <w:t>Name in block letters</w:t>
           </w:r>
           <w:r w:rsidRPr="00C815C3">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="Platshllartext"/>
               <w:lang w:val="sv-SE"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B1524DBC425B4F62BF51D62698DBFCD1"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B1961F30-9DD9-4EEB-817D-4AA9188B0E62}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00DC576C" w:rsidRDefault="00A85D6E" w:rsidP="00A85D6E">
           <w:pPr>
             <w:pStyle w:val="B1524DBC425B4F62BF51D62698DBFCD1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="Platshllartext"/>
               <w:lang w:val="sv-SE"/>
             </w:rPr>
             <w:t>Choose date</w:t>
           </w:r>
           <w:r w:rsidRPr="00C815C3">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="Platshllartext"/>
               <w:lang w:val="sv-SE"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="00CA7D790AC04582A139EAB16FA15F81"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3B061545-489E-4BF7-A3A2-17329B4DBC17}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00DC576C" w:rsidRDefault="00A85D6E" w:rsidP="00A85D6E">
           <w:pPr>
             <w:pStyle w:val="00CA7D790AC04582A139EAB16FA15F81"/>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="Platshllartext"/>
               <w:lang w:val="sv-SE"/>
             </w:rPr>
             <w:t>Name in block letters</w:t>
           </w:r>
           <w:r w:rsidRPr="00C815C3">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="Platshllartext"/>
               <w:lang w:val="sv-SE"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -9064,167 +9412,179 @@
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DM Sans">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="8000002F" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="8000002F" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00083A46"/>
     <w:rsid w:val="00017747"/>
     <w:rsid w:val="00017C0F"/>
     <w:rsid w:val="000454E5"/>
+    <w:rsid w:val="00056060"/>
     <w:rsid w:val="0006620E"/>
     <w:rsid w:val="00083A46"/>
     <w:rsid w:val="00236FBA"/>
     <w:rsid w:val="00270A93"/>
     <w:rsid w:val="002F7C8A"/>
     <w:rsid w:val="00306CDC"/>
     <w:rsid w:val="00317935"/>
     <w:rsid w:val="00385BAE"/>
     <w:rsid w:val="00386AA4"/>
     <w:rsid w:val="00392157"/>
     <w:rsid w:val="00496DED"/>
     <w:rsid w:val="004D6099"/>
-    <w:rsid w:val="004E72F9"/>
+    <w:rsid w:val="004E5766"/>
     <w:rsid w:val="005A1B63"/>
     <w:rsid w:val="005C3096"/>
     <w:rsid w:val="005E2780"/>
     <w:rsid w:val="006C4889"/>
     <w:rsid w:val="006C706F"/>
     <w:rsid w:val="006E3C6E"/>
+    <w:rsid w:val="006F4BDB"/>
     <w:rsid w:val="00766DD6"/>
     <w:rsid w:val="00776829"/>
     <w:rsid w:val="00797089"/>
     <w:rsid w:val="007A3263"/>
     <w:rsid w:val="007A60F7"/>
     <w:rsid w:val="007F42B1"/>
     <w:rsid w:val="008042DA"/>
     <w:rsid w:val="008120B7"/>
     <w:rsid w:val="008138DF"/>
+    <w:rsid w:val="008664AA"/>
     <w:rsid w:val="008C5541"/>
     <w:rsid w:val="008D7E61"/>
     <w:rsid w:val="00917118"/>
     <w:rsid w:val="00953E45"/>
     <w:rsid w:val="009F282C"/>
+    <w:rsid w:val="00A15862"/>
     <w:rsid w:val="00A85D6E"/>
     <w:rsid w:val="00B13E7A"/>
     <w:rsid w:val="00C1238C"/>
+    <w:rsid w:val="00CF65AA"/>
     <w:rsid w:val="00D23A2D"/>
+    <w:rsid w:val="00D26EFA"/>
     <w:rsid w:val="00DC576C"/>
     <w:rsid w:val="00E73BA8"/>
     <w:rsid w:val="00EB4B53"/>
-    <w:rsid w:val="00EF6843"/>
+    <w:rsid w:val="00F2785E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:listSeparator w:val=","/>
   <w14:defaultImageDpi w14:val="300"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9571,92 +9931,92 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="414E84B3910F104DB0DB8960760BA1BF">
     <w:name w:val="414E84B3910F104DB0DB8960760BA1BF"/>
     <w:rsid w:val="00083A46"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3246CAED55C80D47A9CF4032A0AE5F88">
     <w:name w:val="3246CAED55C80D47A9CF4032A0AE5F88"/>
     <w:rsid w:val="00083A46"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CCAC3A5DC52FA24FAB331C08D1ED961B">
     <w:name w:val="CCAC3A5DC52FA24FAB331C08D1ED961B"/>
     <w:rsid w:val="00083A46"/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A85D6E"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B1524DBC425B4F62BF51D62698DBFCD1">
     <w:name w:val="B1524DBC425B4F62BF51D62698DBFCD1"/>
     <w:rsid w:val="00A85D6E"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CAFF9623580D4C728120510EDB32D4A91">
     <w:name w:val="CAFF9623580D4C728120510EDB32D4A91"/>
     <w:rsid w:val="00A85D6E"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="00CA7D790AC04582A139EAB16FA15F81">
     <w:name w:val="00CA7D790AC04582A139EAB16FA15F81"/>
@@ -10062,71 +10422,52 @@
         </a:folHlink>
       </a:clrScheme>
       <a:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
     </a:extraClrScheme>
   </a:extraClrSchemeLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...19 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f1d6c457-93f0-4bed-8b0c-d0cbd138ad80" xmlns:ns3="ada07367-bd7d-484a-a5d7-ee9603348750" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="70cceb68a488cf664f874ffe4283c944" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100A6A16BCDBE279841B046BA9C2381F618" ma:contentTypeVersion="6" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="61a3c839a9c042bc1beea72ea9699e3d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f1d6c457-93f0-4bed-8b0c-d0cbd138ad80" xmlns:ns3="ada07367-bd7d-484a-a5d7-ee9603348750" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5c91bca006e811ee061ed5e2fbeb86f1" ns2:_="" ns3:_="">
     <xsd:import namespace="f1d6c457-93f0-4bed-8b0c-d0cbd138ad80"/>
     <xsd:import namespace="ada07367-bd7d-484a-a5d7-ee9603348750"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f1d6c457-93f0-4bed-8b0c-d0cbd138ad80" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -10257,130 +10598,142 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="ada07367-bd7d-484a-a5d7-ee9603348750">
+      <UserInfo>
+        <DisplayName>Christina Sundqvist</DisplayName>
+        <AccountId>17</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Marjan Amiri</DisplayName>
+        <AccountId>9</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF4A3E3F-11B5-4459-AB00-187E47DA01AA}">
-[...16 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19B8568F-56A6-4B51-A2BC-AD3942F1C0AA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE7A8CE2-A6EA-42E8-AFC0-849146321F65}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f1d6c457-93f0-4bed-8b0c-d0cbd138ad80"/>
     <ds:schemaRef ds:uri="ada07367-bd7d-484a-a5d7-ee9603348750"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF4A3E3F-11B5-4459-AB00-187E47DA01AA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ada07367-bd7d-484a-a5d7-ee9603348750"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A80E7C5-2E95-4FF7-977E-023B09178E03}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB1651F0-301A-4B4D-9798-593B4FCBBDF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB1651F0-301A-4B4D-9798-593B4FCBBDF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A80E7C5-2E95-4FF7-977E-023B09178E03}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1746</Words>
-  <Characters>9258</Characters>
+  <Words>1636</Words>
+  <Characters>8671</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>77</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>72</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10983</CharactersWithSpaces>
+  <CharactersWithSpaces>10287</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Johanna Snäll</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A6A16BCDBE279841B046BA9C2381F618</vt:lpwstr>