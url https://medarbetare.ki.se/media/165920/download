--- v1 (2026-03-03)
+++ v2 (2026-07-04)
@@ -1064,53 +1064,53 @@
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009C2F41" w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D7918" w:rsidRPr="00740F6E" w14:paraId="5487B974" w14:textId="77777777" w:rsidTr="00ED3BAA">
+      <w:tr w:rsidR="002D7918" w:rsidRPr="00740F6E" w14:paraId="5487B974" w14:textId="77777777" w:rsidTr="0030609D">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="578"/>
+          <w:trHeight w:hRule="exact" w:val="657"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76982071" w14:textId="77777777" w:rsidR="002D7918" w:rsidRPr="00740F6E" w:rsidRDefault="002D7918" w:rsidP="0061501F">
             <w:pPr>
               <w:pStyle w:val="Hjlptext"/>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
@@ -2328,54 +2328,54 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:tblInd w:w="-150" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2347"/>
         <w:gridCol w:w="8285"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD02DE" w:rsidRPr="00740F6E" w14:paraId="5DAF9349" w14:textId="77777777" w:rsidTr="00ED3BAA">
+      <w:tr w:rsidR="00FD02DE" w:rsidRPr="00740F6E" w14:paraId="5DAF9349" w14:textId="77777777" w:rsidTr="00915388">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="567"/>
+          <w:trHeight w:hRule="exact" w:val="666"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="639CF832" w14:textId="0EE534F2" w:rsidR="00FD02DE" w:rsidRPr="00740F6E" w:rsidRDefault="00D02C1F" w:rsidP="00A65CB7">
             <w:pPr>
               <w:pStyle w:val="Hjlptext"/>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Datum</w:t>
@@ -2881,53 +2881,53 @@
         </w:rPr>
         <w:t>Grundutbildning</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:tblInd w:w="-150" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="56" w:type="dxa"/>
           <w:right w:w="56" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5026"/>
         <w:gridCol w:w="5606"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00493C67" w:rsidRPr="00740F6E" w14:paraId="5F82517A" w14:textId="77777777" w:rsidTr="00ED3BAA">
+      <w:tr w:rsidR="00493C67" w:rsidRPr="00740F6E" w14:paraId="5F82517A" w14:textId="77777777" w:rsidTr="00915388">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="567"/>
+          <w:trHeight w:hRule="exact" w:val="645"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C5B9C5D" w14:textId="77777777" w:rsidR="00493C67" w:rsidRPr="00740F6E" w:rsidRDefault="00493C67" w:rsidP="005E7594">
             <w:pPr>
               <w:pStyle w:val="Hjlptext"/>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:color w:val="auto"/>
@@ -3512,51 +3512,51 @@
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="1262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="4F71697D" w14:textId="77777777" w:rsidR="00493C67" w:rsidRPr="00740F6E" w:rsidRDefault="00493C67" w:rsidP="005E7594">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Om doktoranden är antagen till ett double degree programme, kryssa för aktuellt universitet</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07F5E2E6" w14:textId="42290ECC" w:rsidR="0031041C" w:rsidRDefault="00493C67" w:rsidP="0031041C">
+          <w:p w14:paraId="17B3D59F" w14:textId="312564FF" w:rsidR="00493C67" w:rsidRPr="00347FB4" w:rsidRDefault="00493C67" w:rsidP="00347FB4">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0031041C">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kryss4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
@@ -3589,429 +3589,105 @@
             </w:r>
             <w:r w:rsidRPr="0031041C">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0031041C">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0031041C">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Makerere University       </w:t>
+              <w:t xml:space="preserve">Nanyang </w:t>
             </w:r>
             <w:r w:rsidRPr="0031041C">
               <w:rPr>
-                <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+                <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Technological</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0031041C">
+              <w:rPr>
+                <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0031041C">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+            <w:r w:rsidR="0031041C">
+              <w:rPr>
+                <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+              <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="0031041C">
               <w:rPr>
-                <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+                <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0031041C">
+              <w:t>niversity</w:t>
+            </w:r>
+            <w:r w:rsidR="0031041C" w:rsidRPr="0031041C">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanyang </w:t>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="0031041C">
+              <w:t xml:space="preserve"> (NTU)</w:t>
+            </w:r>
+            <w:r w:rsidR="0031041C">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...280 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3233B72A" w14:textId="77777777" w:rsidR="00493C67" w:rsidRPr="00740F6E" w:rsidRDefault="00493C67" w:rsidP="00493C67">
       <w:pPr>
         <w:pStyle w:val="Sidhuvud"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05069B15" w14:textId="35358D7D" w:rsidR="00493C67" w:rsidRPr="00740F6E" w:rsidRDefault="00493C67" w:rsidP="00493C67">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rStyle w:val="RutrubrikChar"/>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="20"/>
@@ -4398,67 +4074,75 @@
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AE517CC" w14:textId="01CEBFFC" w:rsidR="00465B07" w:rsidRPr="00740F6E" w:rsidRDefault="00465B07" w:rsidP="00B24FBA">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73A7D5F9" w14:textId="77777777" w:rsidR="00465B07" w:rsidRPr="00740F6E" w:rsidRDefault="00465B07" w:rsidP="00B24FBA">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BDB59A0" w14:textId="0B2315FF" w:rsidR="003D1306" w:rsidRPr="00740F6E" w:rsidRDefault="00F67775" w:rsidP="00B24FBA">
+    <w:p w14:paraId="0BDB59A0" w14:textId="198E922C" w:rsidR="003D1306" w:rsidRPr="00740F6E" w:rsidRDefault="00F67775" w:rsidP="00B24FBA">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk106369291"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>2026-01-30</w:t>
+        <w:t>2026-0</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93753">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>6-16</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="790A0D63" w14:textId="77777777" w:rsidR="00E148BE" w:rsidRPr="00740F6E" w:rsidRDefault="00425A30" w:rsidP="00B24FBA">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00740F6E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A39E1F0" w14:textId="77777777" w:rsidR="00A023C6" w:rsidRPr="00740F6E" w:rsidRDefault="00A023C6" w:rsidP="00A023C6">
       <w:pPr>
         <w:pStyle w:val="Sidhuvud"/>
         <w:tabs>
@@ -9444,126 +9128,126 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3DD03F2C" w14:textId="77777777" w:rsidR="0044145F" w:rsidRPr="00740F6E" w:rsidRDefault="0044145F" w:rsidP="00FE463F">
             <w:pPr>
               <w:pStyle w:val="Hjlptext"/>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Universitet, institution</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="791458CB" w14:textId="635C5C97" w:rsidR="0044145F" w:rsidRPr="00740F6E" w:rsidRDefault="0044145F" w:rsidP="00FE463F">
+          <w:p w14:paraId="791458CB" w14:textId="03774920" w:rsidR="0044145F" w:rsidRPr="00740F6E" w:rsidRDefault="0044145F" w:rsidP="00FE463F">
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00181678">
-[...27 lines deleted...]
-            <w:r w:rsidR="00181678">
+            <w:r w:rsidR="0010278C">
+              <w:rPr>
+                <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0010278C">
+              <w:rPr>
+                <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0010278C">
+              <w:rPr>
+                <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0010278C">
+              <w:rPr>
+                <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0010278C">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3829" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -10963,67 +10647,67 @@
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FF1016D" w14:textId="461962AA" w:rsidR="0044145F" w:rsidRPr="00740F6E" w:rsidRDefault="0044145F" w:rsidP="0044145F">
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA2A6F" w:rsidRPr="00740F6E" w14:paraId="6AE96C31" w14:textId="77777777" w:rsidTr="0044145F">
+      <w:tr w:rsidR="00CA2A6F" w:rsidRPr="00740F6E" w14:paraId="6AE96C31" w14:textId="77777777" w:rsidTr="00F22877">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="808080"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="56" w:type="dxa"/>
             <w:right w:w="56" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="639"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3542" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E518C33" w14:textId="77777777" w:rsidR="00CA2A6F" w:rsidRPr="00740F6E" w:rsidRDefault="00CA2A6F" w:rsidP="00FE463F">
             <w:pPr>
               <w:pStyle w:val="Hjlptext"/>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
@@ -12038,126 +11722,126 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0DFEB878" w14:textId="77777777" w:rsidR="0044145F" w:rsidRPr="00740F6E" w:rsidRDefault="0044145F" w:rsidP="00FE463F">
             <w:pPr>
               <w:pStyle w:val="Hjlptext"/>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Universitet, institution</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FF7821F" w14:textId="5404F0C2" w:rsidR="0044145F" w:rsidRPr="00740F6E" w:rsidRDefault="0044145F" w:rsidP="00FE463F">
+          <w:p w14:paraId="7FF7821F" w14:textId="201251E9" w:rsidR="0044145F" w:rsidRPr="00740F6E" w:rsidRDefault="0044145F" w:rsidP="00FE463F">
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00740F6E">
-[...27 lines deleted...]
-            <w:r w:rsidRPr="00740F6E">
+            <w:r w:rsidR="00F22877">
+              <w:rPr>
+                <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F22877">
+              <w:rPr>
+                <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F22877">
+              <w:rPr>
+                <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F22877">
+              <w:rPr>
+                <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F22877">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3829" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -12587,121 +12271,121 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> beskrivning av vetenskaplig kompetens </w:t>
             </w:r>
             <w:r w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>inom avhandlingens ämnesområde</w:t>
             </w:r>
             <w:r w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71B32E12" w14:textId="1B3CC13C" w:rsidR="00CA2A6F" w:rsidRPr="00740F6E" w:rsidRDefault="00CA2A6F" w:rsidP="00BA008A">
+          <w:p w14:paraId="71B32E12" w14:textId="57250C72" w:rsidR="00CA2A6F" w:rsidRPr="00740F6E" w:rsidRDefault="00CA2A6F" w:rsidP="00BA008A">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00CB3641">
-[...27 lines deleted...]
-            <w:r w:rsidR="00CB3641">
+            <w:r w:rsidR="00F22877">
+              <w:rPr>
+                <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F22877">
+              <w:rPr>
+                <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F22877">
+              <w:rPr>
+                <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F22877">
+              <w:rPr>
+                <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F22877">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A3B1804" w14:textId="48514AE6" w:rsidR="006173C9" w:rsidRPr="00740F6E" w:rsidRDefault="006173C9" w:rsidP="00BA008A">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -13418,122 +13102,122 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="134A201C" w14:textId="77777777" w:rsidR="0053361A" w:rsidRPr="00740F6E" w:rsidRDefault="0053361A" w:rsidP="0053361A">
             <w:pPr>
               <w:pStyle w:val="Hjlptext"/>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Universitet, institution</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6933471E" w14:textId="2F30DAAC" w:rsidR="00CA2A6F" w:rsidRPr="00740F6E" w:rsidRDefault="0053361A" w:rsidP="0053361A">
+          <w:p w14:paraId="6933471E" w14:textId="1B2085A7" w:rsidR="00CA2A6F" w:rsidRPr="00740F6E" w:rsidRDefault="0053361A" w:rsidP="0053361A">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BB65DA">
-[...27 lines deleted...]
-            <w:r w:rsidR="00BB65DA">
+            <w:r w:rsidR="00F22877">
+              <w:rPr>
+                <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F22877">
+              <w:rPr>
+                <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F22877">
+              <w:rPr>
+                <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F22877">
+              <w:rPr>
+                <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F22877">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4926" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -15547,52 +15231,52 @@
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10348"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FC3E41" w:rsidRPr="00740F6E" w14:paraId="73976C9A" w14:textId="77777777" w:rsidTr="003F1D6F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1027"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:bookmarkEnd w:id="11"/>
           <w:bookmarkEnd w:id="12"/>
-          <w:bookmarkEnd w:id="11"/>
           <w:p w14:paraId="7A6E7889" w14:textId="77777777" w:rsidR="00FC3E41" w:rsidRPr="00740F6E" w:rsidRDefault="00FC3E41" w:rsidP="005E5A0B">
             <w:pPr>
               <w:pStyle w:val="Hjlptext"/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00740F6E">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kryss4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -16158,67 +15842,71 @@
         <w:rPr>
           <w:rStyle w:val="HjlptextChar"/>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> doktorandens insats i detta arbete i relation till övriga medförfattare särskilt om </w:t>
       </w:r>
       <w:r w:rsidRPr="00740F6E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>sökande är delad försteförfattare eller om sökande kommer senare i författarlistan</w:t>
       </w:r>
       <w:r w:rsidR="001F7D55" w:rsidRPr="00740F6E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00145D4F" w:rsidRPr="00740F6E">
+      <w:r w:rsidR="00145D4F" w:rsidRPr="00F22877">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="001F7D55" w:rsidRPr="00740F6E">
+      <w:r w:rsidR="001F7D55" w:rsidRPr="00F22877">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Arial Nova" w:hAnsi="DM Sans" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>vem har gjort vad)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00740F6E">
+      <w:r w:rsidRPr="00F22877">
         <w:rPr>
           <w:rStyle w:val="HjlptextChar"/>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00EF0CFB" w:rsidRPr="00740F6E">
         <w:rPr>
           <w:rStyle w:val="HjlptextChar"/>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00740F6E">
         <w:rPr>
@@ -19007,71 +18695,95 @@
       </w:r>
       <w:r w:rsidRPr="00740F6E">
         <w:rPr>
           <w:rStyle w:val="HjlptextChar"/>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> doktorandens insats i detta arbete i relation till övriga medförfattare särskilt om </w:t>
       </w:r>
       <w:r w:rsidRPr="00740F6E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>sökande är delad försteförfattare eller om sökande kommer senare i författarlistan</w:t>
       </w:r>
       <w:r w:rsidR="00145D4F" w:rsidRPr="00740F6E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00145D4F" w:rsidRPr="00740F6E">
+      <w:r w:rsidR="00145D4F" w:rsidRPr="00F22877">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00145D4F" w:rsidRPr="00F22877">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Arial Nova" w:hAnsi="DM Sans" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>vem har gjort vad)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22877">
+        <w:rPr>
+          <w:rStyle w:val="HjlptextChar"/>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00740F6E">
         <w:rPr>
           <w:rStyle w:val="HjlptextChar"/>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00740F6E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Om arbetet ingår i någon annans avhandling, är det ett krav att man kan särskilja de olika doktorandernas insatser åt genom att bådas insatser beskrivs. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B9B728C" w14:textId="77777777" w:rsidR="00903D31" w:rsidRPr="00740F6E" w:rsidRDefault="00903D31" w:rsidP="00903D31">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rStyle w:val="HjlptextChar"/>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Hlk79675555"/>
       <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="00740F6E">
@@ -21829,61 +21541,73 @@
       </w:r>
       <w:r w:rsidRPr="00740F6E">
         <w:rPr>
           <w:rStyle w:val="HjlptextChar"/>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> till övriga medförfattare särskilt om </w:t>
       </w:r>
       <w:r w:rsidRPr="00740F6E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>sökande är delad försteförfattare eller om sökande kommer senare i författarlistan</w:t>
       </w:r>
       <w:r w:rsidR="00145D4F" w:rsidRPr="00740F6E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00145D4F" w:rsidRPr="00740F6E">
+      <w:r w:rsidR="00145D4F" w:rsidRPr="00F22877">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00145D4F" w:rsidRPr="00F22877">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Arial Nova" w:hAnsi="DM Sans" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>vem har gjort vad)</w:t>
       </w:r>
-      <w:r w:rsidR="00145D4F" w:rsidRPr="00740F6E">
+      <w:r w:rsidR="00145D4F" w:rsidRPr="00F22877">
         <w:rPr>
           <w:rStyle w:val="HjlptextChar"/>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00740F6E">
         <w:rPr>
           <w:rStyle w:val="HjlptextChar"/>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00740F6E">
         <w:rPr>
@@ -24631,71 +24355,95 @@
       </w:r>
       <w:r w:rsidRPr="00740F6E">
         <w:rPr>
           <w:rStyle w:val="HjlptextChar"/>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> doktorandens insats i detta arbete i relation till övriga medförfattare särskilt om </w:t>
       </w:r>
       <w:r w:rsidRPr="00740F6E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>sökande är delad försteförfattare eller om sökande kommer senare i författarlistan</w:t>
       </w:r>
       <w:r w:rsidR="00145D4F" w:rsidRPr="00740F6E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00145D4F" w:rsidRPr="00740F6E">
+      <w:r w:rsidR="00145D4F" w:rsidRPr="00F22877">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00145D4F" w:rsidRPr="00F22877">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Arial Nova" w:hAnsi="DM Sans" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>vem har gjort vad)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22877">
+        <w:rPr>
+          <w:rStyle w:val="HjlptextChar"/>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00740F6E">
         <w:rPr>
           <w:rStyle w:val="HjlptextChar"/>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00740F6E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Om arbetet ingår i någon annans avhandling, är det ett krav att man kan särskilja de olika doktorandernas insatser åt genom att bådas insatser beskrivs. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5300FD38" w14:textId="77777777" w:rsidR="00903D31" w:rsidRPr="00740F6E" w:rsidRDefault="00903D31" w:rsidP="00903D31">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rStyle w:val="HjlptextChar"/>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00740F6E">
         <w:rPr>
           <w:rStyle w:val="HjlptextChar"/>
@@ -27434,61 +27182,73 @@
       </w:r>
       <w:r w:rsidRPr="00740F6E">
         <w:rPr>
           <w:rStyle w:val="HjlptextChar"/>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> doktorandens insats i detta arbete i relation till övriga medförfattare särskilt om </w:t>
       </w:r>
       <w:r w:rsidRPr="00740F6E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>sökande är delad försteförfattare eller om sökande kommer senare i författarlistan</w:t>
       </w:r>
       <w:r w:rsidR="00145D4F" w:rsidRPr="00740F6E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00145D4F" w:rsidRPr="00740F6E">
+      <w:r w:rsidR="00145D4F" w:rsidRPr="00F22877">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00145D4F" w:rsidRPr="00F22877">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Arial Nova" w:hAnsi="DM Sans" w:cs="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>vem har gjort vad)</w:t>
       </w:r>
-      <w:r w:rsidR="00145D4F" w:rsidRPr="00740F6E">
+      <w:r w:rsidR="00145D4F" w:rsidRPr="00F22877">
         <w:rPr>
           <w:rStyle w:val="HjlptextChar"/>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00740F6E">
         <w:rPr>
           <w:rStyle w:val="HjlptextChar"/>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00740F6E">
         <w:rPr>
@@ -31654,81 +31414,95 @@
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00740F6E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003547A6" w:rsidRPr="00740F6E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>UNDERSKRIFTER</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CF5822F" w14:textId="77777777" w:rsidR="00145D4F" w:rsidRPr="00740F6E" w:rsidRDefault="00145D4F" w:rsidP="00145D4F">
+    <w:p w14:paraId="6CF5822F" w14:textId="77777777" w:rsidR="00145D4F" w:rsidRPr="00F22877" w:rsidRDefault="00145D4F" w:rsidP="00145D4F">
       <w:pPr>
         <w:pStyle w:val="Rutrubrik"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="5046"/>
           <w:tab w:val="left" w:pos="6647"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Arial Nova" w:hAnsi="DM Sans" w:cs="Arial Nova"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00740F6E">
+      <w:r w:rsidRPr="00F22877">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Arial Nova" w:hAnsi="DM Sans" w:cs="Arial Nova"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Om digital signering används är det viktigt att namn anges i blanketten</w:t>
+        <w:t xml:space="preserve">Om digital signering används är det </w:t>
       </w:r>
-      <w:r w:rsidRPr="00740F6E">
+      <w:r w:rsidRPr="00F22877">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Arial Nova" w:hAnsi="DM Sans" w:cs="Arial Nova"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>viktigt att namn anges i blanketten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22877">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Arial Nova" w:hAnsi="DM Sans" w:cs="Arial Nova"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79953B03" w14:textId="3B23F186" w:rsidR="003547A6" w:rsidRPr="00740F6E" w:rsidRDefault="00516531" w:rsidP="00145D4F">
       <w:pPr>
         <w:pStyle w:val="Rutrubrik"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="5046"/>
           <w:tab w:val="left" w:pos="6647"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00740F6E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -32886,58 +32660,58 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3E6956A2" w14:textId="77777777" w:rsidR="003547A6" w:rsidRPr="00EA71DF" w:rsidRDefault="003547A6" w:rsidP="00A26775">
       <w:pPr>
         <w:pStyle w:val="Rutrubrik"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003547A6" w:rsidRPr="00EA71DF" w:rsidSect="00CA2A6F">
       <w:pgSz w:w="11907" w:h="16840"/>
       <w:pgMar w:top="425" w:right="851" w:bottom="255" w:left="964" w:header="425" w:footer="119" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2558828C" w14:textId="77777777" w:rsidR="005E7594" w:rsidRDefault="005E7594">
+    <w:p w14:paraId="5D17477B" w14:textId="77777777" w:rsidR="0054623F" w:rsidRDefault="0054623F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="213A0A8B" w14:textId="77777777" w:rsidR="005E7594" w:rsidRDefault="005E7594">
+    <w:p w14:paraId="5C890EB3" w14:textId="77777777" w:rsidR="0054623F" w:rsidRDefault="0054623F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -32961,90 +32735,91 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Geneva">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5200205F" w:usb2="00A0C000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DM Sans">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="8000002F" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="8000002F" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Nova">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E8FF650" w14:textId="77777777" w:rsidR="005E7594" w:rsidRDefault="005E7594">
+    <w:p w14:paraId="6036A233" w14:textId="77777777" w:rsidR="0054623F" w:rsidRDefault="0054623F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62520E1A" w14:textId="77777777" w:rsidR="005E7594" w:rsidRDefault="005E7594">
+    <w:p w14:paraId="3BBFB450" w14:textId="77777777" w:rsidR="0054623F" w:rsidRDefault="0054623F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03632821"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="041D0001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -37823,94 +37598,95 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1898009563">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="431515337">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="807284245">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="42601492">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="996690064">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="re27qxg79j+umiG8E+imrpTQBv/Pexags5h7ozUhoUhOzzWNxFe0YMYShtNQxv45TmJV6CGtF1qRLl+lZxPMGQ==" w:salt="uP3W6k3C8EKrA2o4TZ+v/A=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="UrVt3OUcyWDBI22RoaEi5xug/579vsGaM4MCisLnKiciRZ1DgXpqGVljAsUT0RPB25TiuHl2enYduliiwPN5ig==" w:salt="DlaSIBTuZ99fkxXvvcZIhA=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="104449" style="mso-wrap-style:none" fillcolor="white" stroke="f">
+    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-wrap-style:none" fillcolor="white" stroke="f">
       <v:fill color="white"/>
       <v:stroke on="f"/>
       <v:textbox style="mso-fit-shape-to-text:t" inset=",0,,.3mm"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A21C33"/>
     <w:rsid w:val="000011C2"/>
     <w:rsid w:val="0000187B"/>
     <w:rsid w:val="00001C01"/>
     <w:rsid w:val="00001CAD"/>
     <w:rsid w:val="00003183"/>
     <w:rsid w:val="0000384A"/>
     <w:rsid w:val="00004998"/>
     <w:rsid w:val="00005B3F"/>
     <w:rsid w:val="00005BFB"/>
+    <w:rsid w:val="00007DA7"/>
     <w:rsid w:val="00012066"/>
     <w:rsid w:val="00012833"/>
     <w:rsid w:val="00012EC3"/>
     <w:rsid w:val="00014AA5"/>
     <w:rsid w:val="00015AD6"/>
     <w:rsid w:val="00015EDB"/>
     <w:rsid w:val="00017342"/>
     <w:rsid w:val="00021F1A"/>
     <w:rsid w:val="000238DD"/>
     <w:rsid w:val="00024C79"/>
     <w:rsid w:val="00025958"/>
     <w:rsid w:val="00025E50"/>
     <w:rsid w:val="00026231"/>
     <w:rsid w:val="00027D7D"/>
     <w:rsid w:val="00030B2C"/>
     <w:rsid w:val="0003134D"/>
     <w:rsid w:val="000315B3"/>
     <w:rsid w:val="00032763"/>
     <w:rsid w:val="0003282C"/>
     <w:rsid w:val="00032CCD"/>
     <w:rsid w:val="00033785"/>
     <w:rsid w:val="00033837"/>
     <w:rsid w:val="00035AC5"/>
     <w:rsid w:val="00035CA4"/>
     <w:rsid w:val="00037F5D"/>
@@ -38017,50 +37793,51 @@
     <w:rsid w:val="000D7B50"/>
     <w:rsid w:val="000E007F"/>
     <w:rsid w:val="000E0088"/>
     <w:rsid w:val="000E244E"/>
     <w:rsid w:val="000E245A"/>
     <w:rsid w:val="000E30EE"/>
     <w:rsid w:val="000E33C9"/>
     <w:rsid w:val="000E3C2E"/>
     <w:rsid w:val="000E3E39"/>
     <w:rsid w:val="000E6087"/>
     <w:rsid w:val="000E65C3"/>
     <w:rsid w:val="000F02C5"/>
     <w:rsid w:val="000F13FE"/>
     <w:rsid w:val="000F23AC"/>
     <w:rsid w:val="000F2F00"/>
     <w:rsid w:val="000F400A"/>
     <w:rsid w:val="000F505A"/>
     <w:rsid w:val="000F603E"/>
     <w:rsid w:val="000F65C3"/>
     <w:rsid w:val="000F765F"/>
     <w:rsid w:val="001011C1"/>
     <w:rsid w:val="00101734"/>
     <w:rsid w:val="0010192D"/>
     <w:rsid w:val="00101A31"/>
     <w:rsid w:val="00101F4B"/>
+    <w:rsid w:val="0010278C"/>
     <w:rsid w:val="00103BDE"/>
     <w:rsid w:val="00103E15"/>
     <w:rsid w:val="001055F6"/>
     <w:rsid w:val="00105B03"/>
     <w:rsid w:val="00105DC4"/>
     <w:rsid w:val="00106499"/>
     <w:rsid w:val="0010705D"/>
     <w:rsid w:val="00107088"/>
     <w:rsid w:val="00107C5A"/>
     <w:rsid w:val="001105CE"/>
     <w:rsid w:val="00111046"/>
     <w:rsid w:val="00113E06"/>
     <w:rsid w:val="001142A8"/>
     <w:rsid w:val="00114A46"/>
     <w:rsid w:val="00114EFA"/>
     <w:rsid w:val="00115D03"/>
     <w:rsid w:val="00121D8A"/>
     <w:rsid w:val="0012259C"/>
     <w:rsid w:val="00123281"/>
     <w:rsid w:val="00124ED5"/>
     <w:rsid w:val="001253A4"/>
     <w:rsid w:val="00125A3B"/>
     <w:rsid w:val="00126ED4"/>
     <w:rsid w:val="001276DB"/>
     <w:rsid w:val="00127A82"/>
@@ -38303,175 +38080,179 @@
     <w:rsid w:val="002E0440"/>
     <w:rsid w:val="002E203A"/>
     <w:rsid w:val="002E2560"/>
     <w:rsid w:val="002E32F1"/>
     <w:rsid w:val="002E3FD6"/>
     <w:rsid w:val="002E408E"/>
     <w:rsid w:val="002E49EA"/>
     <w:rsid w:val="002E5CCE"/>
     <w:rsid w:val="002E6CB5"/>
     <w:rsid w:val="002E7A54"/>
     <w:rsid w:val="002F12EE"/>
     <w:rsid w:val="002F2521"/>
     <w:rsid w:val="002F3366"/>
     <w:rsid w:val="002F37A2"/>
     <w:rsid w:val="002F4D84"/>
     <w:rsid w:val="002F5871"/>
     <w:rsid w:val="002F5A20"/>
     <w:rsid w:val="002F5F62"/>
     <w:rsid w:val="002F7702"/>
     <w:rsid w:val="003007FE"/>
     <w:rsid w:val="003018A1"/>
     <w:rsid w:val="003022C7"/>
     <w:rsid w:val="00303A4E"/>
     <w:rsid w:val="00303B42"/>
     <w:rsid w:val="00304227"/>
+    <w:rsid w:val="0030609D"/>
     <w:rsid w:val="0031041C"/>
     <w:rsid w:val="00310A79"/>
     <w:rsid w:val="003118F9"/>
     <w:rsid w:val="00312401"/>
     <w:rsid w:val="00314379"/>
     <w:rsid w:val="003175C3"/>
     <w:rsid w:val="003207A0"/>
     <w:rsid w:val="00320D24"/>
     <w:rsid w:val="003217FF"/>
     <w:rsid w:val="003240C5"/>
     <w:rsid w:val="003242A3"/>
     <w:rsid w:val="00324F02"/>
     <w:rsid w:val="00325F9D"/>
     <w:rsid w:val="003264F3"/>
     <w:rsid w:val="00326DC7"/>
     <w:rsid w:val="00326FEA"/>
     <w:rsid w:val="003319CE"/>
     <w:rsid w:val="00331D73"/>
     <w:rsid w:val="00333298"/>
     <w:rsid w:val="003332E2"/>
     <w:rsid w:val="00335935"/>
     <w:rsid w:val="00336D6D"/>
     <w:rsid w:val="00337AE3"/>
     <w:rsid w:val="00342111"/>
     <w:rsid w:val="003438E9"/>
     <w:rsid w:val="00343B77"/>
     <w:rsid w:val="00343F59"/>
     <w:rsid w:val="00344ADD"/>
     <w:rsid w:val="00345510"/>
     <w:rsid w:val="003459BB"/>
     <w:rsid w:val="00346A5D"/>
     <w:rsid w:val="00347BEC"/>
+    <w:rsid w:val="00347FB4"/>
     <w:rsid w:val="00350203"/>
     <w:rsid w:val="003509DA"/>
     <w:rsid w:val="003511FB"/>
     <w:rsid w:val="00351D9C"/>
     <w:rsid w:val="003539C1"/>
     <w:rsid w:val="00353BFE"/>
     <w:rsid w:val="00354479"/>
     <w:rsid w:val="003544DE"/>
     <w:rsid w:val="003547A6"/>
     <w:rsid w:val="00355BDF"/>
     <w:rsid w:val="00355DE5"/>
     <w:rsid w:val="00355DFE"/>
     <w:rsid w:val="00356758"/>
     <w:rsid w:val="00356BB5"/>
     <w:rsid w:val="00357218"/>
     <w:rsid w:val="00357881"/>
     <w:rsid w:val="00357F6F"/>
     <w:rsid w:val="00362D02"/>
     <w:rsid w:val="00364CEF"/>
     <w:rsid w:val="003654BE"/>
     <w:rsid w:val="003655BC"/>
     <w:rsid w:val="00366AAE"/>
     <w:rsid w:val="00367851"/>
     <w:rsid w:val="00367B1D"/>
     <w:rsid w:val="00367C73"/>
     <w:rsid w:val="003705AD"/>
     <w:rsid w:val="00370F77"/>
     <w:rsid w:val="00371120"/>
     <w:rsid w:val="00371DDF"/>
     <w:rsid w:val="003723D2"/>
     <w:rsid w:val="003726CA"/>
     <w:rsid w:val="00373080"/>
     <w:rsid w:val="00373A05"/>
     <w:rsid w:val="0037465F"/>
     <w:rsid w:val="00374B96"/>
     <w:rsid w:val="003751FA"/>
     <w:rsid w:val="003757EC"/>
     <w:rsid w:val="00375A47"/>
     <w:rsid w:val="00375C3C"/>
     <w:rsid w:val="0037607C"/>
     <w:rsid w:val="00377FC8"/>
     <w:rsid w:val="00381194"/>
     <w:rsid w:val="00383C59"/>
     <w:rsid w:val="003852A4"/>
     <w:rsid w:val="00386D24"/>
     <w:rsid w:val="00387914"/>
     <w:rsid w:val="00392DA0"/>
     <w:rsid w:val="00394809"/>
     <w:rsid w:val="003956FB"/>
+    <w:rsid w:val="00395CE4"/>
     <w:rsid w:val="00396207"/>
     <w:rsid w:val="00396AAC"/>
     <w:rsid w:val="00396CA0"/>
     <w:rsid w:val="00396D9F"/>
     <w:rsid w:val="00397474"/>
     <w:rsid w:val="00397A64"/>
     <w:rsid w:val="003A0E19"/>
     <w:rsid w:val="003A1786"/>
     <w:rsid w:val="003A1C64"/>
     <w:rsid w:val="003A2026"/>
     <w:rsid w:val="003A20CC"/>
     <w:rsid w:val="003A27C8"/>
     <w:rsid w:val="003A41C3"/>
     <w:rsid w:val="003A47C8"/>
     <w:rsid w:val="003A48F2"/>
     <w:rsid w:val="003B02FF"/>
     <w:rsid w:val="003B1207"/>
     <w:rsid w:val="003B21FE"/>
     <w:rsid w:val="003B25BD"/>
     <w:rsid w:val="003B4842"/>
     <w:rsid w:val="003B5185"/>
     <w:rsid w:val="003B51D8"/>
     <w:rsid w:val="003B53DC"/>
     <w:rsid w:val="003B541B"/>
     <w:rsid w:val="003B5A1D"/>
     <w:rsid w:val="003B602F"/>
     <w:rsid w:val="003B6FA1"/>
     <w:rsid w:val="003B7BD7"/>
     <w:rsid w:val="003C020E"/>
     <w:rsid w:val="003C0EFD"/>
     <w:rsid w:val="003C0FFB"/>
     <w:rsid w:val="003C1B7C"/>
     <w:rsid w:val="003C26B6"/>
     <w:rsid w:val="003C2D32"/>
     <w:rsid w:val="003C314D"/>
     <w:rsid w:val="003C35BB"/>
     <w:rsid w:val="003C4306"/>
     <w:rsid w:val="003C43E9"/>
     <w:rsid w:val="003D0921"/>
     <w:rsid w:val="003D0CFD"/>
     <w:rsid w:val="003D0D6C"/>
     <w:rsid w:val="003D0D7F"/>
     <w:rsid w:val="003D121F"/>
     <w:rsid w:val="003D1306"/>
+    <w:rsid w:val="003D1EFF"/>
     <w:rsid w:val="003D21F2"/>
     <w:rsid w:val="003D4C34"/>
     <w:rsid w:val="003D57BD"/>
     <w:rsid w:val="003D6886"/>
     <w:rsid w:val="003D69EE"/>
     <w:rsid w:val="003D74FF"/>
     <w:rsid w:val="003E009C"/>
     <w:rsid w:val="003E15C7"/>
     <w:rsid w:val="003E18BE"/>
     <w:rsid w:val="003E1961"/>
     <w:rsid w:val="003E322E"/>
     <w:rsid w:val="003E34EA"/>
     <w:rsid w:val="003E421E"/>
     <w:rsid w:val="003E442C"/>
     <w:rsid w:val="003E4C4D"/>
     <w:rsid w:val="003E5619"/>
     <w:rsid w:val="003F07D3"/>
     <w:rsid w:val="003F1CA0"/>
     <w:rsid w:val="003F1D6F"/>
     <w:rsid w:val="003F1FC2"/>
     <w:rsid w:val="003F2291"/>
     <w:rsid w:val="003F3180"/>
     <w:rsid w:val="003F461B"/>
     <w:rsid w:val="003F49C5"/>
     <w:rsid w:val="003F4AF8"/>
@@ -38637,50 +38418,51 @@
     <w:rsid w:val="00515B35"/>
     <w:rsid w:val="00516531"/>
     <w:rsid w:val="00523351"/>
     <w:rsid w:val="00523469"/>
     <w:rsid w:val="00525D88"/>
     <w:rsid w:val="00526327"/>
     <w:rsid w:val="00530095"/>
     <w:rsid w:val="00533151"/>
     <w:rsid w:val="0053361A"/>
     <w:rsid w:val="00533D79"/>
     <w:rsid w:val="00534657"/>
     <w:rsid w:val="00536320"/>
     <w:rsid w:val="00536C3C"/>
     <w:rsid w:val="005373BB"/>
     <w:rsid w:val="00540043"/>
     <w:rsid w:val="0054050E"/>
     <w:rsid w:val="00540B6B"/>
     <w:rsid w:val="005428EC"/>
     <w:rsid w:val="0054295D"/>
     <w:rsid w:val="0054375C"/>
     <w:rsid w:val="00543851"/>
     <w:rsid w:val="00543ADB"/>
     <w:rsid w:val="00545104"/>
     <w:rsid w:val="0054577F"/>
     <w:rsid w:val="00545D46"/>
+    <w:rsid w:val="0054623F"/>
     <w:rsid w:val="005467E3"/>
     <w:rsid w:val="00546A2B"/>
     <w:rsid w:val="00546C93"/>
     <w:rsid w:val="00552361"/>
     <w:rsid w:val="005528E9"/>
     <w:rsid w:val="005531C0"/>
     <w:rsid w:val="005537AE"/>
     <w:rsid w:val="00554777"/>
     <w:rsid w:val="00554D42"/>
     <w:rsid w:val="00555275"/>
     <w:rsid w:val="0055577B"/>
     <w:rsid w:val="005562DF"/>
     <w:rsid w:val="005563E3"/>
     <w:rsid w:val="005579E7"/>
     <w:rsid w:val="00560251"/>
     <w:rsid w:val="00560D24"/>
     <w:rsid w:val="0056252A"/>
     <w:rsid w:val="0056380F"/>
     <w:rsid w:val="00563DF9"/>
     <w:rsid w:val="00566501"/>
     <w:rsid w:val="005670A2"/>
     <w:rsid w:val="00567312"/>
     <w:rsid w:val="005702E3"/>
     <w:rsid w:val="0057096B"/>
     <w:rsid w:val="005739FE"/>
@@ -38867,50 +38649,51 @@
     <w:rsid w:val="006A5B74"/>
     <w:rsid w:val="006A6832"/>
     <w:rsid w:val="006A7EEE"/>
     <w:rsid w:val="006B00E6"/>
     <w:rsid w:val="006B0BC2"/>
     <w:rsid w:val="006B23C7"/>
     <w:rsid w:val="006B2422"/>
     <w:rsid w:val="006B2B93"/>
     <w:rsid w:val="006B5933"/>
     <w:rsid w:val="006B74CA"/>
     <w:rsid w:val="006B7F39"/>
     <w:rsid w:val="006C2931"/>
     <w:rsid w:val="006C3934"/>
     <w:rsid w:val="006C600D"/>
     <w:rsid w:val="006C6893"/>
     <w:rsid w:val="006C6F7F"/>
     <w:rsid w:val="006C716A"/>
     <w:rsid w:val="006C74F1"/>
     <w:rsid w:val="006C7AD6"/>
     <w:rsid w:val="006C7D55"/>
     <w:rsid w:val="006D01BA"/>
     <w:rsid w:val="006D0EFF"/>
     <w:rsid w:val="006D16E5"/>
     <w:rsid w:val="006D17CD"/>
     <w:rsid w:val="006D3129"/>
+    <w:rsid w:val="006D3322"/>
     <w:rsid w:val="006D3E8D"/>
     <w:rsid w:val="006D4B28"/>
     <w:rsid w:val="006D4BE8"/>
     <w:rsid w:val="006D5427"/>
     <w:rsid w:val="006E0553"/>
     <w:rsid w:val="006E1341"/>
     <w:rsid w:val="006E2130"/>
     <w:rsid w:val="006E28AB"/>
     <w:rsid w:val="006E2E25"/>
     <w:rsid w:val="006E39FD"/>
     <w:rsid w:val="006E6603"/>
     <w:rsid w:val="006E660E"/>
     <w:rsid w:val="006E72F1"/>
     <w:rsid w:val="006E74ED"/>
     <w:rsid w:val="006E7C8D"/>
     <w:rsid w:val="006F0C42"/>
     <w:rsid w:val="006F274C"/>
     <w:rsid w:val="006F327F"/>
     <w:rsid w:val="006F5180"/>
     <w:rsid w:val="006F5498"/>
     <w:rsid w:val="006F5779"/>
     <w:rsid w:val="006F5D19"/>
     <w:rsid w:val="006F5F85"/>
     <w:rsid w:val="006F60AC"/>
     <w:rsid w:val="006F61F6"/>
@@ -39039,65 +38822,67 @@
     <w:rsid w:val="007E753A"/>
     <w:rsid w:val="007F0811"/>
     <w:rsid w:val="007F380A"/>
     <w:rsid w:val="007F3CF6"/>
     <w:rsid w:val="007F42CA"/>
     <w:rsid w:val="007F44E5"/>
     <w:rsid w:val="007F4B55"/>
     <w:rsid w:val="007F62D9"/>
     <w:rsid w:val="008008B7"/>
     <w:rsid w:val="0080199F"/>
     <w:rsid w:val="00801CA9"/>
     <w:rsid w:val="00802058"/>
     <w:rsid w:val="008035CD"/>
     <w:rsid w:val="00803BD1"/>
     <w:rsid w:val="008041B1"/>
     <w:rsid w:val="00804C76"/>
     <w:rsid w:val="008057A5"/>
     <w:rsid w:val="0080588F"/>
     <w:rsid w:val="00807C71"/>
     <w:rsid w:val="00807ED8"/>
     <w:rsid w:val="00810E80"/>
     <w:rsid w:val="00811274"/>
     <w:rsid w:val="008112B1"/>
     <w:rsid w:val="00811610"/>
     <w:rsid w:val="00812A86"/>
+    <w:rsid w:val="00813AEF"/>
     <w:rsid w:val="008140E6"/>
     <w:rsid w:val="00814BE0"/>
     <w:rsid w:val="00815715"/>
     <w:rsid w:val="00815E48"/>
     <w:rsid w:val="00817416"/>
     <w:rsid w:val="008208ED"/>
     <w:rsid w:val="00820C9F"/>
     <w:rsid w:val="008218A3"/>
     <w:rsid w:val="00826866"/>
     <w:rsid w:val="0082702D"/>
     <w:rsid w:val="0082747E"/>
     <w:rsid w:val="0082783C"/>
     <w:rsid w:val="00827DF4"/>
     <w:rsid w:val="008300D5"/>
     <w:rsid w:val="00830373"/>
+    <w:rsid w:val="0083106E"/>
     <w:rsid w:val="00831D3B"/>
     <w:rsid w:val="0083292E"/>
     <w:rsid w:val="00832B94"/>
     <w:rsid w:val="0083362C"/>
     <w:rsid w:val="00835899"/>
     <w:rsid w:val="008365DE"/>
     <w:rsid w:val="00840452"/>
     <w:rsid w:val="0084069C"/>
     <w:rsid w:val="0084083C"/>
     <w:rsid w:val="00840FF9"/>
     <w:rsid w:val="00843C22"/>
     <w:rsid w:val="00844989"/>
     <w:rsid w:val="00844E73"/>
     <w:rsid w:val="00844FC7"/>
     <w:rsid w:val="00845324"/>
     <w:rsid w:val="008456EC"/>
     <w:rsid w:val="00845AEE"/>
     <w:rsid w:val="008461C2"/>
     <w:rsid w:val="00846593"/>
     <w:rsid w:val="0084717C"/>
     <w:rsid w:val="00847299"/>
     <w:rsid w:val="0084750C"/>
     <w:rsid w:val="00847655"/>
     <w:rsid w:val="0085023C"/>
     <w:rsid w:val="00850609"/>
@@ -39191,50 +38976,51 @@
     <w:rsid w:val="008D4875"/>
     <w:rsid w:val="008D53F7"/>
     <w:rsid w:val="008D6C55"/>
     <w:rsid w:val="008D7D4C"/>
     <w:rsid w:val="008E0825"/>
     <w:rsid w:val="008E193B"/>
     <w:rsid w:val="008E44C2"/>
     <w:rsid w:val="008F0E7C"/>
     <w:rsid w:val="008F1A09"/>
     <w:rsid w:val="008F2200"/>
     <w:rsid w:val="008F346F"/>
     <w:rsid w:val="008F3BDD"/>
     <w:rsid w:val="008F4016"/>
     <w:rsid w:val="008F70B2"/>
     <w:rsid w:val="008F7D1B"/>
     <w:rsid w:val="009006E8"/>
     <w:rsid w:val="0090139F"/>
     <w:rsid w:val="00901F4F"/>
     <w:rsid w:val="00903D31"/>
     <w:rsid w:val="0090539F"/>
     <w:rsid w:val="00906B2E"/>
     <w:rsid w:val="00910246"/>
     <w:rsid w:val="00910964"/>
     <w:rsid w:val="0091276F"/>
     <w:rsid w:val="00912B29"/>
+    <w:rsid w:val="00915388"/>
     <w:rsid w:val="00915E28"/>
     <w:rsid w:val="0091658F"/>
     <w:rsid w:val="00916716"/>
     <w:rsid w:val="0091768F"/>
     <w:rsid w:val="009176FF"/>
     <w:rsid w:val="009177B4"/>
     <w:rsid w:val="00917933"/>
     <w:rsid w:val="00917FB7"/>
     <w:rsid w:val="00923FDA"/>
     <w:rsid w:val="009240A5"/>
     <w:rsid w:val="00924375"/>
     <w:rsid w:val="00927D73"/>
     <w:rsid w:val="0093042F"/>
     <w:rsid w:val="00931926"/>
     <w:rsid w:val="00933262"/>
     <w:rsid w:val="00933EF5"/>
     <w:rsid w:val="00935CEC"/>
     <w:rsid w:val="00940CF0"/>
     <w:rsid w:val="009417B2"/>
     <w:rsid w:val="009418B2"/>
     <w:rsid w:val="009434D8"/>
     <w:rsid w:val="00944F46"/>
     <w:rsid w:val="00945275"/>
     <w:rsid w:val="00945535"/>
     <w:rsid w:val="00945836"/>
@@ -39403,50 +39189,51 @@
     <w:rsid w:val="00A6686F"/>
     <w:rsid w:val="00A672EF"/>
     <w:rsid w:val="00A703BD"/>
     <w:rsid w:val="00A70488"/>
     <w:rsid w:val="00A707B2"/>
     <w:rsid w:val="00A70D50"/>
     <w:rsid w:val="00A715D9"/>
     <w:rsid w:val="00A735E7"/>
     <w:rsid w:val="00A74EFF"/>
     <w:rsid w:val="00A76FD9"/>
     <w:rsid w:val="00A81A5E"/>
     <w:rsid w:val="00A81E50"/>
     <w:rsid w:val="00A82616"/>
     <w:rsid w:val="00A8278F"/>
     <w:rsid w:val="00A82A56"/>
     <w:rsid w:val="00A82F65"/>
     <w:rsid w:val="00A83499"/>
     <w:rsid w:val="00A848FD"/>
     <w:rsid w:val="00A84B1E"/>
     <w:rsid w:val="00A86617"/>
     <w:rsid w:val="00A90B36"/>
     <w:rsid w:val="00A91C81"/>
     <w:rsid w:val="00A92004"/>
     <w:rsid w:val="00A9226F"/>
     <w:rsid w:val="00A928AD"/>
+    <w:rsid w:val="00A93753"/>
     <w:rsid w:val="00A94170"/>
     <w:rsid w:val="00A95E14"/>
     <w:rsid w:val="00A96454"/>
     <w:rsid w:val="00A9720E"/>
     <w:rsid w:val="00A97257"/>
     <w:rsid w:val="00AA0C84"/>
     <w:rsid w:val="00AA141F"/>
     <w:rsid w:val="00AA26F1"/>
     <w:rsid w:val="00AA383E"/>
     <w:rsid w:val="00AA7C9C"/>
     <w:rsid w:val="00AB0114"/>
     <w:rsid w:val="00AB06F9"/>
     <w:rsid w:val="00AB3733"/>
     <w:rsid w:val="00AB3869"/>
     <w:rsid w:val="00AB41ED"/>
     <w:rsid w:val="00AB5314"/>
     <w:rsid w:val="00AC0C6E"/>
     <w:rsid w:val="00AC0CB5"/>
     <w:rsid w:val="00AC14EA"/>
     <w:rsid w:val="00AC243A"/>
     <w:rsid w:val="00AC2870"/>
     <w:rsid w:val="00AC29D9"/>
     <w:rsid w:val="00AC2C18"/>
     <w:rsid w:val="00AC37D3"/>
     <w:rsid w:val="00AC3E5E"/>
@@ -39964,50 +39751,51 @@
     <w:rsid w:val="00E64F87"/>
     <w:rsid w:val="00E654A1"/>
     <w:rsid w:val="00E65969"/>
     <w:rsid w:val="00E6755E"/>
     <w:rsid w:val="00E67CE1"/>
     <w:rsid w:val="00E70E91"/>
     <w:rsid w:val="00E7150C"/>
     <w:rsid w:val="00E72889"/>
     <w:rsid w:val="00E73952"/>
     <w:rsid w:val="00E73E6F"/>
     <w:rsid w:val="00E75729"/>
     <w:rsid w:val="00E77366"/>
     <w:rsid w:val="00E80866"/>
     <w:rsid w:val="00E8093D"/>
     <w:rsid w:val="00E810E2"/>
     <w:rsid w:val="00E81A6E"/>
     <w:rsid w:val="00E81AA6"/>
     <w:rsid w:val="00E82B53"/>
     <w:rsid w:val="00E84ECB"/>
     <w:rsid w:val="00E8640D"/>
     <w:rsid w:val="00E86FEE"/>
     <w:rsid w:val="00E87FE6"/>
     <w:rsid w:val="00E915CB"/>
     <w:rsid w:val="00E9206E"/>
     <w:rsid w:val="00E922D3"/>
+    <w:rsid w:val="00E92AC0"/>
     <w:rsid w:val="00E94DB9"/>
     <w:rsid w:val="00E94F62"/>
     <w:rsid w:val="00E96926"/>
     <w:rsid w:val="00E96C9B"/>
     <w:rsid w:val="00E972F6"/>
     <w:rsid w:val="00E976E7"/>
     <w:rsid w:val="00EA0DA8"/>
     <w:rsid w:val="00EA1522"/>
     <w:rsid w:val="00EA19D9"/>
     <w:rsid w:val="00EA24BD"/>
     <w:rsid w:val="00EA2C81"/>
     <w:rsid w:val="00EA3042"/>
     <w:rsid w:val="00EA373A"/>
     <w:rsid w:val="00EA3AFE"/>
     <w:rsid w:val="00EA3D1F"/>
     <w:rsid w:val="00EA4933"/>
     <w:rsid w:val="00EA5E8B"/>
     <w:rsid w:val="00EA6802"/>
     <w:rsid w:val="00EA71DF"/>
     <w:rsid w:val="00EA7B06"/>
     <w:rsid w:val="00EB08AE"/>
     <w:rsid w:val="00EB1B6C"/>
     <w:rsid w:val="00EB579E"/>
     <w:rsid w:val="00EB59E7"/>
     <w:rsid w:val="00EB617B"/>
@@ -40023,72 +39811,74 @@
     <w:rsid w:val="00EC68C6"/>
     <w:rsid w:val="00EC7774"/>
     <w:rsid w:val="00ED30AB"/>
     <w:rsid w:val="00ED3BAA"/>
     <w:rsid w:val="00ED4292"/>
     <w:rsid w:val="00ED43EB"/>
     <w:rsid w:val="00EE0D96"/>
     <w:rsid w:val="00EE10C2"/>
     <w:rsid w:val="00EE1BBB"/>
     <w:rsid w:val="00EE1F4B"/>
     <w:rsid w:val="00EE36B3"/>
     <w:rsid w:val="00EE3802"/>
     <w:rsid w:val="00EE46C2"/>
     <w:rsid w:val="00EE4C6F"/>
     <w:rsid w:val="00EE57DA"/>
     <w:rsid w:val="00EE654D"/>
     <w:rsid w:val="00EE6644"/>
     <w:rsid w:val="00EF0CFB"/>
     <w:rsid w:val="00EF1C8D"/>
     <w:rsid w:val="00EF211E"/>
     <w:rsid w:val="00EF2919"/>
     <w:rsid w:val="00EF2F6A"/>
     <w:rsid w:val="00EF3931"/>
     <w:rsid w:val="00EF3AAD"/>
     <w:rsid w:val="00EF3DC9"/>
+    <w:rsid w:val="00EF5CDB"/>
     <w:rsid w:val="00EF6984"/>
     <w:rsid w:val="00EF79D9"/>
     <w:rsid w:val="00F0263A"/>
     <w:rsid w:val="00F034D5"/>
     <w:rsid w:val="00F03917"/>
     <w:rsid w:val="00F039AF"/>
     <w:rsid w:val="00F03D5F"/>
     <w:rsid w:val="00F0521C"/>
     <w:rsid w:val="00F06C1A"/>
     <w:rsid w:val="00F07473"/>
     <w:rsid w:val="00F0775E"/>
     <w:rsid w:val="00F101B8"/>
     <w:rsid w:val="00F123B4"/>
     <w:rsid w:val="00F15B3A"/>
     <w:rsid w:val="00F1643C"/>
     <w:rsid w:val="00F1682A"/>
     <w:rsid w:val="00F17322"/>
     <w:rsid w:val="00F174FE"/>
     <w:rsid w:val="00F20B59"/>
     <w:rsid w:val="00F20C2D"/>
     <w:rsid w:val="00F20C70"/>
     <w:rsid w:val="00F21917"/>
+    <w:rsid w:val="00F22877"/>
     <w:rsid w:val="00F22A3F"/>
     <w:rsid w:val="00F232F8"/>
     <w:rsid w:val="00F23FDC"/>
     <w:rsid w:val="00F23FE7"/>
     <w:rsid w:val="00F253CD"/>
     <w:rsid w:val="00F255E4"/>
     <w:rsid w:val="00F26708"/>
     <w:rsid w:val="00F2787D"/>
     <w:rsid w:val="00F30148"/>
     <w:rsid w:val="00F306A9"/>
     <w:rsid w:val="00F30942"/>
     <w:rsid w:val="00F319EC"/>
     <w:rsid w:val="00F31D9C"/>
     <w:rsid w:val="00F34E90"/>
     <w:rsid w:val="00F3581A"/>
     <w:rsid w:val="00F36F28"/>
     <w:rsid w:val="00F372D8"/>
     <w:rsid w:val="00F37655"/>
     <w:rsid w:val="00F3784F"/>
     <w:rsid w:val="00F40854"/>
     <w:rsid w:val="00F4106A"/>
     <w:rsid w:val="00F41233"/>
     <w:rsid w:val="00F435E5"/>
     <w:rsid w:val="00F4390A"/>
     <w:rsid w:val="00F43D88"/>
@@ -40182,57 +39972,57 @@
     <w:rsid w:val="00FF2856"/>
     <w:rsid w:val="00FF2BEB"/>
     <w:rsid w:val="00FF3F58"/>
     <w:rsid w:val="00FF3FA5"/>
     <w:rsid w:val="00FF446F"/>
     <w:rsid w:val="00FF4B4D"/>
     <w:rsid w:val="00FF5F87"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="104449" style="mso-wrap-style:none" fillcolor="white" stroke="f">
+    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-wrap-style:none" fillcolor="white" stroke="f">
       <v:fill color="white"/>
       <v:stroke on="f"/>
       <v:textbox style="mso-fit-shape-to-text:t" inset=",0,,.3mm"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="71B8CDBD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1390C2BC-9B12-4D15-A4B4-7AF83ED9B8DD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
@@ -41831,75 +41621,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDD2D4A5-3E47-43F6-91E8-542D95839878}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
-  <Words>2957</Words>
-  <Characters>15675</Characters>
+  <Words>2371</Words>
+  <Characters>16083</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>130</Lines>
-  <Paragraphs>37</Paragraphs>
+  <Lines>412</Lines>
+  <Paragraphs>209</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ansökan om disputation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Karolinska Institutet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18595</CharactersWithSpaces>
+  <CharactersWithSpaces>18245</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>4587622</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:disputation@ki.se</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4587622</vt:i4>
       </vt:variant>
       <vt:variant>