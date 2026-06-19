--- v0 (2025-10-08)
+++ v1 (2026-06-19)
@@ -10,78 +10,78 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0CD89485" w14:textId="77777777" w:rsidR="004323D1" w:rsidRPr="004323D1" w:rsidRDefault="004323D1" w:rsidP="001224C9">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BC6603F" w14:textId="77777777" w:rsidR="004323D1" w:rsidRPr="004323D1" w:rsidRDefault="004323D1" w:rsidP="001224C9">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="346737FD" w14:textId="77777777" w:rsidR="004323D1" w:rsidRPr="004323D1" w:rsidRDefault="004323D1" w:rsidP="001224C9">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76DBBC59" w14:textId="77777777" w:rsidR="004323D1" w:rsidRPr="004323D1" w:rsidRDefault="004323D1" w:rsidP="001224C9">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66D5A18F" w14:textId="77777777" w:rsidR="00CC0A7F" w:rsidRPr="00173C98" w:rsidRDefault="00FB402B" w:rsidP="00CC0A7F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00173C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -169,51 +169,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Also make sure that your nearest supervisor </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>is in agreement</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> with your plans. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53EC316C" w14:textId="6C36D539" w:rsidR="00CC0A7F" w:rsidRPr="00173C98" w:rsidRDefault="00CC0A7F" w:rsidP="00CC0A7F">
+    <w:p w14:paraId="53EC316C" w14:textId="3A3B226B" w:rsidR="00CC0A7F" w:rsidRPr="00173C98" w:rsidRDefault="00CC0A7F" w:rsidP="00CC0A7F">
       <w:pPr>
         <w:pStyle w:val="Lptext"/>
         <w:ind w:left="0" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB402B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00FB402B" w:rsidRPr="00FB402B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
@@ -252,105 +252,116 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FB402B" w:rsidRPr="00FB402B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>a number of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00FB402B" w:rsidRPr="00FB402B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> other Erasmus+ documents have to be completed. These documents will be </w:t>
+        <w:t xml:space="preserve"> other Erasmus+ documents </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FB402B" w:rsidRPr="00FB402B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>have to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FB402B" w:rsidRPr="00FB402B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be completed. These documents will be </w:t>
       </w:r>
       <w:r w:rsidR="00FB402B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>pr</w:t>
       </w:r>
       <w:r w:rsidR="00FB402B" w:rsidRPr="00FB402B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ovided to you by </w:t>
       </w:r>
-      <w:r w:rsidR="004A5C4C">
+      <w:r w:rsidR="00B84B81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Kelly.grahn@ki.se</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t>the Erasmus coordinator.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2730D028" w14:textId="77777777" w:rsidR="00FB402B" w:rsidRPr="00173C98" w:rsidRDefault="00FB402B" w:rsidP="00CC0A7F">
       <w:pPr>
         <w:pStyle w:val="Lptext"/>
         <w:ind w:left="0" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16AE52CB" w14:textId="77777777" w:rsidR="00CC0A7F" w:rsidRPr="001E112C" w:rsidRDefault="00FB402B" w:rsidP="00CC0A7F">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E112C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Conditions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38AAFB6E" w14:textId="77777777" w:rsidR="006760EF" w:rsidRPr="00FB402B" w:rsidRDefault="00FB402B" w:rsidP="006760EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -620,91 +631,70 @@
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
       <w:r w:rsidR="000B137B" w:rsidRPr="000B137B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:position w:val="-18"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> your application to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68E74A9F" w14:textId="77777777" w:rsidR="00CC0A7F" w:rsidRPr="000B137B" w:rsidRDefault="00CC0A7F" w:rsidP="00CC0A7F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:position w:val="-18"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="796F0B23" w14:textId="0244A45E" w:rsidR="00CC0A7F" w:rsidRPr="00DC4353" w:rsidRDefault="004A5C4C" w:rsidP="009C414A">
+    <w:p w14:paraId="340B29EA" w14:textId="5F244A92" w:rsidR="009C414A" w:rsidRPr="00DC4353" w:rsidRDefault="00B84B81" w:rsidP="00CC0A7F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:position w:val="-18"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B84B81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Kelly.grahn</w:t>
+        <w:t>kristina.jesinkey@ki.se</w:t>
       </w:r>
-      <w:r w:rsidR="00DC4353">
-[...19 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="2B53B493" w14:textId="77777777" w:rsidR="00CC0A7F" w:rsidRPr="00DC4353" w:rsidRDefault="00CC0A7F" w:rsidP="00CC0A7F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:position w:val="-18"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45433894" w14:textId="77777777" w:rsidR="00CC0A7F" w:rsidRPr="00DC4353" w:rsidRDefault="00CC0A7F" w:rsidP="00CC0A7F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:position w:val="-18"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EDE630D" w14:textId="77777777" w:rsidR="00CC0A7F" w:rsidRPr="00DC4353" w:rsidRDefault="00CC0A7F" w:rsidP="00CC0A7F">
       <w:pPr>
@@ -818,73 +808,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Personal Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC0A7F" w:rsidRPr="003E1794" w14:paraId="2AD9F875" w14:textId="77777777" w:rsidTr="0010029C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="222D97BC" w14:textId="77777777" w:rsidR="00CC0A7F" w:rsidRPr="0081662C" w:rsidRDefault="004A722A" w:rsidP="0010029C">
             <w:pPr>
-              <w:pStyle w:val="Sidfot"/>
+              <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Last name</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A22DAEB" w14:textId="30C9B002" w:rsidR="00CC0A7F" w:rsidRPr="0081662C" w:rsidRDefault="00B608EF" w:rsidP="0010029C">
             <w:pPr>
-              <w:pStyle w:val="Sidfot"/>
+              <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -2236,51 +2226,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC0A7F" w:rsidRPr="004A5C4C" w14:paraId="0200121E" w14:textId="77777777" w:rsidTr="0010029C">
+      <w:tr w:rsidR="00CC0A7F" w:rsidRPr="00B84B81" w14:paraId="0200121E" w14:textId="77777777" w:rsidTr="0010029C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1ED239CC" w14:textId="55F2FB5A" w:rsidR="00CC0A7F" w:rsidRPr="004A722A" w:rsidRDefault="004A722A" w:rsidP="004A722A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A722A">
               <w:rPr>
@@ -2432,51 +2422,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="009147B5" w:rsidRPr="0081662C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009147B5" w:rsidRPr="0081662C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC0A7F" w:rsidRPr="004A5C4C" w14:paraId="0A18EC52" w14:textId="77777777" w:rsidTr="0010029C">
+      <w:tr w:rsidR="00CC0A7F" w:rsidRPr="00B84B81" w14:paraId="0A18EC52" w14:textId="77777777" w:rsidTr="0010029C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57C3B58E" w14:textId="77777777" w:rsidR="00CC0A7F" w:rsidRPr="004A722A" w:rsidRDefault="00CC0A7F" w:rsidP="0010029C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC0A7F" w:rsidRPr="003E1794" w14:paraId="129CDF53" w14:textId="77777777" w:rsidTr="0010029C">
         <w:tc>
@@ -4570,51 +4560,51 @@
       </w:tr>
       <w:tr w:rsidR="00CC0A7F" w:rsidRPr="001A3FE9" w14:paraId="1E7A9DC6" w14:textId="77777777" w:rsidTr="0010029C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="683042AC" w14:textId="77777777" w:rsidR="00CC0A7F" w:rsidRPr="007D6D8D" w:rsidRDefault="00CC0A7F" w:rsidP="0010029C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC0A7F" w:rsidRPr="004A5C4C" w14:paraId="5B9B0603" w14:textId="77777777" w:rsidTr="0010029C">
+      <w:tr w:rsidR="00CC0A7F" w:rsidRPr="00B84B81" w14:paraId="5B9B0603" w14:textId="77777777" w:rsidTr="0010029C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="61036DE0" w14:textId="77777777" w:rsidR="00CC0A7F" w:rsidRPr="00173C98" w:rsidRDefault="00616723" w:rsidP="004A722A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4781,51 +4771,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C13D770" w14:textId="77777777" w:rsidR="001A3FE9" w:rsidRDefault="001A3FE9" w:rsidP="0010029C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6542808C" w14:textId="62A3417A" w:rsidR="001A3FE9" w:rsidRPr="00616723" w:rsidRDefault="001A3FE9" w:rsidP="0010029C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC0A7F" w:rsidRPr="004A5C4C" w14:paraId="32091175" w14:textId="77777777" w:rsidTr="0010029C">
+      <w:tr w:rsidR="00CC0A7F" w:rsidRPr="00B84B81" w14:paraId="32091175" w14:textId="77777777" w:rsidTr="0010029C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="17FBCD8B" w14:textId="77777777" w:rsidR="00CC0A7F" w:rsidRPr="004A722A" w:rsidRDefault="004A722A" w:rsidP="0010029C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A722A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -4990,51 +4980,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="061899F6" w14:textId="77777777" w:rsidR="001A3FE9" w:rsidRDefault="001A3FE9" w:rsidP="0010029C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3EEB5E2A" w14:textId="73545A49" w:rsidR="001A3FE9" w:rsidRPr="00616723" w:rsidRDefault="001A3FE9" w:rsidP="0010029C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC0A7F" w:rsidRPr="004A5C4C" w14:paraId="6BECF48B" w14:textId="77777777" w:rsidTr="0010029C">
+      <w:tr w:rsidR="00CC0A7F" w:rsidRPr="00B84B81" w14:paraId="6BECF48B" w14:textId="77777777" w:rsidTr="0010029C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12B0928C" w14:textId="77777777" w:rsidR="00CC0A7F" w:rsidRPr="0081662C" w:rsidRDefault="004A722A" w:rsidP="0010029C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -5518,51 +5508,51 @@
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5CE20CCB" w14:textId="77777777" w:rsidR="00CC0A7F" w:rsidRPr="0081662C" w:rsidRDefault="004A722A" w:rsidP="0010029C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Language preparations</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6711A9D3" w14:textId="7F36E739" w:rsidR="00CC0A7F" w:rsidRPr="0081662C" w:rsidRDefault="00B608EF" w:rsidP="0010029C">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
+              <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -5611,215 +5601,212 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2623A99F" w14:textId="77777777" w:rsidR="00CC0A7F" w:rsidRDefault="00CC0A7F" w:rsidP="00CC0A7F">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="412F09D6" w14:textId="77777777" w:rsidR="00CC0A7F" w:rsidRDefault="00CC0A7F" w:rsidP="00AF380E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44991EC0" w14:textId="77777777" w:rsidR="0066305C" w:rsidRPr="0066305C" w:rsidRDefault="0066305C" w:rsidP="0066305C">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="413D7495" w14:textId="77777777" w:rsidR="00CC0A7F" w:rsidRPr="00AB000C" w:rsidRDefault="00CC0A7F" w:rsidP="00CC0A7F">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9212" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9212"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CC0A7F" w:rsidRPr="00773D89" w14:paraId="6F88B1AB" w14:textId="77777777" w:rsidTr="0010029C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6DAE40E2" w14:textId="77777777" w:rsidR="00CC0A7F" w:rsidRPr="0081662C" w:rsidRDefault="004A722A" w:rsidP="0010029C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50FC0640" w14:textId="32A2E0F9" w:rsidR="00CC0A7F" w:rsidRPr="0081662C" w:rsidRDefault="00CC0A7F" w:rsidP="0010029C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC0A7F" w:rsidRPr="00773D89" w14:paraId="059DE8C5" w14:textId="77777777" w:rsidTr="004A722A">
         <w:trPr>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A14E6F4" w14:textId="77777777" w:rsidR="00CC0A7F" w:rsidRPr="0081662C" w:rsidRDefault="004A722A" w:rsidP="0010029C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="3EED05F8" w14:textId="77777777" w:rsidR="00CC0A7F" w:rsidRDefault="00CC0A7F" w:rsidP="0010029C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="260AC114" w14:textId="0DADF757" w:rsidR="00CC0A7F" w:rsidRPr="00773D89" w:rsidRDefault="00CC0A7F" w:rsidP="0010029C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC0A7F" w:rsidRPr="001A3FE9" w14:paraId="2BB95E09" w14:textId="77777777" w:rsidTr="0010029C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="15F79281" w14:textId="77777777" w:rsidR="00AF380E" w:rsidRPr="00AF380E" w:rsidRDefault="004A722A" w:rsidP="0010029C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF380E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Name in print</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55BC1689" w14:textId="78517349" w:rsidR="00AF380E" w:rsidRPr="00AF380E" w:rsidRDefault="00B608EF" w:rsidP="0010029C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -5926,58 +5913,58 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000D5EFF" w:rsidRPr="0066305C" w:rsidSect="00F5419C">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="991" w:bottom="993" w:left="1134" w:header="680" w:footer="78" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="006C85F1" w14:textId="77777777" w:rsidR="007A7225" w:rsidRDefault="007A7225">
+    <w:p w14:paraId="17BA5100" w14:textId="77777777" w:rsidR="0027321A" w:rsidRDefault="0027321A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6AEA248E" w14:textId="77777777" w:rsidR="007A7225" w:rsidRDefault="007A7225">
+    <w:p w14:paraId="736139BC" w14:textId="77777777" w:rsidR="0027321A" w:rsidRDefault="0027321A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6013,79 +6000,79 @@
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45FE8E9E" w14:textId="77777777" w:rsidR="007A7225" w:rsidRDefault="007A7225">
+    <w:p w14:paraId="5547DB4B" w14:textId="77777777" w:rsidR="0027321A" w:rsidRDefault="0027321A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36721D5B" w14:textId="77777777" w:rsidR="007A7225" w:rsidRDefault="007A7225">
+    <w:p w14:paraId="6DB62744" w14:textId="77777777" w:rsidR="0027321A" w:rsidRDefault="0027321A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="452682F9" w14:textId="77777777" w:rsidR="00C077A7" w:rsidRDefault="00994938" w:rsidP="00C904BF">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56ABC257" wp14:editId="164B6D08">
           <wp:extent cx="1352550" cy="561975"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:docPr id="1" name="Bild 1" descr="KI-Logo_pos_RGB(136-0-82)"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="KI-Logo_pos_RGB(136-0-82)"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
@@ -6164,79 +6151,79 @@
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1669777" cy="476299"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="717B5BE7" w14:textId="77777777" w:rsidR="00C077A7" w:rsidRDefault="006E70B8" w:rsidP="00C904BF">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="248197C5" w14:textId="77777777" w:rsidR="00C077A7" w:rsidRDefault="00C077A7" w:rsidP="00C904BF">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1AA814F2" w14:textId="77777777" w:rsidR="00C077A7" w:rsidRDefault="00C077A7" w:rsidP="00C904BF">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3D383A1E" w14:textId="77777777" w:rsidR="00C077A7" w:rsidRPr="00C904BF" w:rsidRDefault="00C077A7" w:rsidP="00C904BF">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="35255263" w14:textId="1509C903" w:rsidR="00C077A7" w:rsidRPr="00D2347B" w:rsidRDefault="00994938" w:rsidP="0054298A">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="319E4901" wp14:editId="20637385">
           <wp:extent cx="1143000" cy="476250"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Bild 2" descr="KI-Logo_pos_RGB(136-0-82)"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2" descr="KI-Logo_pos_RGB(136-0-82)"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -10466,50 +10453,51 @@
     <w:rsid w:val="001A4B87"/>
     <w:rsid w:val="001B54D9"/>
     <w:rsid w:val="001B66C3"/>
     <w:rsid w:val="001C077C"/>
     <w:rsid w:val="001C35CA"/>
     <w:rsid w:val="001C4D10"/>
     <w:rsid w:val="001D0F75"/>
     <w:rsid w:val="001E112C"/>
     <w:rsid w:val="001E4E5B"/>
     <w:rsid w:val="001E6815"/>
     <w:rsid w:val="001E6CEF"/>
     <w:rsid w:val="001F3CC3"/>
     <w:rsid w:val="0020259A"/>
     <w:rsid w:val="00202CE8"/>
     <w:rsid w:val="00203106"/>
     <w:rsid w:val="00204C29"/>
     <w:rsid w:val="00212952"/>
     <w:rsid w:val="00213B9E"/>
     <w:rsid w:val="002211E3"/>
     <w:rsid w:val="00242ED1"/>
     <w:rsid w:val="002505E1"/>
     <w:rsid w:val="00260F74"/>
     <w:rsid w:val="002626BB"/>
     <w:rsid w:val="002663C8"/>
     <w:rsid w:val="00270E28"/>
+    <w:rsid w:val="0027321A"/>
     <w:rsid w:val="0027715F"/>
     <w:rsid w:val="00282D66"/>
     <w:rsid w:val="002836AB"/>
     <w:rsid w:val="00283D5F"/>
     <w:rsid w:val="00286343"/>
     <w:rsid w:val="00290302"/>
     <w:rsid w:val="00291B30"/>
     <w:rsid w:val="002B301C"/>
     <w:rsid w:val="002B5698"/>
     <w:rsid w:val="002C4CD5"/>
     <w:rsid w:val="002C5196"/>
     <w:rsid w:val="002E40C5"/>
     <w:rsid w:val="002E74FA"/>
     <w:rsid w:val="002F2505"/>
     <w:rsid w:val="002F3BEC"/>
     <w:rsid w:val="002F5ACF"/>
     <w:rsid w:val="00311ECB"/>
     <w:rsid w:val="00312536"/>
     <w:rsid w:val="00312D7D"/>
     <w:rsid w:val="003136AE"/>
     <w:rsid w:val="00313BF9"/>
     <w:rsid w:val="00320EA2"/>
     <w:rsid w:val="003278EF"/>
     <w:rsid w:val="00331131"/>
     <w:rsid w:val="003321C4"/>
@@ -10661,50 +10649,51 @@
     <w:rsid w:val="0087360A"/>
     <w:rsid w:val="00876CB1"/>
     <w:rsid w:val="00880EE3"/>
     <w:rsid w:val="00887F84"/>
     <w:rsid w:val="00895DE9"/>
     <w:rsid w:val="008964C1"/>
     <w:rsid w:val="008B1B61"/>
     <w:rsid w:val="008C3EFC"/>
     <w:rsid w:val="008C752A"/>
     <w:rsid w:val="008D56D0"/>
     <w:rsid w:val="008F612E"/>
     <w:rsid w:val="008F72F2"/>
     <w:rsid w:val="009013AA"/>
     <w:rsid w:val="009104F6"/>
     <w:rsid w:val="00913E08"/>
     <w:rsid w:val="009147B5"/>
     <w:rsid w:val="0092195D"/>
     <w:rsid w:val="00922F2D"/>
     <w:rsid w:val="00934BB7"/>
     <w:rsid w:val="009446E2"/>
     <w:rsid w:val="0095574C"/>
     <w:rsid w:val="00955D74"/>
     <w:rsid w:val="0095713D"/>
     <w:rsid w:val="00961294"/>
     <w:rsid w:val="00963C4F"/>
+    <w:rsid w:val="00974D7C"/>
     <w:rsid w:val="00985CC6"/>
     <w:rsid w:val="009932AF"/>
     <w:rsid w:val="00994938"/>
     <w:rsid w:val="009B3D94"/>
     <w:rsid w:val="009C25E7"/>
     <w:rsid w:val="009C414A"/>
     <w:rsid w:val="009D5720"/>
     <w:rsid w:val="009E1AFA"/>
     <w:rsid w:val="009E22F7"/>
     <w:rsid w:val="009E29C6"/>
     <w:rsid w:val="009F38AD"/>
     <w:rsid w:val="009F4CFD"/>
     <w:rsid w:val="009F6CD9"/>
     <w:rsid w:val="00A110B2"/>
     <w:rsid w:val="00A266C3"/>
     <w:rsid w:val="00A270C9"/>
     <w:rsid w:val="00A3084F"/>
     <w:rsid w:val="00A34849"/>
     <w:rsid w:val="00A519A7"/>
     <w:rsid w:val="00A51C08"/>
     <w:rsid w:val="00A527BA"/>
     <w:rsid w:val="00A55FD5"/>
     <w:rsid w:val="00A566D1"/>
     <w:rsid w:val="00A60449"/>
     <w:rsid w:val="00A623F8"/>
@@ -10714,50 +10703,51 @@
     <w:rsid w:val="00A75DE0"/>
     <w:rsid w:val="00A80A4B"/>
     <w:rsid w:val="00A862B1"/>
     <w:rsid w:val="00A928E6"/>
     <w:rsid w:val="00A956A6"/>
     <w:rsid w:val="00AB000C"/>
     <w:rsid w:val="00AB07EC"/>
     <w:rsid w:val="00AC64A6"/>
     <w:rsid w:val="00AC715B"/>
     <w:rsid w:val="00AE08C3"/>
     <w:rsid w:val="00AE50EF"/>
     <w:rsid w:val="00AF380E"/>
     <w:rsid w:val="00AF7199"/>
     <w:rsid w:val="00B03998"/>
     <w:rsid w:val="00B2181E"/>
     <w:rsid w:val="00B26397"/>
     <w:rsid w:val="00B3247F"/>
     <w:rsid w:val="00B33033"/>
     <w:rsid w:val="00B56273"/>
     <w:rsid w:val="00B57F43"/>
     <w:rsid w:val="00B608EF"/>
     <w:rsid w:val="00B62291"/>
     <w:rsid w:val="00B75EB4"/>
     <w:rsid w:val="00B77EAF"/>
     <w:rsid w:val="00B819B1"/>
+    <w:rsid w:val="00B84B81"/>
     <w:rsid w:val="00B91B58"/>
     <w:rsid w:val="00BC68EB"/>
     <w:rsid w:val="00BE03B9"/>
     <w:rsid w:val="00BE1CE1"/>
     <w:rsid w:val="00BE7011"/>
     <w:rsid w:val="00BE747C"/>
     <w:rsid w:val="00BE75EA"/>
     <w:rsid w:val="00BF01D7"/>
     <w:rsid w:val="00BF3296"/>
     <w:rsid w:val="00C077A7"/>
     <w:rsid w:val="00C07890"/>
     <w:rsid w:val="00C10CB9"/>
     <w:rsid w:val="00C177F7"/>
     <w:rsid w:val="00C34E68"/>
     <w:rsid w:val="00C358F8"/>
     <w:rsid w:val="00C4073F"/>
     <w:rsid w:val="00C52BCE"/>
     <w:rsid w:val="00C73355"/>
     <w:rsid w:val="00C77DF5"/>
     <w:rsid w:val="00C83B70"/>
     <w:rsid w:val="00C87F27"/>
     <w:rsid w:val="00C9038A"/>
     <w:rsid w:val="00C904BF"/>
     <w:rsid w:val="00C9081B"/>
     <w:rsid w:val="00C90BE0"/>
@@ -10842,52 +10832,52 @@
     <w:rsid w:val="00FF075C"/>
     <w:rsid w:val="00FF6CB6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="20656F12"/>
   <w15:docId w15:val="{71C804A7-8303-44DD-9EF1-5CF4BDF518C4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11240,243 +11230,243 @@
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C077A7"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006F663E"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006F663E"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006F663E"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:sz w:val="20"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00737C71"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:noProof/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00737C71"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:noProof/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="004C60FE"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="003D617B"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sidnummer">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00E337FD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Headline">
     <w:name w:val="Headline"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="0054298A"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A956A6"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Brdtext">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BrdtextChar"/>
+    <w:link w:val="BodyTextChar"/>
     <w:rsid w:val="00A60449"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="260" w:lineRule="atLeast"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="AGaramond" w:hAnsi="AGaramond"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Brdtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
     <w:rsid w:val="00A60449"/>
     <w:rPr>
       <w:rFonts w:ascii="AGaramond" w:hAnsi="AGaramond"/>
       <w:sz w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00BC68EB"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Styckemluft">
     <w:name w:val="Stycke m luft"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
@@ -11523,61 +11513,61 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lptext">
     <w:name w:val="Löptext"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00C904BF"/>
     <w:pPr>
       <w:ind w:left="2608"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="26"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Listapunkt">
     <w:name w:val="Lista punkt"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D64530"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalwebb">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C83B70"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00616723"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="144974569">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12812,82 +12802,82 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B142AC9B-850C-49B2-BFA2-847BC5B5CA2D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>267</Words>
-  <Characters>2104</Characters>
+  <Words>377</Words>
+  <Characters>2003</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Karolinska Institutet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2348</CharactersWithSpaces>
+  <CharactersWithSpaces>2376</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>linnil</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="stc3_dl_Dokumentnamn">
     <vt:lpwstr>Dokumentnamn</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="stc3_ds_Dokumentnamn">
     <vt:lpwstr>Dokumentnamn</vt:lpwstr>