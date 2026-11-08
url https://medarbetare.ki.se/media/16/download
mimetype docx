--- v0 (2025-10-08)
+++ v1 (2026-11-08)
@@ -621,96 +621,98 @@
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="5528"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A946E4" w:rsidRPr="00E061B1" w14:paraId="554252D2" w14:textId="77777777" w:rsidTr="00921CE8">
         <w:trPr>
           <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="554252CE" w14:textId="77777777" w:rsidR="00A946E4" w:rsidRPr="00E061B1" w:rsidRDefault="00A946E4" w:rsidP="00EA549A">
+          <w:p w14:paraId="5E03436D" w14:textId="77777777" w:rsidR="008C4D84" w:rsidRDefault="00A946E4" w:rsidP="008C4D84">
             <w:pPr>
               <w:ind w:right="595"/>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Doktorandens namn </w:t>
             </w:r>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name of doctoral student</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="554252CF" w14:textId="77777777" w:rsidR="00A946E4" w:rsidRPr="00E061B1" w:rsidRDefault="00A946E4" w:rsidP="00B929A5">
+          <w:p w14:paraId="554252CF" w14:textId="1CFE2CA4" w:rsidR="00A946E4" w:rsidRPr="008C4D84" w:rsidRDefault="00A946E4" w:rsidP="008C4D84">
             <w:pPr>
-              <w:spacing w:before="60"/>
               <w:ind w:right="595"/>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+                <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="24"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="Sektion/enhet samt fullständig adress"/>
                   <w:textInput>
@@ -1069,51 +1071,50 @@
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10206"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B15BCC" w:rsidRPr="00E061B1" w14:paraId="554252D6" w14:textId="77777777" w:rsidTr="009F25F1">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="3347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="554252D5" w14:textId="77777777" w:rsidR="00B15BCC" w:rsidRPr="00E061B1" w:rsidRDefault="00B15BCC" w:rsidP="00722D73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:leader="dot" w:pos="4607"/>
                 <w:tab w:val="left" w:pos="4820"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -1829,51 +1830,51 @@
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10289" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10289"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A946E4" w:rsidRPr="00C21CC6" w14:paraId="554252E4" w14:textId="77777777" w:rsidTr="00FC0611">
+      <w:tr w:rsidR="00A946E4" w:rsidRPr="008C4D84" w14:paraId="554252E4" w14:textId="77777777" w:rsidTr="00FC0611">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="965"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10289" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="554252E1" w14:textId="77777777" w:rsidR="00A946E4" w:rsidRPr="00E061B1" w:rsidRDefault="00A946E4" w:rsidP="00E36AD3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2339"/>
                 <w:tab w:val="left" w:pos="5954"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -2125,51 +2126,51 @@
             </w:r>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Chair of the Dissertation Committee</w:t>
             </w:r>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">                    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A946E4" w:rsidRPr="00C21CC6" w14:paraId="554252E6" w14:textId="77777777" w:rsidTr="00FC0611">
+      <w:tr w:rsidR="00A946E4" w:rsidRPr="008C4D84" w14:paraId="554252E6" w14:textId="77777777" w:rsidTr="00FC0611">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="963"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10289" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="554252E5" w14:textId="77777777" w:rsidR="00A946E4" w:rsidRPr="00E061B1" w:rsidRDefault="00A946E4" w:rsidP="00E36AD3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2339"/>
                 <w:tab w:val="left" w:pos="5954"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -2215,76 +2216,76 @@
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5529"/>
         <w:gridCol w:w="4677"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B32D3A" w:rsidRPr="00E061B1" w14:paraId="554252EC" w14:textId="77777777" w:rsidTr="002570D5">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="779"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="554252E9" w14:textId="77777777" w:rsidR="00B32D3A" w:rsidRPr="00E061B1" w:rsidRDefault="00B32D3A" w:rsidP="00836FA5">
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:ind w:left="-107"/>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C21CC6">
+            <w:r w:rsidRPr="008C4D84">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidRPr="00C21CC6">
+            <w:r w:rsidRPr="008C4D84">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidRPr="00C21CC6">
+            <w:r w:rsidRPr="008C4D84">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidRPr="00C21CC6">
+            <w:r w:rsidRPr="008C4D84">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>KAROLINSKA INSTITUTET</w:t>
             </w:r>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00836FA5" w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="18"/>
@@ -2747,188 +2748,177 @@
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> those not replaced</w:t>
       </w:r>
       <w:r w:rsidRPr="00E061B1">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554252EF" w14:textId="77777777" w:rsidR="006E11DD" w:rsidRPr="00E061B1" w:rsidRDefault="00EA549A" w:rsidP="00F81DBD">
+    <w:p w14:paraId="1DF07E7B" w14:textId="77777777" w:rsidR="008C4D84" w:rsidRDefault="008C4D84" w:rsidP="008C4D84">
       <w:pPr>
+        <w:keepNext/>
         <w:rPr>
-          <w:rStyle w:val="Rutrubrik-engelskaChar"/>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
-          <w:b w:val="0"/>
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E061B1">
+      <w:r w:rsidRPr="00740F6E">
         <w:rPr>
           <w:rStyle w:val="RutrubrikChar"/>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
-          <w:lang w:val="en-US"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Samordnare i betygsnämnden</w:t>
+        <w:t xml:space="preserve">Samordnare i betygsnämnden </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E061B1">
+      <w:r w:rsidRPr="00740F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(får inte tillhöra samma institution som doktoranden, huvudhandledaren eller någon av bihandledarna)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00740F6E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...34 lines deleted...]
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008B460D" w:rsidRPr="00E061B1">
+    </w:p>
+    <w:p w14:paraId="2E30F0ED" w14:textId="77777777" w:rsidR="008C4D84" w:rsidRDefault="008C4D84" w:rsidP="008C4D84">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
-[...10 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>may not belong to the same department as the student)</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="007672A8">
+        <w:rPr>
+          <w:rStyle w:val="RutrubrikChar"/>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examination Board coordinator </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007672A8">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(must not belong to the same department as the PhD-student, principal supervisor or co-supervisor)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="56" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="56" w:type="dxa"/>
           <w:right w:w="56" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="006E11DD" w:rsidRPr="00E061B1" w14:paraId="554252F4" w14:textId="77777777" w:rsidTr="00DE1F75">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="554252F0" w14:textId="77777777" w:rsidR="006E11DD" w:rsidRPr="00366A65" w:rsidRDefault="006E11DD" w:rsidP="00DE1F75">
             <w:pPr>
               <w:pStyle w:val="Hjlptext"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Namn </w:t>
+              <w:t>Namn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00366A65">
+              <w:rPr>
+                <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="554252F1" w14:textId="77777777" w:rsidR="006E11DD" w:rsidRPr="00E061B1" w:rsidRDefault="006E11DD" w:rsidP="00DE1F75">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
@@ -3018,51 +3008,50 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="554252F2" w14:textId="77777777" w:rsidR="006E11DD" w:rsidRPr="00366A65" w:rsidRDefault="006E11DD" w:rsidP="00C50139">
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="16"/>
@@ -3412,51 +3401,50 @@
             </w:r>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Non-Swedish speaker</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E11DD" w:rsidRPr="00E061B1" w14:paraId="554252FD" w14:textId="77777777" w:rsidTr="00DE1F75">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="554252F9" w14:textId="77777777" w:rsidR="006E11DD" w:rsidRPr="00366A65" w:rsidRDefault="006E11DD" w:rsidP="00DE1F75">
             <w:pPr>
               <w:pStyle w:val="Hjlptext"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Telefonnummer </w:t>
             </w:r>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
@@ -3567,51 +3555,50 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="554252FB" w14:textId="77777777" w:rsidR="006E11DD" w:rsidRPr="00366A65" w:rsidRDefault="006E11DD" w:rsidP="00C50139">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>E-post</w:t>
             </w:r>
@@ -3741,51 +3728,50 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E11DD" w:rsidRPr="00E061B1" w14:paraId="55425301" w14:textId="77777777" w:rsidTr="00D5144D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2050"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="554252FE" w14:textId="77777777" w:rsidR="008302DF" w:rsidRPr="00366A65" w:rsidRDefault="008302DF" w:rsidP="00DE1F75">
             <w:pPr>
               <w:pStyle w:val="Hjlptext"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Utförlig beskrivning av vetenskaplig kompetens </w:t>
             </w:r>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
@@ -3910,51 +3896,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C24030" w:rsidRPr="00E061B1" w14:paraId="55425303" w14:textId="77777777" w:rsidTr="002E28DB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="55425302" w14:textId="77777777" w:rsidR="00C24030" w:rsidRPr="00E061B1" w:rsidRDefault="00C65DC2" w:rsidP="009626E3">
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rStyle w:val="RutrubrikChar"/>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
               </w:rPr>
@@ -3984,51 +3969,50 @@
             </w:r>
             <w:r w:rsidR="00C24030" w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>ember of the Examination Board</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F81DBD" w:rsidRPr="00E061B1" w14:paraId="55425308" w14:textId="77777777" w:rsidTr="00DE1F75">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55425304" w14:textId="77777777" w:rsidR="00F81DBD" w:rsidRPr="00366A65" w:rsidRDefault="00F81DBD" w:rsidP="00C50139">
             <w:pPr>
               <w:pStyle w:val="Hjlptext"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Namn </w:t>
             </w:r>
             <w:r w:rsidRPr="00366A65">
@@ -4143,51 +4127,50 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55425306" w14:textId="77777777" w:rsidR="00F81DBD" w:rsidRPr="00366A65" w:rsidRDefault="00F81DBD" w:rsidP="00C50139">
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="16"/>
@@ -4536,51 +4519,50 @@
             </w:r>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Non-Swedish speaker</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F81DBD" w:rsidRPr="00E061B1" w14:paraId="55425311" w14:textId="77777777" w:rsidTr="00DE1F75">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5542530D" w14:textId="77777777" w:rsidR="00F81DBD" w:rsidRPr="00366A65" w:rsidRDefault="00F81DBD" w:rsidP="00C50139">
             <w:pPr>
               <w:pStyle w:val="Hjlptext"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Telefonnummer </w:t>
             </w:r>
             <w:r w:rsidRPr="00366A65">
@@ -4695,51 +4677,50 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5542530F" w14:textId="77777777" w:rsidR="00F81DBD" w:rsidRPr="00366A65" w:rsidRDefault="00F81DBD" w:rsidP="00C50139">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>E-post</w:t>
             </w:r>
@@ -4869,51 +4850,50 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F81DBD" w:rsidRPr="00E061B1" w14:paraId="55425315" w14:textId="77777777" w:rsidTr="00D5144D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55425312" w14:textId="77777777" w:rsidR="008302DF" w:rsidRPr="00366A65" w:rsidRDefault="008302DF" w:rsidP="00DE1F75">
             <w:pPr>
               <w:pStyle w:val="Hjlptext"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Utförlig beskrivning av vetenskaplig kompetens </w:t>
             </w:r>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
@@ -5038,51 +5018,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E136A7" w:rsidRPr="00E061B1" w14:paraId="55425317" w14:textId="77777777" w:rsidTr="002E28DB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="55425316" w14:textId="77777777" w:rsidR="00E136A7" w:rsidRPr="00E061B1" w:rsidRDefault="00C65DC2" w:rsidP="009626E3">
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rStyle w:val="RutrubrikChar"/>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
               </w:rPr>
@@ -5112,51 +5091,50 @@
             </w:r>
             <w:r w:rsidR="00E136A7" w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>ember of the Examination Board</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E136A7" w:rsidRPr="00E061B1" w14:paraId="5542531C" w14:textId="77777777" w:rsidTr="002E28DB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55425318" w14:textId="77777777" w:rsidR="00E136A7" w:rsidRPr="00366A65" w:rsidRDefault="00E136A7" w:rsidP="002E28DB">
             <w:pPr>
               <w:pStyle w:val="Hjlptext"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Namn </w:t>
             </w:r>
             <w:r w:rsidRPr="00366A65">
@@ -5271,51 +5249,50 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5542531A" w14:textId="77777777" w:rsidR="00E136A7" w:rsidRPr="00366A65" w:rsidRDefault="00E136A7" w:rsidP="002E28DB">
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="16"/>
@@ -5664,51 +5641,50 @@
             </w:r>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Non-Swedish speaker</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E136A7" w:rsidRPr="00E061B1" w14:paraId="55425325" w14:textId="77777777" w:rsidTr="002E28DB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55425321" w14:textId="77777777" w:rsidR="00E136A7" w:rsidRPr="00366A65" w:rsidRDefault="00E136A7" w:rsidP="009F25F1">
             <w:pPr>
               <w:pStyle w:val="Hjlptext"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Telefonnummer </w:t>
             </w:r>
@@ -5824,51 +5800,50 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55425323" w14:textId="77777777" w:rsidR="00E136A7" w:rsidRPr="00E061B1" w:rsidRDefault="00E136A7" w:rsidP="009F25F1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:color w:val="4D4D4D"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>E</w:t>
@@ -5999,51 +5974,50 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E136A7" w:rsidRPr="00E061B1" w14:paraId="55425329" w14:textId="77777777" w:rsidTr="00D5144D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55425326" w14:textId="77777777" w:rsidR="00E136A7" w:rsidRPr="00366A65" w:rsidRDefault="00E136A7" w:rsidP="002E28DB">
             <w:pPr>
               <w:pStyle w:val="Hjlptext"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Utförlig beskrivning av vetenskaplig kompetens </w:t>
             </w:r>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
@@ -6911,51 +6885,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F25F1" w:rsidRPr="00E061B1" w14:paraId="55425338" w14:textId="77777777" w:rsidTr="00E36AD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55425336" w14:textId="77777777" w:rsidR="009F25F1" w:rsidRPr="00366A65" w:rsidRDefault="009F25F1" w:rsidP="00E36AD3">
             <w:pPr>
               <w:pStyle w:val="Hjlptext"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Universitet, institution   U</w:t>
             </w:r>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
@@ -7696,79 +7669,78 @@
               <w:t>Handledarna och doktorandens jävsdeklaration</w:t>
             </w:r>
             <w:r w:rsidR="00CA04CF" w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00CA04CF" w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>COI declaration by supervisors and doctoral student</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00461A0C" w:rsidRPr="00C21CC6" w14:paraId="55425354" w14:textId="77777777" w:rsidTr="006158EF">
+      <w:tr w:rsidR="00461A0C" w:rsidRPr="008C4D84" w14:paraId="55425354" w14:textId="77777777" w:rsidTr="006158EF">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="170" w:type="dxa"/>
             <w:right w:w="170" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="61" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10074" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55425346" w14:textId="77777777" w:rsidR="00461A0C" w:rsidRPr="00E061B1" w:rsidRDefault="00461A0C" w:rsidP="00461A0C">
             <w:pPr>
               <w:pStyle w:val="Beskrivning"/>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Härmed intygas</w:t>
             </w:r>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -8284,51 +8256,50 @@
             <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
           <w:tblCellMar>
             <w:left w:w="170" w:type="dxa"/>
             <w:right w:w="170" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="61" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="666"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55425355" w14:textId="77777777" w:rsidR="00461A0C" w:rsidRPr="00366A65" w:rsidRDefault="00461A0C" w:rsidP="00461A0C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Doktorand  </w:t>
             </w:r>
@@ -8439,51 +8410,50 @@
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                           </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6576" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55425357" w14:textId="77777777" w:rsidR="00461A0C" w:rsidRPr="00366A65" w:rsidRDefault="00461A0C" w:rsidP="00461A0C">
             <w:pPr>
               <w:pStyle w:val="Hjlptext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Date                                </w:t>
@@ -8600,51 +8570,50 @@
             <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
           <w:tblCellMar>
             <w:left w:w="170" w:type="dxa"/>
             <w:right w:w="170" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="61" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="666"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5542535A" w14:textId="77777777" w:rsidR="00461A0C" w:rsidRPr="00366A65" w:rsidRDefault="00461A0C" w:rsidP="00461A0C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Huvudhandledare  </w:t>
             </w:r>
@@ -8744,51 +8713,50 @@
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                           </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6576" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5542535C" w14:textId="77777777" w:rsidR="00461A0C" w:rsidRPr="00366A65" w:rsidRDefault="00461A0C" w:rsidP="00461A0C">
             <w:pPr>
               <w:pStyle w:val="Hjlptext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Date                                </w:t>
@@ -8905,51 +8873,50 @@
             <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
           <w:tblCellMar>
             <w:left w:w="170" w:type="dxa"/>
             <w:right w:w="170" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="61" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="666"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5542535F" w14:textId="77777777" w:rsidR="00461A0C" w:rsidRPr="00366A65" w:rsidRDefault="00461A0C" w:rsidP="00461A0C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Bihandledare  </w:t>
             </w:r>
             <w:r w:rsidRPr="00366A65">
@@ -9053,51 +9020,50 @@
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                           </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6576" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55425361" w14:textId="77777777" w:rsidR="00461A0C" w:rsidRPr="00366A65" w:rsidRDefault="00461A0C" w:rsidP="00461A0C">
             <w:pPr>
               <w:pStyle w:val="Hjlptext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Date                                </w:t>
@@ -9214,51 +9180,50 @@
             <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
           <w:tblCellMar>
             <w:left w:w="170" w:type="dxa"/>
             <w:right w:w="170" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="61" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="666"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55425364" w14:textId="77777777" w:rsidR="00461A0C" w:rsidRPr="00366A65" w:rsidRDefault="00461A0C" w:rsidP="00461A0C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Bihandledare  </w:t>
             </w:r>
@@ -9363,51 +9328,50 @@
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                           </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6576" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55425366" w14:textId="77777777" w:rsidR="00461A0C" w:rsidRPr="00366A65" w:rsidRDefault="00461A0C" w:rsidP="00461A0C">
             <w:pPr>
               <w:pStyle w:val="Hjlptext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Date                                </w:t>
@@ -9524,51 +9488,50 @@
             <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
           <w:tblCellMar>
             <w:left w:w="170" w:type="dxa"/>
             <w:right w:w="170" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="61" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="666"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55425369" w14:textId="77777777" w:rsidR="00461A0C" w:rsidRPr="00366A65" w:rsidRDefault="00461A0C" w:rsidP="00461A0C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Bihandledare  </w:t>
             </w:r>
             <w:r w:rsidRPr="00366A65">
@@ -9672,51 +9635,50 @@
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                           </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6576" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5542536B" w14:textId="77777777" w:rsidR="00461A0C" w:rsidRPr="00366A65" w:rsidRDefault="00461A0C" w:rsidP="00461A0C">
             <w:pPr>
               <w:pStyle w:val="Hjlptext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Date                                </w:t>
@@ -9833,51 +9795,50 @@
             <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
           <w:tblCellMar>
             <w:left w:w="170" w:type="dxa"/>
             <w:right w:w="170" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="61" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="666"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5542536E" w14:textId="77777777" w:rsidR="00461A0C" w:rsidRPr="00366A65" w:rsidRDefault="00461A0C" w:rsidP="00461A0C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Bihandledare  </w:t>
             </w:r>
             <w:r w:rsidRPr="00366A65">
@@ -9981,51 +9942,50 @@
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                           </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6576" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55425370" w14:textId="77777777" w:rsidR="00461A0C" w:rsidRPr="00366A65" w:rsidRDefault="00461A0C" w:rsidP="00461A0C">
             <w:pPr>
               <w:pStyle w:val="Hjlptext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366A65">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:i/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Date                                </w:t>
@@ -10122,134 +10082,146 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E061B1">
               <w:rPr>
                 <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="55425373" w14:textId="77777777" w:rsidR="005C6B4E" w:rsidRPr="00E061B1" w:rsidRDefault="005C6B4E" w:rsidP="00EA549A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="595"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55425374" w14:textId="77777777" w:rsidR="005D3AA8" w:rsidRPr="00E061B1" w:rsidRDefault="005D3AA8" w:rsidP="005D3AA8">
+    <w:p w14:paraId="55425374" w14:textId="77777777" w:rsidR="005D3AA8" w:rsidRPr="008C4D84" w:rsidRDefault="005D3AA8" w:rsidP="005D3AA8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:ind w:right="594"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E061B1">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Skanna in underskriven blankett och e-posta till </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00E061B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>disputation@ki.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E061B1" w:rsidRPr="00E061B1">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Blanketten kan med fördel signeras digitalt.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E061B1" w:rsidRPr="008C4D84">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Blanketten kan med fördel signeras digitalt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55425375" w14:textId="77777777" w:rsidR="00E061B1" w:rsidRDefault="005D3AA8" w:rsidP="00E061B1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E061B1">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Scan the signed form and send it by email to </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00E061B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>disputation@ki.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E061B1" w:rsidRPr="00E061B1">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E061B1" w:rsidRPr="00E061B1">
+      <w:r w:rsidR="00E061B1" w:rsidRPr="008C4D84">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
-          <w:bCs/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The form can be signed digitally</w:t>
       </w:r>
       <w:r w:rsidR="00C329D2">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55425376" w14:textId="77777777" w:rsidR="00C329D2" w:rsidRDefault="00C329D2" w:rsidP="00C329D2">
       <w:pPr>
         <w:pStyle w:val="Rutrubrik"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="5046"/>
           <w:tab w:val="left" w:pos="6647"/>
         </w:tabs>
         <w:ind w:left="0"/>
@@ -10297,200 +10269,195 @@
       </w:pPr>
       <w:r w:rsidRPr="00C329D2">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>If digital signing is used, it is important that the name is stated in the form.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005C6B4E" w:rsidRPr="00921CE8">
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11907" w:h="16840"/>
       <w:pgMar w:top="425" w:right="851" w:bottom="255" w:left="964" w:header="425" w:footer="119" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5542537C" w14:textId="77777777" w:rsidR="00A76EAC" w:rsidRDefault="00A76EAC" w:rsidP="00B15BCC">
+    <w:p w14:paraId="6E31B436" w14:textId="77777777" w:rsidR="00BA25EA" w:rsidRDefault="00BA25EA" w:rsidP="00B15BCC">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5542537D" w14:textId="77777777" w:rsidR="00A76EAC" w:rsidRDefault="00A76EAC" w:rsidP="00B15BCC">
+    <w:p w14:paraId="1172AF5B" w14:textId="77777777" w:rsidR="00BA25EA" w:rsidRDefault="00BA25EA" w:rsidP="00B15BCC">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Geneva">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5200205F" w:usb2="00A0C000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DM Sans">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Nova">
-    <w:panose1 w:val="020B0504020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="2000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5542537E" w14:textId="545C0EBA" w:rsidR="008B460D" w:rsidRPr="008B460D" w:rsidRDefault="00921CE8">
+  <w:p w14:paraId="5542537E" w14:textId="0EFAB111" w:rsidR="008B460D" w:rsidRPr="008B460D" w:rsidRDefault="008C4D84">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>GHM 202</w:t>
-[...6 lines deleted...]
-      <w:t>5-04-10</w:t>
+      <w:t>2026-11-04</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5542537F" w14:textId="77777777" w:rsidR="008B460D" w:rsidRDefault="008B460D">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5542537A" w14:textId="77777777" w:rsidR="00A76EAC" w:rsidRDefault="00A76EAC" w:rsidP="00B15BCC">
+    <w:p w14:paraId="4BC28530" w14:textId="77777777" w:rsidR="00BA25EA" w:rsidRDefault="00BA25EA" w:rsidP="00B15BCC">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5542537B" w14:textId="77777777" w:rsidR="00A76EAC" w:rsidRDefault="00A76EAC" w:rsidP="00B15BCC">
+    <w:p w14:paraId="41035DE7" w14:textId="77777777" w:rsidR="00BA25EA" w:rsidRDefault="00BA25EA" w:rsidP="00B15BCC">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03632821"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="041D0001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
@@ -10799,54 +10766,54 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1953786017">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="613096334">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1217742509">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="299961674">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1923370101">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1801336568">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="99"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="+bMs7CjWea3qC+jc4hLHa3TdusEfRa54l5b1dwIav/Giez9LlnKihABzmjaORJBtPjIbSgNiSqFCKvDGJ70How==" w:salt="gIS5QT4HQYNGGnn1Muzxwg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="udOf8YilUJjOuQsfs7vd4wWjhLXLP2TuDYf6VK8LKph9PZeps2QhSGcj4D1aBN0GeiP9NMM9LJHb1M5GsVuR+A==" w:salt="fhf1XQKtvKehYQOeEzCsUA=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -10977,50 +10944,51 @@
     <w:rsid w:val="007272E4"/>
     <w:rsid w:val="00742A00"/>
     <w:rsid w:val="00746569"/>
     <w:rsid w:val="00755BB2"/>
     <w:rsid w:val="00760455"/>
     <w:rsid w:val="00775B74"/>
     <w:rsid w:val="00776B2C"/>
     <w:rsid w:val="00776DA1"/>
     <w:rsid w:val="00785505"/>
     <w:rsid w:val="007913EA"/>
     <w:rsid w:val="007A2289"/>
     <w:rsid w:val="007A2C77"/>
     <w:rsid w:val="007A667C"/>
     <w:rsid w:val="007F2B46"/>
     <w:rsid w:val="008262A2"/>
     <w:rsid w:val="008302DF"/>
     <w:rsid w:val="00831925"/>
     <w:rsid w:val="00836FA5"/>
     <w:rsid w:val="00855D60"/>
     <w:rsid w:val="008606E0"/>
     <w:rsid w:val="00866012"/>
     <w:rsid w:val="0087269C"/>
     <w:rsid w:val="00885536"/>
     <w:rsid w:val="008B460D"/>
     <w:rsid w:val="008C0F6B"/>
+    <w:rsid w:val="008C4D84"/>
     <w:rsid w:val="008E518A"/>
     <w:rsid w:val="008F2D31"/>
     <w:rsid w:val="008F4620"/>
     <w:rsid w:val="00906FDB"/>
     <w:rsid w:val="009071E8"/>
     <w:rsid w:val="00911DA9"/>
     <w:rsid w:val="00921CE8"/>
     <w:rsid w:val="00930C93"/>
     <w:rsid w:val="00941BE6"/>
     <w:rsid w:val="00942109"/>
     <w:rsid w:val="00956C07"/>
     <w:rsid w:val="009626E3"/>
     <w:rsid w:val="00976761"/>
     <w:rsid w:val="00977D1D"/>
     <w:rsid w:val="00984866"/>
     <w:rsid w:val="00991B52"/>
     <w:rsid w:val="009A3A0A"/>
     <w:rsid w:val="009A4AD0"/>
     <w:rsid w:val="009A723E"/>
     <w:rsid w:val="009A789C"/>
     <w:rsid w:val="009C67FE"/>
     <w:rsid w:val="009E2C50"/>
     <w:rsid w:val="009F25F1"/>
     <w:rsid w:val="00A07609"/>
     <w:rsid w:val="00A11F1F"/>
@@ -11034,55 +11002,57 @@
     <w:rsid w:val="00A76EAC"/>
     <w:rsid w:val="00A802F2"/>
     <w:rsid w:val="00A81D29"/>
     <w:rsid w:val="00A82EA7"/>
     <w:rsid w:val="00A93C3A"/>
     <w:rsid w:val="00A946E4"/>
     <w:rsid w:val="00A9583B"/>
     <w:rsid w:val="00A9710F"/>
     <w:rsid w:val="00AA2F6D"/>
     <w:rsid w:val="00AC57C6"/>
     <w:rsid w:val="00AC74D8"/>
     <w:rsid w:val="00AD06C2"/>
     <w:rsid w:val="00AD3E1E"/>
     <w:rsid w:val="00AE169D"/>
     <w:rsid w:val="00B15BCC"/>
     <w:rsid w:val="00B32D3A"/>
     <w:rsid w:val="00B338E9"/>
     <w:rsid w:val="00B405CB"/>
     <w:rsid w:val="00B41559"/>
     <w:rsid w:val="00B61139"/>
     <w:rsid w:val="00B7235B"/>
     <w:rsid w:val="00B87F5A"/>
     <w:rsid w:val="00B929A5"/>
     <w:rsid w:val="00B9746C"/>
     <w:rsid w:val="00BA1A29"/>
+    <w:rsid w:val="00BA25EA"/>
     <w:rsid w:val="00BC3858"/>
     <w:rsid w:val="00BF20A1"/>
     <w:rsid w:val="00BF62A1"/>
     <w:rsid w:val="00C06440"/>
     <w:rsid w:val="00C21CC6"/>
+    <w:rsid w:val="00C2275A"/>
     <w:rsid w:val="00C24030"/>
     <w:rsid w:val="00C322F2"/>
     <w:rsid w:val="00C329D2"/>
     <w:rsid w:val="00C36DE1"/>
     <w:rsid w:val="00C37EE5"/>
     <w:rsid w:val="00C4522C"/>
     <w:rsid w:val="00C47643"/>
     <w:rsid w:val="00C50139"/>
     <w:rsid w:val="00C55490"/>
     <w:rsid w:val="00C63D8B"/>
     <w:rsid w:val="00C6510F"/>
     <w:rsid w:val="00C65DC2"/>
     <w:rsid w:val="00C75DFE"/>
     <w:rsid w:val="00C87DC9"/>
     <w:rsid w:val="00C950F5"/>
     <w:rsid w:val="00C96C27"/>
     <w:rsid w:val="00CA04CF"/>
     <w:rsid w:val="00CA5A4B"/>
     <w:rsid w:val="00CB5822"/>
     <w:rsid w:val="00CD1558"/>
     <w:rsid w:val="00CD4B86"/>
     <w:rsid w:val="00CD75F4"/>
     <w:rsid w:val="00CE2DB0"/>
     <w:rsid w:val="00CE5CC3"/>
     <w:rsid w:val="00CF2F4C"/>
@@ -12076,78 +12046,78 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1307</Words>
-  <Characters>6933</Characters>
+  <Words>1143</Words>
+  <Characters>7241</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>57</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>241</Lines>
+  <Paragraphs>182</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>blankett 12:2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Karolinska Institutet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8224</CharactersWithSpaces>
+  <CharactersWithSpaces>8202</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>4587622</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>175</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:disputation@ki.se</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4587622</vt:i4>
       </vt:variant>
       <vt:variant>