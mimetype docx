--- v0 (2025-10-08)
+++ v1 (2026-11-02)
@@ -1,48 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="06F828D3" w14:textId="5B45FFB7" w:rsidR="00070696" w:rsidRPr="006342AF" w:rsidRDefault="00F67DC5" w:rsidP="00F974EF">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="336" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>FRÅGEFORMULÄR</w:t>
       </w:r>
     </w:p>
@@ -81,51 +85,51 @@
     </w:p>
     <w:p w14:paraId="51F5BF5B" w14:textId="42745A36" w:rsidR="00B56333" w:rsidRPr="006342AF" w:rsidRDefault="00346FDF" w:rsidP="00070696">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">KI: </w:t>
       </w:r>
       <w:r w:rsidR="00B56333" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Är KI </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5" w:anchor="heading-1" w:history="1">
+      <w:hyperlink r:id="rId8" w:anchor="heading-1" w:history="1">
         <w:r w:rsidR="00B40B28" w:rsidRPr="006342AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>forsknings</w:t>
         </w:r>
         <w:r w:rsidR="00B56333" w:rsidRPr="006342AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>huvudman</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B56333" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0944F043" w14:textId="5EF7F0A5" w:rsidR="00981122" w:rsidRPr="006342AF" w:rsidRDefault="00981122" w:rsidP="00070696">
@@ -556,97 +560,137 @@
     </w:p>
     <w:p w14:paraId="7B254D4D" w14:textId="40DCFAA1" w:rsidR="0070627A" w:rsidRPr="006342AF" w:rsidRDefault="0070627A" w:rsidP="00CB71C9">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="336" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vid överföring utanför EU/ESS behövs speciella avtal (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="006342AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="auto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Standard Contractual Clause</w:t>
+          <w:t xml:space="preserve">Standard </w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="006342AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Contractual</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="006342AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="006342AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Clause</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="168872F2" w14:textId="3438DC79" w:rsidR="00184066" w:rsidRPr="006342AF" w:rsidRDefault="0070627A" w:rsidP="00CB71C9">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid överföring utanför EU/ESS måste </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="006342AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="auto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>speciella villkor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00184066" w:rsidRPr="006342AF">
         <w:rPr>
@@ -782,52 +826,64 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="008018D6" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ändamål</w:t>
       </w:r>
       <w:r w:rsidR="00126DD5" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, etc.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00126DD5" w:rsidRPr="006342AF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>etc.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="008018D6" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Välj ett eller flera alternativ nedan och utveckla.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="103121BD" w14:textId="684AA2E7" w:rsidR="008018D6" w:rsidRPr="006342AF" w:rsidRDefault="008018D6" w:rsidP="002A0002">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006342AF">
         <w:rPr>
@@ -891,60 +947,80 @@
       </w:r>
       <w:r w:rsidR="00CF799C" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Finns det b</w:t>
       </w:r>
       <w:r w:rsidR="00DF2ECD" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>iobanksavtal?</w:t>
       </w:r>
       <w:r w:rsidR="00CF799C" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF799C" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Tänk på att ett MTA Material Transfer Agreement  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006342AF">
+        <w:t xml:space="preserve">Tänk på att ett MTA Material Transfer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CF799C" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF799C" w:rsidRPr="006342AF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="006342AF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>måste</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001A55AD" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> upprättas </w:t>
       </w:r>
       <w:r w:rsidR="008C1605" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>för proverna.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47E7F7E6" w14:textId="152267B9" w:rsidR="008018D6" w:rsidRPr="006342AF" w:rsidRDefault="008018D6" w:rsidP="002A0002">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
@@ -1107,71 +1183,119 @@
       <w:r w:rsidR="007F627C" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F078C" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">i så fall </w:t>
       </w:r>
       <w:r w:rsidR="007F627C" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>utlämnats till KI?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2ACEC0" w14:textId="77777777" w:rsidR="008018D6" w:rsidRPr="006342AF" w:rsidRDefault="008018D6" w:rsidP="002A0002">
+    <w:p w14:paraId="7E2ACEC0" w14:textId="2EDC0AC0" w:rsidR="008018D6" w:rsidRDefault="008018D6" w:rsidP="002A0002">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Externa personer ska behandla personuppgifter i KI:s lokaler och med KI:s utrustning</w:t>
       </w:r>
+      <w:r w:rsidR="007D16C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F13459" w14:textId="77777777" w:rsidR="007D16C5" w:rsidRPr="007D16C5" w:rsidRDefault="007D16C5" w:rsidP="007D16C5">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1455"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D16C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Anknytning till KI kan behövas för att få tillgång till data som lagras i KI:s system. Om de anknutna personerna däremot företräder sin arbetsgivare i forskningsprojektet, eller om deras arbetsgivare får tillgång till data, krävs dataavtal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D4BFA3" w14:textId="5D721691" w:rsidR="007D16C5" w:rsidRPr="006342AF" w:rsidRDefault="007D16C5" w:rsidP="007D16C5">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1455"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="4B4AA4DE" w14:textId="37B1F4A3" w:rsidR="008018D6" w:rsidRPr="006342AF" w:rsidRDefault="008018D6" w:rsidP="002A0002">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Personuppgifter ska lagras </w:t>
       </w:r>
       <w:r w:rsidR="005C6C81" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1292,51 +1416,51 @@
       <w:r w:rsidR="00055450" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">via </w:t>
       </w:r>
       <w:r w:rsidR="008018D6" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>KI:s</w:t>
       </w:r>
       <w:r w:rsidR="008018D6" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="008018D6" w:rsidRPr="006342AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:color w:val="auto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>formulär</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AC388B" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rStyle w:val="Kommentarsreferens"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC388B" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
@@ -1358,52 +1482,62 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Var k</w:t>
       </w:r>
       <w:r w:rsidR="00177FAB" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ommer data att sparas</w:t>
       </w:r>
       <w:r w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>? (RedCap</w:t>
-      </w:r>
+        <w:t>? (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006342AF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>RedCap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004B0EB6" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="005C6C81" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ELN, BASS, P</w:t>
       </w:r>
       <w:r w:rsidR="00F955AF" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, annat</w:t>
       </w:r>
       <w:r w:rsidR="004B0EB6" w:rsidRPr="006342AF">
@@ -1438,51 +1572,51 @@
       </w:r>
       <w:r w:rsidR="00AB0F78" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kommer e</w:t>
       </w:r>
       <w:r w:rsidR="00B4150D" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>tt</w:t>
       </w:r>
       <w:r w:rsidR="00AB0F78" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00B4150D" w:rsidRPr="006342AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>KI system</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B4150D" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> användas för överföringen?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B4000B8" w14:textId="4BD2A29B" w:rsidR="00FD0077" w:rsidRPr="006342AF" w:rsidRDefault="000B2968" w:rsidP="003530FE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
@@ -1624,218 +1758,268 @@
       </w:r>
       <w:r w:rsidR="006B2E11" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="00867BB3" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ensbedömning</w:t>
       </w:r>
       <w:r w:rsidR="00055450" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> utförts och dokumenterats? </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00055450" w:rsidRPr="008078E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>(</w:t>
         </w:r>
         <w:r w:rsidR="00020F36" w:rsidRPr="008078E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Data Protection Impact Assessment (DPIA)</w:t>
+          <w:t xml:space="preserve">Data Protection Impact </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00020F36" w:rsidRPr="008078E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Assessment</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00020F36" w:rsidRPr="008078E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (DPIA)</w:t>
         </w:r>
         <w:r w:rsidR="00055450" w:rsidRPr="008078E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
         <w:r w:rsidR="00020F36" w:rsidRPr="008078E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0016281C" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">DPIA behövs t.ex. för </w:t>
+        <w:t xml:space="preserve">DPIA behövs </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0016281C" w:rsidRPr="006342AF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0016281C" w:rsidRPr="006342AF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för </w:t>
       </w:r>
       <w:r w:rsidR="00B66DDC" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">överföring till </w:t>
       </w:r>
       <w:r w:rsidR="0016281C" w:rsidRPr="006342AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>USA eller för att dela känsliga personuppgifter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69232F7C" w14:textId="77777777" w:rsidR="00375F36" w:rsidRDefault="00375F36" w:rsidP="00375F36">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00375F36">
-        <w:t>Finns det några kontrakt relaterade till överföring/delning av data eller mänskliga prover? Till exempel ett konsortiumavtal, en MTA.</w:t>
+        <w:t xml:space="preserve">Finns det några kontrakt relaterade till överföring/delning av data eller mänskliga prover? Till exempel ett </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00375F36">
+        <w:t>konsortiumavtal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00375F36">
+        <w:t>, en MTA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B8F3C9C" w14:textId="0B192BF4" w:rsidR="00375F36" w:rsidRPr="00375F36" w:rsidRDefault="00375F36" w:rsidP="00375F36">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Vem</w:t>
       </w:r>
       <w:r w:rsidRPr="00375F36">
         <w:t xml:space="preserve"> är projektets finansiär? Till exempel Vetenskapsrådet, FORTE, Vinnova, NIH, EU. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD61496" w14:textId="77777777" w:rsidR="00375F36" w:rsidRPr="00375F36" w:rsidRDefault="00375F36" w:rsidP="00375F36">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1455"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00375F36" w:rsidRPr="00375F36">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13780A14"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C2583EEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -2883,86 +3067,88 @@
   <w:num w:numId="5" w16cid:durableId="100758009">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="70392712">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="245312542">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="539905306">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1513229306">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="845362252">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="426774220">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008018D6"/>
     <w:rsid w:val="00020F36"/>
     <w:rsid w:val="00023607"/>
     <w:rsid w:val="00023C1E"/>
     <w:rsid w:val="00027382"/>
     <w:rsid w:val="00035719"/>
     <w:rsid w:val="0005522D"/>
     <w:rsid w:val="00055450"/>
     <w:rsid w:val="00064B37"/>
     <w:rsid w:val="00070696"/>
     <w:rsid w:val="00070F55"/>
     <w:rsid w:val="000B2968"/>
     <w:rsid w:val="000E53F3"/>
     <w:rsid w:val="00126DD5"/>
     <w:rsid w:val="001373A2"/>
     <w:rsid w:val="0016281C"/>
     <w:rsid w:val="00177FAB"/>
     <w:rsid w:val="00182A30"/>
     <w:rsid w:val="00184066"/>
     <w:rsid w:val="001A3662"/>
     <w:rsid w:val="001A55AD"/>
     <w:rsid w:val="001E24A7"/>
+    <w:rsid w:val="001F4CF9"/>
     <w:rsid w:val="00257177"/>
     <w:rsid w:val="00261F6C"/>
     <w:rsid w:val="0027158B"/>
     <w:rsid w:val="00277469"/>
     <w:rsid w:val="002A0002"/>
     <w:rsid w:val="002C512F"/>
     <w:rsid w:val="002C7262"/>
     <w:rsid w:val="002F078C"/>
     <w:rsid w:val="00307F02"/>
     <w:rsid w:val="00332872"/>
     <w:rsid w:val="00346FDF"/>
     <w:rsid w:val="003530FE"/>
     <w:rsid w:val="0035456F"/>
     <w:rsid w:val="00375F36"/>
     <w:rsid w:val="003B462D"/>
     <w:rsid w:val="003D1C97"/>
     <w:rsid w:val="003F719C"/>
     <w:rsid w:val="004155A3"/>
     <w:rsid w:val="00462322"/>
     <w:rsid w:val="004B0EB6"/>
     <w:rsid w:val="004B4D55"/>
     <w:rsid w:val="004D076D"/>
     <w:rsid w:val="004E15C9"/>
     <w:rsid w:val="004E3892"/>
     <w:rsid w:val="004F2ED4"/>
@@ -2974,50 +3160,51 @@
     <w:rsid w:val="005B465D"/>
     <w:rsid w:val="005C6C81"/>
     <w:rsid w:val="0062492F"/>
     <w:rsid w:val="0063185D"/>
     <w:rsid w:val="006342AF"/>
     <w:rsid w:val="00657104"/>
     <w:rsid w:val="00675634"/>
     <w:rsid w:val="00690DFC"/>
     <w:rsid w:val="006A0EEB"/>
     <w:rsid w:val="006B2E11"/>
     <w:rsid w:val="006B3007"/>
     <w:rsid w:val="006D09FB"/>
     <w:rsid w:val="006D6911"/>
     <w:rsid w:val="006E76BD"/>
     <w:rsid w:val="006F4A4A"/>
     <w:rsid w:val="0070155C"/>
     <w:rsid w:val="0070627A"/>
     <w:rsid w:val="00713554"/>
     <w:rsid w:val="007311AC"/>
     <w:rsid w:val="007503D3"/>
     <w:rsid w:val="00755165"/>
     <w:rsid w:val="007824F2"/>
     <w:rsid w:val="00783A92"/>
     <w:rsid w:val="007A3916"/>
     <w:rsid w:val="007C7E48"/>
+    <w:rsid w:val="007D16C5"/>
     <w:rsid w:val="007D76FA"/>
     <w:rsid w:val="007E44A0"/>
     <w:rsid w:val="007E4F7D"/>
     <w:rsid w:val="007F35E8"/>
     <w:rsid w:val="007F627C"/>
     <w:rsid w:val="007F7954"/>
     <w:rsid w:val="008018D6"/>
     <w:rsid w:val="008037A2"/>
     <w:rsid w:val="008078E6"/>
     <w:rsid w:val="00810438"/>
     <w:rsid w:val="008268DE"/>
     <w:rsid w:val="00837396"/>
     <w:rsid w:val="00853A82"/>
     <w:rsid w:val="00867BB3"/>
     <w:rsid w:val="00870B62"/>
     <w:rsid w:val="00886611"/>
     <w:rsid w:val="00897CC6"/>
     <w:rsid w:val="008C1605"/>
     <w:rsid w:val="008C1EEB"/>
     <w:rsid w:val="00900358"/>
     <w:rsid w:val="00905F90"/>
     <w:rsid w:val="00906B14"/>
     <w:rsid w:val="00912F90"/>
     <w:rsid w:val="00940AD4"/>
     <w:rsid w:val="00981122"/>
@@ -3097,51 +3284,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="17B5C3FA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{00C96E91-71F7-4EC4-B221-29D706376B40}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3507,51 +3694,50 @@
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008018D6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
@@ -3679,73 +3865,73 @@
     <w:rsid w:val="00ED50FC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E15C9"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1480145943">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registeranmalan.ki.se/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medarbetare.ki.se/overforing-av-personuppgifter-till-tredje-land" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/law/law-topic/data-protection/international-dimension-data-protection/standard-contractual-clauses-scc_en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medarbetare.ki.se/checklista-for-kliniska-forskningsprojekt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medarbetare.ki.se/anvisningar-for-konsekvensbedomning-avseende-dataskydd" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medarbetare.ki.se/lagra-och-dela-filer" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medarbetare.ki.se/checklista-for-kliniska-forskningsprojekt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medarbetare.ki.se/anvisningar-for-konsekvensbedomning-avseende-dataskydd" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medarbetare.ki.se/lagra-och-dela-filer" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registeranmalan.ki.se/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medarbetare.ki.se/overforing-av-personuppgifter-till-tredje-land" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/law/law-topic/data-protection/international-dimension-data-protection/standard-contractual-clauses-scc_en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3999,74 +4185,390 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="1ae6fa67-fd44-4442-8a4a-ec42097ae2b0" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="31a7808f-7192-4391-9c7b-eb2083f580cf">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100F5B3632CF41491408E10DA52CD012976" ma:contentTypeVersion="15" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="8344fd8a51ee5a9f1193947bc4967b1a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="31a7808f-7192-4391-9c7b-eb2083f580cf" xmlns:ns3="1ae6fa67-fd44-4442-8a4a-ec42097ae2b0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="70639c7a87b56c7aa50d829836a600eb" ns2:_="" ns3:_="">
+    <xsd:import namespace="31a7808f-7192-4391-9c7b-eb2083f580cf"/>
+    <xsd:import namespace="1ae6fa67-fd44-4442-8a4a-ec42097ae2b0"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="31a7808f-7192-4391-9c7b-eb2083f580cf" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="12" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkeringar" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d34d398b-60ba-4ad0-a6da-da1ce693b88b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1ae6fa67-fd44-4442-8a4a-ec42097ae2b0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{eefb586c-4330-48e8-948e-a3373af383d1}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1ae6fa67-fd44-4442-8a4a-ec42097ae2b0">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Delat med" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="Delat med information" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innehållstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Rubrik"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{753AAEF8-1780-4654-BD89-580476B9A5B9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1ae6fa67-fd44-4442-8a4a-ec42097ae2b0"/>
+    <ds:schemaRef ds:uri="31a7808f-7192-4391-9c7b-eb2083f580cf"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A13AACAB-EAD1-434A-A615-2270FEC22B05}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24B6DF4E-380F-46BC-8291-984924F61CFF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="31a7808f-7192-4391-9c7b-eb2083f580cf"/>
+    <ds:schemaRef ds:uri="1ae6fa67-fd44-4442-8a4a-ec42097ae2b0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>489</Words>
-  <Characters>2595</Characters>
+  <Words>528</Words>
+  <Characters>2800</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
+  <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3078</CharactersWithSpaces>
+  <CharactersWithSpaces>3322</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Itziar De La Torre Abaurrea</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100F5B3632CF41491408E10DA52CD012976</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>