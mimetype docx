--- v0 (2025-10-08)
+++ v1 (2026-06-19)
@@ -1,282 +1,297 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="14E5CACE" w14:textId="4DE8C2E7" w:rsidR="001F674F" w:rsidRPr="00C01038" w:rsidRDefault="000549B0" w:rsidP="00E94477">
+    <w:p w14:paraId="64CADCCB" w14:textId="77777777" w:rsidR="001F674F" w:rsidRPr="00C01038" w:rsidRDefault="0000029F" w:rsidP="00E94477">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2970" w:hanging="2970"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk86311392"/>
       <w:r w:rsidRPr="00C01038">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Insured person:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01038">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C01038">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00E70733">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B2AF6">
         <w:rPr>
           <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>First name</w:t>
+        <w:t>Förnam</w:t>
       </w:r>
-      <w:r w:rsidR="00E70733" w:rsidRPr="001B2AF6">
+      <w:r w:rsidR="001B2AF6" w:rsidRPr="001B2AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00490B77" w:rsidRPr="001B2AF6">
         <w:rPr>
           <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E70733">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B2AF6" w:rsidRPr="001B2AF6">
         <w:rPr>
           <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Surname</w:t>
+        <w:t>Efternamn</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="4EA1EF11" w14:textId="168F219B" w:rsidR="001F674F" w:rsidRPr="00C01038" w:rsidRDefault="000549B0" w:rsidP="00C01038">
+    <w:p w14:paraId="558542BE" w14:textId="77777777" w:rsidR="001F674F" w:rsidRPr="00C01038" w:rsidRDefault="0000029F" w:rsidP="00C01038">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01038">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Date of birth:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01038">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C01038">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004551F5">
+      <w:r w:rsidR="001B2AF6">
         <w:rPr>
           <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>YYYY</w:t>
+        <w:t>ÅÅÅÅ</w:t>
       </w:r>
       <w:r w:rsidR="00490B77" w:rsidRPr="00060131">
         <w:rPr>
           <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="001B2AF6">
         <w:rPr>
           <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>MM</w:t>
       </w:r>
       <w:r w:rsidR="00490B77" w:rsidRPr="001B2AF6">
         <w:rPr>
           <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="001B2AF6" w:rsidRPr="001B2AF6">
         <w:rPr>
           <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>DD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="355D3BCA" w14:textId="59089D95" w:rsidR="001F674F" w:rsidRPr="00C01038" w:rsidRDefault="000549B0" w:rsidP="00C01038">
+    <w:p w14:paraId="745E5B8C" w14:textId="77777777" w:rsidR="001F674F" w:rsidRPr="00C01038" w:rsidRDefault="0000029F" w:rsidP="00C01038">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01038">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Period of cover:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01038">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C01038">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00E70733">
+      <w:r w:rsidR="001B2AF6">
         <w:rPr>
           <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>YYYY</w:t>
+        <w:t>ÅÅÅÅ</w:t>
       </w:r>
       <w:r w:rsidR="00490B77" w:rsidRPr="00060131">
         <w:rPr>
           <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="001B2AF6">
         <w:rPr>
           <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>MM</w:t>
       </w:r>
       <w:r w:rsidR="00490B77" w:rsidRPr="00060131">
         <w:rPr>
           <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
@@ -284,59 +299,59 @@
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="001B2AF6">
         <w:rPr>
           <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>DD</w:t>
       </w:r>
       <w:r w:rsidR="00490B77" w:rsidRPr="00060131">
         <w:rPr>
           <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="00E70733">
+      <w:r w:rsidR="001B2AF6">
         <w:rPr>
           <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>YYYY</w:t>
+        <w:t>ÅÅÅÅ</w:t>
       </w:r>
       <w:r w:rsidR="00490B77" w:rsidRPr="00060131">
         <w:rPr>
           <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="001B2AF6">
         <w:rPr>
           <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>MM</w:t>
       </w:r>
       <w:r w:rsidR="00490B77" w:rsidRPr="001B2AF6">
         <w:rPr>
           <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
@@ -353,1105 +368,1079 @@
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>DD</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="300"/>
         <w:tblW w:w="8642" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8642"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008175A6" w:rsidRPr="00E70733" w14:paraId="3B1FDB6B" w14:textId="77777777" w:rsidTr="004B2ED7">
+      <w:tr w:rsidR="00E26360" w:rsidRPr="00AC7364" w14:paraId="185B7B54" w14:textId="77777777" w:rsidTr="004B2ED7">
         <w:trPr>
           <w:trHeight w:val="4972"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8642" w:type="dxa"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="8220" w:type="dxa"/>
               <w:tblCellMar>
                 <w:left w:w="70" w:type="dxa"/>
                 <w:right w:w="70" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3240"/>
               <w:gridCol w:w="2520"/>
               <w:gridCol w:w="2460"/>
             </w:tblGrid>
-            <w:tr w:rsidR="008175A6" w14:paraId="2B1F979E" w14:textId="77777777" w:rsidTr="00F957AC">
+            <w:tr w:rsidR="00E26360" w14:paraId="440FB23A" w14:textId="77777777" w:rsidTr="00F957AC">
               <w:trPr>
                 <w:trHeight w:val="266"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3240" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="54CB7B57" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="62EAF29B" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:bookmarkStart w:id="1" w:name="RANGE!A4"/>
                   <w:bookmarkStart w:id="2" w:name="_Hlk175062186" w:colFirst="1" w:colLast="2"/>
                   <w:bookmarkStart w:id="3" w:name="_Hlk86311449"/>
                   <w:bookmarkEnd w:id="0"/>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>Coverage</w:t>
                   </w:r>
                   <w:bookmarkEnd w:id="1"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2520" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="1D4792F9" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="6A6A221C" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>Limitation in amount (2025)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2460" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="5DDE102E" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="04AB8B67" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>Deductible (2025)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008175A6" w14:paraId="799DF633" w14:textId="77777777" w:rsidTr="00F957AC">
+            <w:tr w:rsidR="00E26360" w14:paraId="4752043F" w14:textId="77777777" w:rsidTr="00F957AC">
               <w:trPr>
                 <w:trHeight w:val="446"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3240" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="7608593E" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="293543AC" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>Personal injury cover including pharmaceutical expenses</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2520" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="39549F5A" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="7B71E6D6" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>No limitation</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2460" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="7E721509" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="5BB19946" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008175A6" w14:paraId="58C390BF" w14:textId="77777777" w:rsidTr="00F957AC">
+            <w:tr w:rsidR="00E26360" w14:paraId="3C732C1C" w14:textId="77777777" w:rsidTr="00F957AC">
               <w:trPr>
                 <w:trHeight w:val="446"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3240" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="3BFAED27" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="3079BB5B" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>Medical and dental care including pharmaceutical expenses</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2520" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="2468B6EE" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="49155D10" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="-17"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>No limitation, except for Dental care: SEK 4,000 per year</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2460" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="603E800E" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="53A001D5" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008175A6" w14:paraId="1551520D" w14:textId="77777777" w:rsidTr="00F957AC">
+            <w:tr w:rsidR="00E26360" w14:paraId="5B06D31F" w14:textId="77777777" w:rsidTr="00F957AC">
               <w:trPr>
                 <w:trHeight w:val="446"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3240" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="6194CC4C" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="296FFEF2" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>Home transport cover including Repatriation of remains</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2520" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="246E6271" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="48945C69" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>No limitation</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2460" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="39C352EE" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="7EAA0175" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008175A6" w14:paraId="31C326E2" w14:textId="77777777" w:rsidTr="00F957AC">
+            <w:tr w:rsidR="00E26360" w14:paraId="57FD573C" w14:textId="77777777" w:rsidTr="00F957AC">
               <w:trPr>
                 <w:trHeight w:val="446"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3240" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="6BC56B2D" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="2FDE4293" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Unused travel expense due to emergency care or accidents </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2520" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="0FAD8EDE" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="7CACD3F8" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>SEK 20,000</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2460" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="104E9552" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="0D4CD7BE" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008175A6" w14:paraId="068E1FA7" w14:textId="77777777" w:rsidTr="00F957AC">
+            <w:tr w:rsidR="00E26360" w14:paraId="7DD0D9AF" w14:textId="77777777" w:rsidTr="00F957AC">
               <w:trPr>
                 <w:trHeight w:val="266"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3240" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="26B77981" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="2D087004" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>Visits by family members</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2520" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="67BD15B0" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="37BE0D6A" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>No limitation</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2460" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="5BF5FA3F" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="11156BAF" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008175A6" w14:paraId="0EA967F2" w14:textId="77777777" w:rsidTr="00F957AC">
+            <w:tr w:rsidR="00E26360" w14:paraId="505D3D78" w14:textId="77777777" w:rsidTr="00F957AC">
               <w:trPr>
                 <w:trHeight w:val="266"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3240" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="1560F834" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="503C08DB" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>Disruption cover</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2520" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="441E8EA6" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="2A2CA42F" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>No limitation</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2460" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="63535324" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="0DA364C3" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008175A6" w14:paraId="2E78C784" w14:textId="77777777" w:rsidTr="00F957AC">
+            <w:tr w:rsidR="00E26360" w14:paraId="10166FF5" w14:textId="77777777" w:rsidTr="00F957AC">
               <w:trPr>
                 <w:trHeight w:val="266"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3240" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="1405568E" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="240BFA04" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>Connection cover</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2520" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="2BD63C6F" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="7A83219F" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>SEK 15,000</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2460" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="54D946AA" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="13ADDD7B" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008175A6" w14:paraId="0A1161D6" w14:textId="77777777" w:rsidTr="00F957AC">
+            <w:tr w:rsidR="00E26360" w14:paraId="419521C9" w14:textId="77777777" w:rsidTr="00F957AC">
               <w:trPr>
                 <w:trHeight w:val="438"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3240" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="6A8AF209" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="47D1CD4A" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>Property cover</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2520" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="6F74305D" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="56BD6E11" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t xml:space="preserve">half price base amount per damage (SEK </w:t>
                   </w:r>
                   <w:r w:rsidR="00625A30">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
@@ -1460,722 +1449,712 @@
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>29,400</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2460" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="57704B9B" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="3C346861" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>SEK 1,500</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008175A6" w14:paraId="6BD25F0B" w14:textId="77777777" w:rsidTr="00F957AC">
+            <w:tr w:rsidR="00E26360" w14:paraId="46093445" w14:textId="77777777" w:rsidTr="00F957AC">
               <w:trPr>
                 <w:trHeight w:val="446"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3240" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="57E31121" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="113DFFFA" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>Baggage delay of more than eight (8) hours</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2520" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="3D14F648" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="1291D923" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>SEK 2,000</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2460" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="6838F315" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="0043D9DA" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008175A6" w14:paraId="66FAEF04" w14:textId="77777777" w:rsidTr="00F957AC">
+            <w:tr w:rsidR="00E26360" w14:paraId="56F7D814" w14:textId="77777777" w:rsidTr="00F957AC">
               <w:trPr>
                 <w:trHeight w:val="266"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3240" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="009510DA" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="6A271E1F" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>Cash assistance</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2520" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="71B42561" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="79BB786E" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>SEK 10,000</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2460" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="270ADE32" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="280806C1" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008175A6" w14:paraId="5A67D2B7" w14:textId="77777777" w:rsidTr="00F957AC">
+            <w:tr w:rsidR="00E26360" w14:paraId="1AB38F82" w14:textId="77777777" w:rsidTr="00F957AC">
               <w:trPr>
                 <w:trHeight w:val="266"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3240" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="43B057E7" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="7D29596B" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>Crisis and disaster cover</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2520" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="5F28FE86" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="36585C20" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>SEK 10,000</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2460" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="42B95111" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="76D31402" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008175A6" w14:paraId="5CFAD37C" w14:textId="77777777" w:rsidTr="00F957AC">
+            <w:tr w:rsidR="00E26360" w14:paraId="131326D0" w14:textId="77777777" w:rsidTr="00F957AC">
               <w:trPr>
                 <w:trHeight w:val="266"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3240" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="5C0B92A4" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="75952E96" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>Liability cover</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2520" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="43058774" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="772931D1" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>SEK 10,000,000</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2460" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="462A39DE" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="02690C8D" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008175A6" w:rsidRPr="00E70733" w14:paraId="5A5242BF" w14:textId="77777777" w:rsidTr="00F957AC">
+            <w:tr w:rsidR="00E26360" w14:paraId="76F905A2" w14:textId="77777777" w:rsidTr="00F957AC">
               <w:trPr>
                 <w:trHeight w:val="438"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3240" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="1D903416" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="60C4A5C5" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>Legal expenses cover</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2520" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="402AE305" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="73186DD9" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>SEK 200,000</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2460" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="4854050B" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+                <w:p w14:paraId="0B3B24A2" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="300"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00493EFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
                     </w:rPr>
                     <w:t>20% of the cost of damage, max. SEK 6,000</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:bookmarkEnd w:id="2"/>
-          <w:p w14:paraId="20D78BBB" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+          <w:p w14:paraId="4A5A0D30" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002509C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Clarification of coverage</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00493EFE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Medical and dental care</w:t>
             </w:r>
             <w:r w:rsidRPr="00493EFE">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00493EFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t>In respect of each event, such costs shall be paid for a period not exceeding ninety days commencing the first contact with a care advisor.</w:t>
             </w:r>
             <w:r w:rsidR="004D156E">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="004D156E" w:rsidRPr="00493EFE">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>If it appears that the person will need continued care even after ninety (90) days, it may be relevant to a home transport, which the insurance covers (Home transport cover). It is Falck Global assistance, with help from the local care provider, who decides whether the repatriation is necessary. A home transport may also be relevant at an earlier stage.</w:t>
             </w:r>
             <w:r w:rsidR="004D156E">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00493EFE">
               <w:rPr>
@@ -2294,247 +2273,292 @@
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00493EFE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Home transport cover and Visits by family members</w:t>
             </w:r>
             <w:r w:rsidRPr="00493EFE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00042F2E">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>The home transport/visit by family members should always be approved in advance by Kammarkollegiet or Falck Global Assistance. Visits by family members is covered in the event of the insured's life-threatening medical condition or death.</w:t>
+              <w:t xml:space="preserve">The home transport/visit by family members should always be approved in advance by </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00042F2E">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Kammarkollegiet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00042F2E">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or Falck Global Assistance. Visits by family members is covered in the event of the insured's life-threatening medical condition or death.</w:t>
             </w:r>
             <w:r w:rsidRPr="00493EFE">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00493EFE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
               <w:t>Assistance</w:t>
             </w:r>
             <w:r w:rsidRPr="00493EFE">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00493EFE">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>In case of serious illness, hospital admission, need for transport home or other active assistance in the event of injury abroad, contact Falck Global Assistance.</w:t>
             </w:r>
             <w:r w:rsidRPr="00493EFE">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00493EFE">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00493EFE">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Kammarkollegiet cooperate with Falck Global Assistance in case of emergency for our policyholders.</w:t>
+              <w:t>Kammarkollegiet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00493EFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cooperate with Falck Global Assi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00493EFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>stance in case of emergency for our policyholders.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08183F75" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+          <w:p w14:paraId="7BB8D5A8" w14:textId="77777777" w:rsidR="002509C9" w:rsidRPr="00493EFE" w:rsidRDefault="0000029F" w:rsidP="002509C9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="_Hlk175061919"/>
             <w:r w:rsidRPr="00493EFE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Contact information</w:t>
             </w:r>
             <w:r w:rsidRPr="00493EFE">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
               <w:t>Falck Global Assistance</w:t>
             </w:r>
             <w:r w:rsidRPr="00493EFE">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
               <w:t>Tel: +46 8 587 717 49</w:t>
             </w:r>
             <w:r w:rsidRPr="00493EFE">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
               <w:t>Fax: +46 8 587 717 62</w:t>
             </w:r>
             <w:r w:rsidRPr="00493EFE">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">E-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="00493EFE">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidR="002509C9" w:rsidRPr="00493EFE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>fga@se.falck.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00493EFE">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="5"/>
-          <w:p w14:paraId="254719A9" w14:textId="77777777" w:rsidR="00E031B9" w:rsidRPr="007922AC" w:rsidRDefault="000549B0" w:rsidP="002509C9">
+          <w:p w14:paraId="7CE98B75" w14:textId="77777777" w:rsidR="00E031B9" w:rsidRPr="007922AC" w:rsidRDefault="0000029F" w:rsidP="002509C9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-286"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00493EFE">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Falck Global Assistance can be contacted 24 hours a day and</w:t>
+              <w:t xml:space="preserve">Falck Global Assistance can be contacted 24 hours a day </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00493EFE">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="00493EFE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> also leave payment guarantee to all care providers.</w:t>
+              <w:t xml:space="preserve"> also</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00493EFE">
+              <w:rPr>
+                <w:i/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> leave payment guarantee to all care providers.</w:t>
             </w:r>
             <w:r w:rsidRPr="00493EFE">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00493EFE">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00493EFE">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00986C51">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">This is a certificate, please read the full Terms and conditions at our website, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidRPr="00986C51">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidR="00E031B9" w:rsidRPr="00986C51">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>www.kammarkollegiet.se</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00986C51">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="007922AC">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">For detailed information please visit our website, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidRPr="007922AC">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidR="00E031B9" w:rsidRPr="007922AC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>www.kammarkollegiet.se</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="007922AC">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
@@ -2545,190 +2569,190 @@
             </w:r>
             <w:r w:rsidRPr="002509C9">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The insurance is backed by the full faith and credit of the Swedish government.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="3"/>
-          <w:p w14:paraId="33B03E0A" w14:textId="77777777" w:rsidR="00B713F0" w:rsidRPr="00CD70CD" w:rsidRDefault="000549B0" w:rsidP="00B713F0">
+          <w:p w14:paraId="26980A68" w14:textId="77777777" w:rsidR="00B713F0" w:rsidRPr="00CD70CD" w:rsidRDefault="0000029F" w:rsidP="00B713F0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD70CD">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>________________________________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00CD70CD">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Name and status of representative </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B48D0B7" w14:textId="77777777" w:rsidR="00B713F0" w:rsidRDefault="000549B0" w:rsidP="00B713F0">
+          <w:p w14:paraId="31D3F7D9" w14:textId="77777777" w:rsidR="00B713F0" w:rsidRDefault="0000029F" w:rsidP="00B713F0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD70CD">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>________________________________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00CD70CD">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00CD70CD">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="037BB01C" w14:textId="77777777" w:rsidR="00B713F0" w:rsidRDefault="000549B0" w:rsidP="00B713F0">
+          <w:p w14:paraId="2BD7FEEC" w14:textId="77777777" w:rsidR="00B713F0" w:rsidRDefault="0000029F" w:rsidP="00B713F0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD70CD">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Signature of the representative</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">                      Stamp or seal of the institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50316905" w14:textId="77777777" w:rsidR="00522002" w:rsidRPr="00242042" w:rsidRDefault="00522002" w:rsidP="00FB1A9A">
+    <w:p w14:paraId="089705F5" w14:textId="77777777" w:rsidR="00522002" w:rsidRPr="00242042" w:rsidRDefault="00522002" w:rsidP="00FB1A9A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4575"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00522002" w:rsidRPr="00242042" w:rsidSect="008E71EB">
-      <w:headerReference w:type="even" r:id="rId15"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2977" w:right="1841" w:bottom="2268" w:left="1985" w:header="567" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D293F9A" w14:textId="77777777" w:rsidR="000549B0" w:rsidRDefault="000549B0">
+    <w:p w14:paraId="757AEB36" w14:textId="77777777" w:rsidR="0000029F" w:rsidRDefault="0000029F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13BEFE0D" w14:textId="77777777" w:rsidR="000549B0" w:rsidRDefault="000549B0">
+    <w:p w14:paraId="66499C23" w14:textId="77777777" w:rsidR="0000029F" w:rsidRDefault="0000029F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2765,466 +2789,560 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Merriweather Sans">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00004FF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="57708FC7" w14:textId="77777777" w:rsidR="004D156E" w:rsidRDefault="004D156E">
+  <w:p w14:paraId="31331216" w14:textId="77777777" w:rsidR="004D156E" w:rsidRDefault="004D156E">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblW w:w="10916" w:type="dxa"/>
       <w:tblInd w:w="-1418" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="10951"/>
       <w:gridCol w:w="6"/>
       <w:gridCol w:w="6"/>
       <w:gridCol w:w="6"/>
     </w:tblGrid>
-    <w:tr w:rsidR="008175A6" w14:paraId="2EC454A8" w14:textId="77777777" w:rsidTr="00A72A74">
+    <w:tr w:rsidR="00E26360" w14:paraId="69514173" w14:textId="77777777" w:rsidTr="00A72A74">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2729" w:type="dxa"/>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
             <w:tblStyle w:val="Tabellrutnt"/>
             <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-325"/>
             <w:tblW w:w="10951" w:type="dxa"/>
             <w:tblBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tblBorders>
             <w:tblCellMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="3686"/>
             <w:gridCol w:w="2410"/>
             <w:gridCol w:w="2126"/>
             <w:gridCol w:w="2729"/>
           </w:tblGrid>
-          <w:tr w:rsidR="008175A6" w14:paraId="66E52DB1" w14:textId="77777777" w:rsidTr="00B60C8B">
+          <w:tr w:rsidR="00E26360" w14:paraId="46A8F446" w14:textId="77777777" w:rsidTr="00B60C8B">
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3686" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="4277DCBB" w14:textId="77777777" w:rsidR="00242042" w:rsidRPr="003B7681" w:rsidRDefault="00E70733" w:rsidP="00242042">
+              <w:p w14:paraId="15212BB3" w14:textId="77777777" w:rsidR="00242042" w:rsidRPr="003B7681" w:rsidRDefault="0000029F" w:rsidP="00242042">
                 <w:pPr>
                   <w:pStyle w:val="Sidfot"/>
                   <w:tabs>
                     <w:tab w:val="clear" w:pos="4536"/>
                     <w:tab w:val="center" w:pos="4820"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:tag w:val="compPos1"/>
-                    <w:id w:val="65340668"/>
+                    <w:id w:val="163655057"/>
                   </w:sdtPr>
                   <w:sdtEndPr/>
                   <w:sdtContent>
-                    <w:r w:rsidR="000549B0">
+                    <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
-                      <w:t>Postal address Kammarkollegiet, 651 80</w:t>
+                      <w:t xml:space="preserve">Postal </w:t>
                     </w:r>
-                    <w:r w:rsidR="000549B0" w:rsidRPr="003B7681">
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>address</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> Kammarkollegiet, 651 80</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="003B7681">
                       <w:rPr>
                         <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r w:rsidR="000549B0">
+                    <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>Karlstad</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:p>
             </w:tc>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:tag w:val="compPos3"/>
-                <w:id w:val="1812719550"/>
+                <w:id w:val="218418349"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="2410" w:type="dxa"/>
                   </w:tcPr>
-                  <w:p w14:paraId="0B5BB6CC" w14:textId="77777777" w:rsidR="00242042" w:rsidRPr="003B7681" w:rsidRDefault="000549B0" w:rsidP="00242042">
+                  <w:p w14:paraId="34964204" w14:textId="77777777" w:rsidR="00242042" w:rsidRPr="003B7681" w:rsidRDefault="0000029F" w:rsidP="00242042">
                     <w:pPr>
                       <w:pStyle w:val="Sidfot"/>
                       <w:tabs>
                         <w:tab w:val="clear" w:pos="4536"/>
                         <w:tab w:val="center" w:pos="4820"/>
                       </w:tabs>
                       <w:ind w:firstLine="141"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="003B7681">
                       <w:rPr>
                         <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t>www.kammarkollegiet.se</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2126" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="588060D0" w14:textId="77777777" w:rsidR="00242042" w:rsidRPr="003B7681" w:rsidRDefault="00E70733" w:rsidP="00242042">
+              <w:p w14:paraId="036F5655" w14:textId="77777777" w:rsidR="00242042" w:rsidRPr="003B7681" w:rsidRDefault="0000029F" w:rsidP="00242042">
                 <w:pPr>
                   <w:pStyle w:val="Sidfot"/>
                   <w:tabs>
                     <w:tab w:val="clear" w:pos="4536"/>
                     <w:tab w:val="left" w:pos="2256"/>
                     <w:tab w:val="center" w:pos="4820"/>
                   </w:tabs>
                   <w:ind w:firstLine="284"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:tag w:val="compPos5"/>
-                    <w:id w:val="1629869350"/>
+                    <w:id w:val="1156566180"/>
                   </w:sdtPr>
                   <w:sdtEndPr/>
                   <w:sdtContent>
-                    <w:r w:rsidR="000549B0">
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
-                      <w:t>Phone:</w:t>
+                      <w:t>Phone</w:t>
                     </w:r>
-                    <w:r w:rsidR="000549B0" w:rsidRPr="003B7681">
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>:</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="003B7681">
                       <w:rPr>
                         <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="008860CE">
                       <w:rPr>
                         <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>0</w:t>
                     </w:r>
-                    <w:r w:rsidR="000549B0">
+                    <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>54-22 12 00</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:p>
             </w:tc>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:tag w:val="compPos7"/>
-                <w:id w:val="691174088"/>
+                <w:id w:val="578680447"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="2729" w:type="dxa"/>
                   </w:tcPr>
-                  <w:p w14:paraId="500EE7F3" w14:textId="77777777" w:rsidR="00242042" w:rsidRPr="003B7681" w:rsidRDefault="000549B0" w:rsidP="00242042">
+                  <w:p w14:paraId="614F9F8E" w14:textId="77777777" w:rsidR="00242042" w:rsidRPr="003B7681" w:rsidRDefault="0000029F" w:rsidP="00242042">
                     <w:pPr>
                       <w:pStyle w:val="Sidfot"/>
                       <w:tabs>
                         <w:tab w:val="clear" w:pos="4536"/>
                         <w:tab w:val="center" w:pos="4820"/>
                       </w:tabs>
                       <w:ind w:left="103"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                     </w:pPr>
+                    <w:proofErr w:type="spellStart"/>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
-                      <w:t>Registration number:</w:t>
+                      <w:t>Registration</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>number</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="003B7681">
                       <w:rPr>
                         <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> 202100-0829</w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
+                    <w:proofErr w:type="gramStart"/>
+                    <w:r w:rsidRPr="003B7681">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>202100-0829</w:t>
+                    </w:r>
+                    <w:proofErr w:type="gramEnd"/>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
           </w:tr>
-          <w:tr w:rsidR="008175A6" w14:paraId="34A770C5" w14:textId="77777777" w:rsidTr="00B60C8B">
+          <w:tr w:rsidR="00E26360" w14:paraId="125A2C51" w14:textId="77777777" w:rsidTr="00B60C8B">
             <w:trPr>
               <w:trHeight w:val="90"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3686" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="0116C608" w14:textId="77777777" w:rsidR="00242042" w:rsidRPr="003B7681" w:rsidRDefault="00E70733" w:rsidP="00242042">
+              <w:p w14:paraId="5AAFEFF4" w14:textId="77777777" w:rsidR="00242042" w:rsidRPr="003B7681" w:rsidRDefault="0000029F" w:rsidP="00242042">
                 <w:pPr>
                   <w:pStyle w:val="Sidfot"/>
                   <w:tabs>
                     <w:tab w:val="clear" w:pos="4536"/>
                     <w:tab w:val="center" w:pos="4820"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:tag w:val="compPos2"/>
-                    <w:id w:val="172649878"/>
+                    <w:id w:val="1626311209"/>
                   </w:sdtPr>
                   <w:sdtEndPr/>
                   <w:sdtContent>
-                    <w:r w:rsidR="000549B0">
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
-                      <w:t>Visiting address Våxnäsgatan 10</w:t>
+                      <w:t>Visiting</w:t>
                     </w:r>
-                    <w:r w:rsidR="000549B0" w:rsidRPr="003B7681">
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>address</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> Våxnäsgatan 10</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="003B7681">
                       <w:rPr>
                         <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t xml:space="preserve">, </w:t>
                     </w:r>
-                    <w:r w:rsidR="000549B0">
+                    <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>Karolinen</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:p>
             </w:tc>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:tag w:val="compPos4"/>
-                <w:id w:val="1574391442"/>
+                <w:id w:val="214671661"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="2410" w:type="dxa"/>
                   </w:tcPr>
-                  <w:p w14:paraId="61B7D581" w14:textId="77777777" w:rsidR="00242042" w:rsidRPr="003B7681" w:rsidRDefault="000549B0" w:rsidP="00242042">
+                  <w:p w14:paraId="2A954B45" w14:textId="77777777" w:rsidR="00242042" w:rsidRPr="003B7681" w:rsidRDefault="0000029F" w:rsidP="00242042">
                     <w:pPr>
                       <w:pStyle w:val="Sidfot"/>
                       <w:tabs>
                         <w:tab w:val="clear" w:pos="4536"/>
                         <w:tab w:val="center" w:pos="4820"/>
                       </w:tabs>
                       <w:ind w:firstLine="141"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>forsakring</w:t>
                     </w:r>
                     <w:r w:rsidRPr="003B7681">
                       <w:rPr>
                         <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>@kammarkollegiet.se</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2126" w:type="dxa"/>
               </w:tcPr>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                   <w:tag w:val="compPos6"/>
-                  <w:id w:val="17685611"/>
+                  <w:id w:val="1825617639"/>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
-                  <w:p w14:paraId="6486A355" w14:textId="77777777" w:rsidR="00242042" w:rsidRPr="000A036D" w:rsidRDefault="000549B0" w:rsidP="00242042">
+                  <w:p w14:paraId="3C75518F" w14:textId="77777777" w:rsidR="00242042" w:rsidRPr="000A036D" w:rsidRDefault="0000029F" w:rsidP="00242042">
                     <w:pPr>
                       <w:pStyle w:val="Sidfot"/>
                       <w:tabs>
                         <w:tab w:val="clear" w:pos="4536"/>
                         <w:tab w:val="left" w:pos="2256"/>
                         <w:tab w:val="center" w:pos="4820"/>
                       </w:tabs>
                       <w:ind w:firstLine="284"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>F</w:t>
                     </w:r>
                     <w:r w:rsidRPr="003B7681">
                       <w:rPr>
                         <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
@@ -3267,797 +3385,797 @@
                     </w:r>
                     <w:r w:rsidRPr="003B7681">
                       <w:rPr>
                         <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>-</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>15 56 10</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2729" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="1C34E7A5" w14:textId="77777777" w:rsidR="00242042" w:rsidRPr="003B7681" w:rsidRDefault="000549B0" w:rsidP="00242042">
+              <w:p w14:paraId="7BC6BD54" w14:textId="77777777" w:rsidR="00242042" w:rsidRPr="003B7681" w:rsidRDefault="0000029F" w:rsidP="00242042">
                 <w:pPr>
                   <w:pStyle w:val="Sidfot"/>
                   <w:tabs>
                     <w:tab w:val="clear" w:pos="4536"/>
                     <w:tab w:val="center" w:pos="4820"/>
                   </w:tabs>
                   <w:ind w:left="103"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Bank account: 5052-5740</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
-        <w:p w14:paraId="169E0884" w14:textId="77777777" w:rsidR="0090299F" w:rsidRPr="00653B02" w:rsidRDefault="0090299F" w:rsidP="00CC6914">
+        <w:p w14:paraId="2862C903" w14:textId="77777777" w:rsidR="0090299F" w:rsidRPr="00653B02" w:rsidRDefault="0090299F" w:rsidP="00CC6914">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2729" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="47B9665A" w14:textId="77777777" w:rsidR="0090299F" w:rsidRPr="001D0F0B" w:rsidRDefault="0090299F" w:rsidP="00CC6914">
+        <w:p w14:paraId="70C64AA8" w14:textId="77777777" w:rsidR="0090299F" w:rsidRPr="001D0F0B" w:rsidRDefault="0090299F" w:rsidP="00CC6914">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2729" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="2E985F97" w14:textId="77777777" w:rsidR="0090299F" w:rsidRPr="001F674F" w:rsidRDefault="0090299F" w:rsidP="001D0F0B">
+        <w:p w14:paraId="022B15AE" w14:textId="77777777" w:rsidR="0090299F" w:rsidRPr="001F674F" w:rsidRDefault="0090299F" w:rsidP="001D0F0B">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2729" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="2697F5FB" w14:textId="77777777" w:rsidR="0090299F" w:rsidRPr="001D0F0B" w:rsidRDefault="0090299F" w:rsidP="001D0F0B">
+        <w:p w14:paraId="49EB776C" w14:textId="77777777" w:rsidR="0090299F" w:rsidRPr="001D0F0B" w:rsidRDefault="0090299F" w:rsidP="001D0F0B">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="008175A6" w14:paraId="0EEC1EB9" w14:textId="77777777" w:rsidTr="00A72A74">
+    <w:tr w:rsidR="00E26360" w14:paraId="1EAD790B" w14:textId="77777777" w:rsidTr="00A72A74">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2729" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="3CF08CE5" w14:textId="77777777" w:rsidR="0090299F" w:rsidRPr="00653B02" w:rsidRDefault="0090299F" w:rsidP="000A4FC8">
+        <w:p w14:paraId="6D48DA1A" w14:textId="77777777" w:rsidR="0090299F" w:rsidRPr="00653B02" w:rsidRDefault="0090299F" w:rsidP="000A4FC8">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2729" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="7359FB30" w14:textId="77777777" w:rsidR="0090299F" w:rsidRPr="001D0F0B" w:rsidRDefault="0090299F" w:rsidP="00CC6914">
+        <w:p w14:paraId="1EE404EB" w14:textId="77777777" w:rsidR="0090299F" w:rsidRPr="001D0F0B" w:rsidRDefault="0090299F" w:rsidP="00CC6914">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2729" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5E066403" w14:textId="77777777" w:rsidR="0090299F" w:rsidRPr="001D0F0B" w:rsidRDefault="0090299F" w:rsidP="001D0F0B">
+        <w:p w14:paraId="2C9D6D62" w14:textId="77777777" w:rsidR="0090299F" w:rsidRPr="001D0F0B" w:rsidRDefault="0090299F" w:rsidP="001D0F0B">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2729" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="36379F6E" w14:textId="77777777" w:rsidR="0090299F" w:rsidRPr="001D0F0B" w:rsidRDefault="0090299F" w:rsidP="00CC6914">
+        <w:p w14:paraId="2E7A236B" w14:textId="77777777" w:rsidR="0090299F" w:rsidRPr="001D0F0B" w:rsidRDefault="0090299F" w:rsidP="00CC6914">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="136357EE" w14:textId="77777777" w:rsidR="0090299F" w:rsidRPr="001D0F0B" w:rsidRDefault="0090299F" w:rsidP="00A72A74">
+  <w:p w14:paraId="0009652E" w14:textId="77777777" w:rsidR="0090299F" w:rsidRPr="001D0F0B" w:rsidRDefault="0090299F" w:rsidP="00A72A74">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="500A1C66" w14:textId="77777777" w:rsidR="004D156E" w:rsidRDefault="004D156E">
+  <w:p w14:paraId="248AD7B4" w14:textId="77777777" w:rsidR="004D156E" w:rsidRDefault="004D156E">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23ACCCAC" w14:textId="77777777" w:rsidR="000549B0" w:rsidRDefault="000549B0">
+    <w:p w14:paraId="2CB59472" w14:textId="77777777" w:rsidR="0000029F" w:rsidRDefault="0000029F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="798637B9" w14:textId="77777777" w:rsidR="000549B0" w:rsidRDefault="000549B0">
+    <w:p w14:paraId="7A1ABABC" w14:textId="77777777" w:rsidR="0000029F" w:rsidRDefault="0000029F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="698C8849" w14:textId="77777777" w:rsidR="0090299F" w:rsidRDefault="0090299F">
+  <w:p w14:paraId="188F0C57" w14:textId="77777777" w:rsidR="0090299F" w:rsidRDefault="0090299F">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4F5538E0" w14:textId="77777777" w:rsidR="0090299F" w:rsidRDefault="0090299F"/>
+  <w:p w14:paraId="42D91290" w14:textId="77777777" w:rsidR="0090299F" w:rsidRDefault="0090299F"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblW w:w="10794" w:type="dxa"/>
       <w:tblInd w:w="-1276" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4111"/>
       <w:gridCol w:w="1897"/>
       <w:gridCol w:w="2498"/>
       <w:gridCol w:w="2288"/>
     </w:tblGrid>
-    <w:tr w:rsidR="008175A6" w14:paraId="71E900AA" w14:textId="77777777" w:rsidTr="00DC114D">
+    <w:tr w:rsidR="00E26360" w14:paraId="07433DF0" w14:textId="77777777" w:rsidTr="00DC114D">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4111" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
-        <w:p w14:paraId="5E78FF98" w14:textId="77777777" w:rsidR="0090299F" w:rsidRPr="002B6C99" w:rsidRDefault="00E70733" w:rsidP="0090299F">
+        <w:p w14:paraId="3F8AC2E0" w14:textId="77777777" w:rsidR="0090299F" w:rsidRPr="002B6C99" w:rsidRDefault="0000029F" w:rsidP="0090299F">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="logo"/>
-              <w:id w:val="1248042626"/>
+              <w:id w:val="1070806684"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:r w:rsidR="000549B0">
+              <w:r>
                 <w:rPr>
                   <w:noProof/>
                 </w:rPr>
                 <w:drawing>
-                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C633F60" wp14:editId="06834256">
+                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0626DF0F" wp14:editId="1C47FF12">
                     <wp:extent cx="2126082" cy="412500"/>
                     <wp:effectExtent l="0" t="0" r="7620" b="6985"/>
                     <wp:docPr id="4" name="Bildobjekt 4"/>
                     <wp:cNvGraphicFramePr/>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
                             <pic:cNvPr id="4" name=""/>
                             <pic:cNvPicPr/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId1">
                               <a:extLst>
                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                 </a:ext>
                               </a:extLst>
                             </a:blip>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="2126082" cy="412500"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1897" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="62F25909" w14:textId="77777777" w:rsidR="0090299F" w:rsidRPr="002B6C99" w:rsidRDefault="0090299F" w:rsidP="0090299F">
+        <w:p w14:paraId="4962DF5F" w14:textId="77777777" w:rsidR="0090299F" w:rsidRPr="002B6C99" w:rsidRDefault="0090299F" w:rsidP="0090299F">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2498" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="064EA0EA" w14:textId="77777777" w:rsidR="0090299F" w:rsidRPr="002B6C99" w:rsidRDefault="0090299F" w:rsidP="0090299F">
+        <w:p w14:paraId="71200ABD" w14:textId="77777777" w:rsidR="0090299F" w:rsidRPr="002B6C99" w:rsidRDefault="0090299F" w:rsidP="0090299F">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2288" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="117FE10A" w14:textId="77777777" w:rsidR="0090299F" w:rsidRPr="002B6C99" w:rsidRDefault="0090299F" w:rsidP="002B6C99">
+        <w:p w14:paraId="7548DC95" w14:textId="77777777" w:rsidR="0090299F" w:rsidRPr="002B6C99" w:rsidRDefault="0090299F" w:rsidP="002B6C99">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="008175A6" w14:paraId="34F2E174" w14:textId="77777777" w:rsidTr="002D24E5">
+    <w:tr w:rsidR="00E26360" w14:paraId="427B6A0F" w14:textId="77777777" w:rsidTr="002D24E5">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4111" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w14:paraId="12CB7744" w14:textId="77777777" w:rsidR="0067278A" w:rsidRPr="002B6C99" w:rsidRDefault="0067278A" w:rsidP="0067278A">
+        <w:p w14:paraId="39ABD2C4" w14:textId="77777777" w:rsidR="0067278A" w:rsidRPr="002B6C99" w:rsidRDefault="0067278A" w:rsidP="0067278A">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1897" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="22AB28C6" w14:textId="77777777" w:rsidR="0067278A" w:rsidRPr="002B6C99" w:rsidRDefault="0067278A" w:rsidP="0067278A">
+        <w:p w14:paraId="0FC173FC" w14:textId="77777777" w:rsidR="0067278A" w:rsidRPr="002B6C99" w:rsidRDefault="0067278A" w:rsidP="0067278A">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2498" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="1B47E8D5" w14:textId="77777777" w:rsidR="0067278A" w:rsidRPr="002B6C99" w:rsidRDefault="00E70733" w:rsidP="0067278A">
+        <w:p w14:paraId="0B8B48AA" w14:textId="77777777" w:rsidR="0067278A" w:rsidRPr="002B6C99" w:rsidRDefault="0000029F" w:rsidP="0067278A">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Datum"/>
               <w:tag w:val="cntDatum/Standard=currentdate"/>
-              <w:id w:val="2106415579"/>
+              <w:id w:val="942549636"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent/>
           </w:sdt>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2288" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="30BBEFFF" w14:textId="77777777" w:rsidR="0067278A" w:rsidRPr="002B6C99" w:rsidRDefault="000549B0" w:rsidP="0067278A">
+        <w:p w14:paraId="796F6B7C" w14:textId="77777777" w:rsidR="0067278A" w:rsidRPr="002B6C99" w:rsidRDefault="0000029F" w:rsidP="0067278A">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t>Page</w:t>
           </w:r>
           <w:r w:rsidRPr="002B6C99">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="002B6C99">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="002B6C99">
             <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
           </w:r>
           <w:r w:rsidRPr="002B6C99">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
-            <w:t>2</w:t>
+            <w:t>3</w:t>
           </w:r>
           <w:r w:rsidRPr="002B6C99">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="002B6C99">
             <w:t xml:space="preserve"> (</w:t>
           </w:r>
           <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
-            <w:r>
+            <w:r w:rsidR="0067278A">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:fldSimple>
           <w:r w:rsidRPr="002B6C99">
             <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="008175A6" w14:paraId="3569167A" w14:textId="77777777" w:rsidTr="00DC114D">
+    <w:tr w:rsidR="00E26360" w14:paraId="66D2E058" w14:textId="77777777" w:rsidTr="00DC114D">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4111" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w14:paraId="64BFF47B" w14:textId="77777777" w:rsidR="005C46D5" w:rsidRPr="002B6C99" w:rsidRDefault="005C46D5" w:rsidP="005C46D5">
+        <w:p w14:paraId="13A09E97" w14:textId="77777777" w:rsidR="005C46D5" w:rsidRPr="002B6C99" w:rsidRDefault="005C46D5" w:rsidP="005C46D5">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1897" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="33130E9E" w14:textId="77777777" w:rsidR="005C46D5" w:rsidRPr="002B6C99" w:rsidRDefault="005C46D5" w:rsidP="005C46D5">
+        <w:p w14:paraId="13F0B1DE" w14:textId="77777777" w:rsidR="005C46D5" w:rsidRPr="002B6C99" w:rsidRDefault="005C46D5" w:rsidP="005C46D5">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2498" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="7D248781" w14:textId="77777777" w:rsidR="005C46D5" w:rsidRPr="002B6C99" w:rsidRDefault="005C46D5" w:rsidP="005C46D5">
+        <w:p w14:paraId="13E44F2B" w14:textId="77777777" w:rsidR="005C46D5" w:rsidRPr="002B6C99" w:rsidRDefault="005C46D5" w:rsidP="005C46D5">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2288" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="7D6F6455" w14:textId="77777777" w:rsidR="005C46D5" w:rsidRPr="002B6C99" w:rsidRDefault="00E70733" w:rsidP="005C46D5">
+        <w:p w14:paraId="38BDDCF8" w14:textId="77777777" w:rsidR="005C46D5" w:rsidRPr="002B6C99" w:rsidRDefault="0000029F" w:rsidP="005C46D5">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Diarienummer"/>
               <w:tag w:val="cntDnr"/>
-              <w:id w:val="1057159200"/>
+              <w:id w:val="2142182464"/>
               <w:placeholder>
                 <w:docPart w:val="2DE48F917D6C49E7A21D8F9DED88A787"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:r w:rsidR="000549B0">
+              <w:r>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="008175A6" w14:paraId="468E899F" w14:textId="77777777" w:rsidTr="006C3F19">
+    <w:tr w:rsidR="00E26360" w14:paraId="33B06668" w14:textId="77777777" w:rsidTr="006C3F19">
       <w:trPr>
         <w:trHeight w:val="171"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4111" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w14:paraId="1B901B11" w14:textId="77777777" w:rsidR="005C46D5" w:rsidRPr="002B6C99" w:rsidRDefault="005C46D5" w:rsidP="005C46D5">
+        <w:p w14:paraId="42F59065" w14:textId="77777777" w:rsidR="005C46D5" w:rsidRPr="002B6C99" w:rsidRDefault="005C46D5" w:rsidP="005C46D5">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1897" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="026B1F5D" w14:textId="77777777" w:rsidR="005C46D5" w:rsidRPr="002B6C99" w:rsidRDefault="005C46D5" w:rsidP="005C46D5">
+        <w:p w14:paraId="61B15944" w14:textId="77777777" w:rsidR="005C46D5" w:rsidRPr="002B6C99" w:rsidRDefault="005C46D5" w:rsidP="005C46D5">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2498" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="629EF180" w14:textId="77777777" w:rsidR="005C46D5" w:rsidRDefault="005C46D5" w:rsidP="005C46D5">
+        <w:p w14:paraId="6BBA7917" w14:textId="77777777" w:rsidR="005C46D5" w:rsidRDefault="005C46D5" w:rsidP="005C46D5">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="06A3969E" w14:textId="77777777" w:rsidR="005C46D5" w:rsidRPr="002B6C99" w:rsidRDefault="005C46D5" w:rsidP="005C46D5">
+        <w:p w14:paraId="6BC45D11" w14:textId="77777777" w:rsidR="005C46D5" w:rsidRPr="002B6C99" w:rsidRDefault="005C46D5" w:rsidP="005C46D5">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2288" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="4CD5F115" w14:textId="77777777" w:rsidR="005C46D5" w:rsidRDefault="005C46D5" w:rsidP="005C46D5">
+        <w:p w14:paraId="67333CCD" w14:textId="77777777" w:rsidR="005C46D5" w:rsidRDefault="005C46D5" w:rsidP="005C46D5">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="65426E2E" w14:textId="77777777" w:rsidR="00C01038" w:rsidRDefault="00C01038" w:rsidP="00C01038"/>
-  <w:p w14:paraId="4089B73F" w14:textId="77777777" w:rsidR="00C01038" w:rsidRPr="00C01038" w:rsidRDefault="000549B0" w:rsidP="00C01038">
+  <w:p w14:paraId="115566C5" w14:textId="77777777" w:rsidR="00C01038" w:rsidRDefault="00C01038" w:rsidP="00C01038"/>
+  <w:p w14:paraId="145455E2" w14:textId="77777777" w:rsidR="00C01038" w:rsidRPr="00C01038" w:rsidRDefault="0000029F" w:rsidP="00C01038">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C01038">
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         <w:color w:val="000000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>Insurance certificate</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7E47D23C" w14:textId="77777777" w:rsidR="00C01038" w:rsidRPr="00C01038" w:rsidRDefault="000549B0" w:rsidP="00C01038">
+  <w:p w14:paraId="026F6911" w14:textId="77777777" w:rsidR="00C01038" w:rsidRPr="00C01038" w:rsidRDefault="0000029F" w:rsidP="00C01038">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2977"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C01038">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>Insurance number:</w:t>
     </w:r>
     <w:r w:rsidRPr="00C01038">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00C01038">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>28.3.1-074586-2019-26</w:t>
+      <w:t>28.3.1-009698-2025-2</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="24594CA6" w14:textId="77777777" w:rsidR="00C01038" w:rsidRPr="00C01038" w:rsidRDefault="000549B0" w:rsidP="00C01038">
+  <w:p w14:paraId="071E59DE" w14:textId="77777777" w:rsidR="00C01038" w:rsidRPr="00C01038" w:rsidRDefault="0000029F" w:rsidP="00C01038">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2977"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C01038">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>Policy holder:</w:t>
     </w:r>
     <w:r w:rsidRPr="00C01038">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00C01038">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>Karolinska institutet</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="10DE31BB" w14:textId="77777777" w:rsidR="00C01038" w:rsidRPr="00C01038" w:rsidRDefault="000549B0" w:rsidP="00C01038">
+  <w:p w14:paraId="326A3EF7" w14:textId="77777777" w:rsidR="00C01038" w:rsidRPr="00C01038" w:rsidRDefault="0000029F" w:rsidP="00C01038">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2977"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C01038">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>Organisation number:</w:t>
     </w:r>
     <w:r w:rsidRPr="00C01038">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00C01038">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00C01038">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>2021002973</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="372699F7" w14:textId="77777777" w:rsidR="00C01038" w:rsidRPr="00C01038" w:rsidRDefault="000549B0" w:rsidP="00E94477">
+  <w:p w14:paraId="30FE65BC" w14:textId="77777777" w:rsidR="00C01038" w:rsidRPr="00C01038" w:rsidRDefault="0000029F" w:rsidP="00E94477">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2977"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C01038">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>Terms and conditions:</w:t>
     </w:r>
     <w:r w:rsidRPr="00C01038">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
@@ -4096,51 +4214,51 @@
     </w:r>
     <w:r w:rsidR="00FB2D98" w:rsidRPr="00B47423">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>-0</w:t>
     </w:r>
     <w:r w:rsidR="00F2028B">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00FB2D98" w:rsidRPr="00B47423">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>-01</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="25AD9FA0" w14:textId="77777777" w:rsidR="004D156E" w:rsidRDefault="004D156E">
+  <w:p w14:paraId="2AB0D3C0" w14:textId="77777777" w:rsidR="004D156E" w:rsidRDefault="004D156E">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="1">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6C0EE7B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4296,171 +4414,171 @@
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="1">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="193C76D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="1">
     <w:nsid w:val="2DFA7D9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1FE288B2"/>
-    <w:lvl w:ilvl="0" w:tplc="E4169D22">
+    <w:lvl w:ilvl="0" w:tplc="C9B01658">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D21E7258">
+    <w:lvl w:ilvl="1" w:tplc="A05EC258">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="297E2D50" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="4546071C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="B4E2BD4E" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="026059F6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0F9C2A74" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="8D6CFD96" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FCA4E58E" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="1AA4839A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="3A380630" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="4ADA20E0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="D4488626" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="8C286264" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="D6EA7F40" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20DE27FA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="446194433">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="440035162">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2089764896">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2137287987">
@@ -4474,87 +4592,88 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1910842151">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1375231529">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1931424793">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1467820364">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="757749066">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1822580462">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="DocumentSaved" w:val="True"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="001F674F"/>
+    <w:rsid w:val="0000029F"/>
     <w:rsid w:val="00010E0D"/>
     <w:rsid w:val="00010E18"/>
     <w:rsid w:val="00033231"/>
     <w:rsid w:val="00033A7B"/>
     <w:rsid w:val="00042014"/>
     <w:rsid w:val="00042F2E"/>
     <w:rsid w:val="00046F2A"/>
     <w:rsid w:val="0005104C"/>
     <w:rsid w:val="0005368C"/>
-    <w:rsid w:val="000549B0"/>
     <w:rsid w:val="00060131"/>
     <w:rsid w:val="00072497"/>
     <w:rsid w:val="00082899"/>
     <w:rsid w:val="00095950"/>
     <w:rsid w:val="000A036D"/>
     <w:rsid w:val="000A4FC8"/>
     <w:rsid w:val="000A4FE4"/>
     <w:rsid w:val="000B7913"/>
     <w:rsid w:val="000C4808"/>
     <w:rsid w:val="000D0157"/>
     <w:rsid w:val="000D03A4"/>
     <w:rsid w:val="000D5555"/>
     <w:rsid w:val="000E2858"/>
     <w:rsid w:val="000F30B9"/>
     <w:rsid w:val="00101FA8"/>
     <w:rsid w:val="0010264E"/>
     <w:rsid w:val="001079AB"/>
     <w:rsid w:val="001133A1"/>
     <w:rsid w:val="00114CAA"/>
     <w:rsid w:val="0012452B"/>
     <w:rsid w:val="001271E3"/>
     <w:rsid w:val="00141AF2"/>
     <w:rsid w:val="00141D11"/>
     <w:rsid w:val="00142026"/>
     <w:rsid w:val="00164136"/>
@@ -4585,252 +4704,251 @@
     <w:rsid w:val="0026253A"/>
     <w:rsid w:val="00263DF5"/>
     <w:rsid w:val="0026604B"/>
     <w:rsid w:val="00293095"/>
     <w:rsid w:val="002A07A9"/>
     <w:rsid w:val="002B3EDD"/>
     <w:rsid w:val="002B6C99"/>
     <w:rsid w:val="002C2A5B"/>
     <w:rsid w:val="002C791E"/>
     <w:rsid w:val="002D6FC0"/>
     <w:rsid w:val="002D7047"/>
     <w:rsid w:val="002E1910"/>
     <w:rsid w:val="002F11A5"/>
     <w:rsid w:val="002F3556"/>
     <w:rsid w:val="002F3C43"/>
     <w:rsid w:val="002F54F6"/>
     <w:rsid w:val="00300DF4"/>
     <w:rsid w:val="003035E5"/>
     <w:rsid w:val="00307099"/>
     <w:rsid w:val="00312C4D"/>
     <w:rsid w:val="0034083B"/>
     <w:rsid w:val="00344D11"/>
     <w:rsid w:val="00345AE0"/>
     <w:rsid w:val="003802BD"/>
     <w:rsid w:val="0039358D"/>
-    <w:rsid w:val="003B725B"/>
     <w:rsid w:val="003B7681"/>
     <w:rsid w:val="003C0935"/>
     <w:rsid w:val="003F005D"/>
     <w:rsid w:val="003F089E"/>
     <w:rsid w:val="0040311F"/>
     <w:rsid w:val="00404946"/>
     <w:rsid w:val="004118F9"/>
     <w:rsid w:val="00411F53"/>
     <w:rsid w:val="00414E67"/>
     <w:rsid w:val="00452499"/>
-    <w:rsid w:val="004551F5"/>
     <w:rsid w:val="004575A9"/>
     <w:rsid w:val="00464D90"/>
-    <w:rsid w:val="004748BC"/>
     <w:rsid w:val="004763A1"/>
     <w:rsid w:val="004813AC"/>
     <w:rsid w:val="0048673B"/>
     <w:rsid w:val="004874FD"/>
     <w:rsid w:val="00490B77"/>
     <w:rsid w:val="00493EFE"/>
     <w:rsid w:val="00494582"/>
     <w:rsid w:val="004B2ED7"/>
     <w:rsid w:val="004B46D4"/>
     <w:rsid w:val="004B5F2A"/>
     <w:rsid w:val="004C2C1B"/>
     <w:rsid w:val="004D0022"/>
     <w:rsid w:val="004D154B"/>
     <w:rsid w:val="004D156E"/>
     <w:rsid w:val="004D4832"/>
     <w:rsid w:val="004E2E07"/>
     <w:rsid w:val="004E5139"/>
     <w:rsid w:val="00502DE9"/>
     <w:rsid w:val="00505BCD"/>
+    <w:rsid w:val="005156DC"/>
     <w:rsid w:val="00522002"/>
     <w:rsid w:val="00523B75"/>
     <w:rsid w:val="00535B8D"/>
     <w:rsid w:val="00540E71"/>
     <w:rsid w:val="005417B6"/>
     <w:rsid w:val="00543C09"/>
     <w:rsid w:val="00552CFB"/>
     <w:rsid w:val="005649CC"/>
     <w:rsid w:val="00591119"/>
     <w:rsid w:val="005C46D5"/>
     <w:rsid w:val="005C5628"/>
     <w:rsid w:val="005E604A"/>
     <w:rsid w:val="005F58C7"/>
     <w:rsid w:val="00613B55"/>
     <w:rsid w:val="00625A30"/>
     <w:rsid w:val="00626B93"/>
     <w:rsid w:val="0062739F"/>
-    <w:rsid w:val="006365AE"/>
     <w:rsid w:val="006376DF"/>
     <w:rsid w:val="00647096"/>
     <w:rsid w:val="00653B02"/>
     <w:rsid w:val="006571A0"/>
     <w:rsid w:val="0066074C"/>
     <w:rsid w:val="006711CB"/>
     <w:rsid w:val="0067271B"/>
     <w:rsid w:val="0067278A"/>
     <w:rsid w:val="00680409"/>
     <w:rsid w:val="00692DE4"/>
     <w:rsid w:val="006B149A"/>
     <w:rsid w:val="006B2293"/>
     <w:rsid w:val="006C3F19"/>
     <w:rsid w:val="006C5112"/>
     <w:rsid w:val="006D7606"/>
     <w:rsid w:val="006E08C1"/>
     <w:rsid w:val="006F3A7E"/>
     <w:rsid w:val="00705A92"/>
     <w:rsid w:val="0072098F"/>
     <w:rsid w:val="0072247F"/>
     <w:rsid w:val="0073004B"/>
     <w:rsid w:val="00744FDA"/>
     <w:rsid w:val="00764422"/>
     <w:rsid w:val="00777980"/>
     <w:rsid w:val="007922AC"/>
     <w:rsid w:val="007952FF"/>
     <w:rsid w:val="00795F64"/>
     <w:rsid w:val="007B1E85"/>
     <w:rsid w:val="007B20F9"/>
     <w:rsid w:val="007C4C92"/>
     <w:rsid w:val="007C55F2"/>
     <w:rsid w:val="007D44AC"/>
     <w:rsid w:val="00801009"/>
     <w:rsid w:val="00815F0C"/>
-    <w:rsid w:val="008175A6"/>
     <w:rsid w:val="00827701"/>
     <w:rsid w:val="00831FDC"/>
     <w:rsid w:val="00837CC2"/>
     <w:rsid w:val="00842AC4"/>
     <w:rsid w:val="00845EE2"/>
     <w:rsid w:val="00862DF3"/>
     <w:rsid w:val="00883923"/>
     <w:rsid w:val="008860CE"/>
     <w:rsid w:val="008905AB"/>
     <w:rsid w:val="0089473C"/>
     <w:rsid w:val="008A4435"/>
     <w:rsid w:val="008A5FC2"/>
     <w:rsid w:val="008D5E97"/>
     <w:rsid w:val="008E536F"/>
     <w:rsid w:val="008E71EB"/>
     <w:rsid w:val="0090125D"/>
     <w:rsid w:val="00901B9B"/>
     <w:rsid w:val="0090299F"/>
     <w:rsid w:val="0091294E"/>
     <w:rsid w:val="009141AA"/>
     <w:rsid w:val="00922560"/>
     <w:rsid w:val="00952593"/>
     <w:rsid w:val="00981CB5"/>
     <w:rsid w:val="00983724"/>
     <w:rsid w:val="00986C51"/>
     <w:rsid w:val="009909F3"/>
     <w:rsid w:val="009A12E6"/>
     <w:rsid w:val="009A1EA3"/>
     <w:rsid w:val="009B5B0F"/>
     <w:rsid w:val="009B7A09"/>
     <w:rsid w:val="009F2D66"/>
     <w:rsid w:val="009F6DE8"/>
     <w:rsid w:val="00A05F79"/>
     <w:rsid w:val="00A242D0"/>
     <w:rsid w:val="00A265E6"/>
     <w:rsid w:val="00A33E76"/>
     <w:rsid w:val="00A3420D"/>
     <w:rsid w:val="00A4160C"/>
     <w:rsid w:val="00A417E6"/>
     <w:rsid w:val="00A43CDB"/>
     <w:rsid w:val="00A45A46"/>
     <w:rsid w:val="00A5476F"/>
     <w:rsid w:val="00A72A74"/>
     <w:rsid w:val="00A76172"/>
     <w:rsid w:val="00A842CA"/>
     <w:rsid w:val="00A92275"/>
     <w:rsid w:val="00A95F05"/>
     <w:rsid w:val="00AC13DF"/>
     <w:rsid w:val="00AC6698"/>
+    <w:rsid w:val="00AC7364"/>
     <w:rsid w:val="00AD7513"/>
     <w:rsid w:val="00AE61C8"/>
     <w:rsid w:val="00B00192"/>
     <w:rsid w:val="00B01E85"/>
     <w:rsid w:val="00B04061"/>
     <w:rsid w:val="00B05D9A"/>
     <w:rsid w:val="00B069EC"/>
     <w:rsid w:val="00B07913"/>
     <w:rsid w:val="00B07D96"/>
     <w:rsid w:val="00B23ADC"/>
     <w:rsid w:val="00B27362"/>
     <w:rsid w:val="00B27F0F"/>
     <w:rsid w:val="00B407A1"/>
     <w:rsid w:val="00B47423"/>
     <w:rsid w:val="00B713F0"/>
     <w:rsid w:val="00B8726A"/>
     <w:rsid w:val="00B92B45"/>
     <w:rsid w:val="00BE4ACF"/>
     <w:rsid w:val="00BF68B9"/>
     <w:rsid w:val="00C01038"/>
     <w:rsid w:val="00C05894"/>
     <w:rsid w:val="00C05F5B"/>
     <w:rsid w:val="00C115DF"/>
     <w:rsid w:val="00C1635F"/>
     <w:rsid w:val="00C31864"/>
     <w:rsid w:val="00C34E95"/>
     <w:rsid w:val="00C57F8C"/>
     <w:rsid w:val="00C7333E"/>
     <w:rsid w:val="00C83A83"/>
     <w:rsid w:val="00C92486"/>
     <w:rsid w:val="00C972F7"/>
     <w:rsid w:val="00CA3F5D"/>
     <w:rsid w:val="00CA7BE4"/>
     <w:rsid w:val="00CB5CB3"/>
     <w:rsid w:val="00CC6624"/>
     <w:rsid w:val="00CC6914"/>
     <w:rsid w:val="00CD70CD"/>
+    <w:rsid w:val="00CE29C5"/>
+    <w:rsid w:val="00D03949"/>
     <w:rsid w:val="00D03E87"/>
     <w:rsid w:val="00D11C5D"/>
     <w:rsid w:val="00D1278D"/>
     <w:rsid w:val="00D16E37"/>
     <w:rsid w:val="00D17A69"/>
     <w:rsid w:val="00D37490"/>
+    <w:rsid w:val="00D4528F"/>
     <w:rsid w:val="00D558F8"/>
     <w:rsid w:val="00D65A17"/>
-    <w:rsid w:val="00D75761"/>
     <w:rsid w:val="00D8791F"/>
     <w:rsid w:val="00D977FD"/>
     <w:rsid w:val="00DA5F92"/>
     <w:rsid w:val="00DA6AF3"/>
     <w:rsid w:val="00DC114D"/>
     <w:rsid w:val="00DC4856"/>
     <w:rsid w:val="00DF08BA"/>
     <w:rsid w:val="00E00D8C"/>
     <w:rsid w:val="00E022AF"/>
     <w:rsid w:val="00E031B9"/>
     <w:rsid w:val="00E17F01"/>
     <w:rsid w:val="00E21757"/>
     <w:rsid w:val="00E229CD"/>
+    <w:rsid w:val="00E26360"/>
     <w:rsid w:val="00E346AA"/>
     <w:rsid w:val="00E3583F"/>
     <w:rsid w:val="00E41D75"/>
     <w:rsid w:val="00E51F5E"/>
     <w:rsid w:val="00E52B54"/>
     <w:rsid w:val="00E6359A"/>
-    <w:rsid w:val="00E70733"/>
     <w:rsid w:val="00E70B6B"/>
     <w:rsid w:val="00E77D32"/>
     <w:rsid w:val="00E916F2"/>
     <w:rsid w:val="00E92715"/>
     <w:rsid w:val="00E9292A"/>
     <w:rsid w:val="00E943FA"/>
     <w:rsid w:val="00E94477"/>
     <w:rsid w:val="00E95D53"/>
     <w:rsid w:val="00EA6232"/>
     <w:rsid w:val="00EB2540"/>
     <w:rsid w:val="00EC15BB"/>
     <w:rsid w:val="00EC4F47"/>
     <w:rsid w:val="00ED2F29"/>
     <w:rsid w:val="00ED52AA"/>
     <w:rsid w:val="00EF661B"/>
     <w:rsid w:val="00F2028B"/>
     <w:rsid w:val="00F26B44"/>
     <w:rsid w:val="00F27B33"/>
     <w:rsid w:val="00F31913"/>
     <w:rsid w:val="00F31E52"/>
     <w:rsid w:val="00F43793"/>
     <w:rsid w:val="00F576E8"/>
     <w:rsid w:val="00F67838"/>
     <w:rsid w:val="00F73147"/>
     <w:rsid w:val="00F73AB3"/>
@@ -4848,51 +4966,51 @@
     <w:rsid w:val="00FF04D7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0157F9BF"/>
+  <w14:docId w14:val="3FCD1334"/>
   <w15:docId w15:val="{A86E3608-93DE-4E51-85AE-52830BD9A4AF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="260" w:line="260" w:lineRule="atLeast"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6301,85 +6419,85 @@
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006C3F19"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kammarkollegiet.se" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fga@se.falck.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kammarkollegiet.se" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kammarkollegiet.se" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kammarkollegiet.se" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fga@se.falck.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\johennin\AppData\Roaming\Microsoft\Mallar\PM.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\JoMoberg\AppData\Roaming\Microsoft\Mallar\PM.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2DE48F917D6C49E7A21D8F9DED88A787"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0F500EFC-F52C-4778-9BB1-0CA3CD83E310}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006B2293" w:rsidRDefault="00AB213B" w:rsidP="004874FD">
+        <w:p w:rsidR="006B2293" w:rsidRDefault="006E41CC" w:rsidP="004874FD">
           <w:pPr>
             <w:pStyle w:val="2DE48F917D6C49E7A21D8F9DED88A787"/>
           </w:pPr>
           <w:r w:rsidRPr="00046F2A">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>Klicka här för att ange text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -6449,66 +6567,66 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004874FD"/>
     <w:rsid w:val="00146B5F"/>
-    <w:rsid w:val="003B725B"/>
     <w:rsid w:val="003F1D7E"/>
     <w:rsid w:val="003F27F4"/>
-    <w:rsid w:val="004748BC"/>
     <w:rsid w:val="004874FD"/>
     <w:rsid w:val="00514CD2"/>
+    <w:rsid w:val="005156DC"/>
     <w:rsid w:val="005C4510"/>
     <w:rsid w:val="005E689B"/>
-    <w:rsid w:val="006365AE"/>
     <w:rsid w:val="00642675"/>
     <w:rsid w:val="006B2293"/>
+    <w:rsid w:val="006E41CC"/>
     <w:rsid w:val="00802C42"/>
     <w:rsid w:val="008B4ABA"/>
     <w:rsid w:val="009324AA"/>
-    <w:rsid w:val="00AB213B"/>
+    <w:rsid w:val="00A4380B"/>
     <w:rsid w:val="00AC7E11"/>
+    <w:rsid w:val="00CE29C5"/>
     <w:rsid w:val="00D4516A"/>
     <w:rsid w:val="00D9785A"/>
     <w:rsid w:val="00E94579"/>
     <w:rsid w:val="00F32E7C"/>
     <w:rsid w:val="00F76C69"/>
     <w:rsid w:val="00FF2B09"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
@@ -7188,85 +7306,85 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <CustomForm>
   <Settings>
     <NoControls>7</NoControls>
     <Rows>8</Rows>
     <Columns>2</Columns>
     <Width>80</Width>
   </Settings>
   <Controls>
     <Control>
       <Name>cntDnr</Name>
       <Switch/>
       <Type>txt</Type>
       <Position>1_1</Position>
       <Title>Diarienummer</Title>
       <TabOrder>0</TabOrder>
     </Control>
     <Control>
       <Name>cntDatum</Name>
       <Switch/>
       <Type>txt</Type>
       <Position>2_1</Position>
       <Title>Datum</Title>
       <TabOrder>1</TabOrder>
     </Control>
   </Controls>
 </CustomForm>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101003551D48D527BB941A13069B3F35D9E93" ma:contentTypeVersion="4" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="75e2c13622e2e81d4bd4dfbffe0cd89e">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e4f3f682-2357-47df-aae1-e8bdcc007fa2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d17039a102c80d189ffd633ea0ee34dc" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101003551D48D527BB941A13069B3F35D9E93" ma:contentTypeVersion="4" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="b2597a3487086506d20ab4823c7449a7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e4f3f682-2357-47df-aae1-e8bdcc007fa2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d3ac3b2fa4641bf8556ce6e64bf70442" ns2:_="">
     <xsd:import namespace="e4f3f682-2357-47df-aae1-e8bdcc007fa2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e4f3f682-2357-47df-aae1-e8bdcc007fa2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -7380,134 +7498,111 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{589B53E3-1549-47D8-B0D8-EF87896B9202}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B929AD3-A74F-4D41-ADD8-9DB5EDBE8E09}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8582411B-21DF-4192-A0DF-5598D8379B09}">
-[...13 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A663109A-C567-41A6-9B90-6855556BD2D2}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81093CCB-A732-4C5E-A94C-3A6F7CCB53BD}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C33EEB8-7737-4D81-BE5A-C13B74754597}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0BBF995A-3ADC-4D76-8AAD-9EC2DD6BAE5F}">
-[...4 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABF2E357-89DA-4142-AB79-C6A8C855A58C}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>PM</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>578</Words>
-  <Characters>3069</Characters>
+  <Characters>3068</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3640</CharactersWithSpaces>
+  <CharactersWithSpaces>3639</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Victoria Lundström</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003551D48D527BB941A13069B3F35D9E93</vt:lpwstr>
   </property>
 </Properties>
 </file>