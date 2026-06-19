--- v0 (2025-10-08)
+++ v1 (2026-06-19)
@@ -1,804 +1,787 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/item2.xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 22.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="001F674F" w:rsidRPr="00C01038" w:rsidP="00E94477" w14:paraId="57FDE391" w14:textId="41CB5673">
+    <w:p w14:paraId="788D24FE" w14:textId="77777777" w:rsidR="001F674F" w:rsidRPr="00C01038" w:rsidRDefault="00660626" w:rsidP="00E94477">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2970" w:hanging="2970"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01038">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Insured person:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01038">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C01038">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001B2AF6">
         <w:rPr>
-          <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Förnam</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B2AF6" w:rsidR="001B2AF6">
+      <w:r w:rsidR="001B2AF6" w:rsidRPr="001B2AF6">
         <w:rPr>
-          <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B2AF6" w:rsidR="00490B77">
+      <w:r w:rsidR="00490B77" w:rsidRPr="001B2AF6">
         <w:rPr>
-          <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001B2AF6" w:rsidR="001B2AF6">
+      <w:r w:rsidR="001B2AF6" w:rsidRPr="001B2AF6">
         <w:rPr>
-          <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Efternamn</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F674F" w:rsidRPr="00C01038" w:rsidP="00C01038" w14:paraId="42101E66" w14:textId="4C23B7F3">
+    <w:p w14:paraId="59D110C5" w14:textId="77777777" w:rsidR="001F674F" w:rsidRPr="00C01038" w:rsidRDefault="00660626" w:rsidP="00C01038">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01038">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Date of birth:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01038">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C01038">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001B2AF6">
         <w:rPr>
-          <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ÅÅÅÅ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00060131" w:rsidR="00490B77">
+      <w:r w:rsidR="00490B77" w:rsidRPr="00060131">
         <w:rPr>
-          <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="001B2AF6">
         <w:rPr>
-          <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>MM</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B2AF6" w:rsidR="00490B77">
+      <w:r w:rsidR="00490B77" w:rsidRPr="001B2AF6">
         <w:rPr>
-          <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B2AF6" w:rsidR="001B2AF6">
+      <w:r w:rsidR="001B2AF6" w:rsidRPr="001B2AF6">
         <w:rPr>
-          <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>DD</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F674F" w:rsidRPr="00C01038" w:rsidP="00C01038" w14:paraId="7F6AF808" w14:textId="206B86D7">
+    <w:p w14:paraId="447D3001" w14:textId="77777777" w:rsidR="001F674F" w:rsidRPr="00C01038" w:rsidRDefault="00660626" w:rsidP="00C01038">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01038">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Period of cover:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01038">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C01038">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001B2AF6">
         <w:rPr>
-          <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ÅÅÅÅ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00060131" w:rsidR="00490B77">
+      <w:r w:rsidR="00490B77" w:rsidRPr="00060131">
         <w:rPr>
-          <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="001B2AF6">
         <w:rPr>
-          <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>MM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00060131" w:rsidR="00490B77">
+      <w:r w:rsidR="00490B77" w:rsidRPr="00060131">
         <w:rPr>
-          <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="001B2AF6">
         <w:rPr>
-          <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>DD</w:t>
       </w:r>
-      <w:r w:rsidRPr="00060131" w:rsidR="00490B77">
+      <w:r w:rsidR="00490B77" w:rsidRPr="00060131">
         <w:rPr>
-          <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="001B2AF6">
         <w:rPr>
-          <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ÅÅÅÅ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00060131" w:rsidR="00490B77">
+      <w:r w:rsidR="00490B77" w:rsidRPr="00060131">
         <w:rPr>
-          <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="001B2AF6">
         <w:rPr>
-          <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>MM</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B2AF6" w:rsidR="00490B77">
+      <w:r w:rsidR="00490B77" w:rsidRPr="001B2AF6">
         <w:rPr>
-          <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B2AF6" w:rsidR="001B2AF6">
+      <w:r w:rsidR="001B2AF6" w:rsidRPr="001B2AF6">
         <w:rPr>
-          <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Century Schoolbook" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>DD</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="300"/>
         <w:tblW w:w="8642" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4111"/>
         <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w14:paraId="190EE1D4" w14:textId="77777777" w:rsidTr="00743308">
-[...11 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001F77A1" w14:paraId="67CB883B" w14:textId="77777777" w:rsidTr="00743308">
         <w:trPr>
           <w:trHeight w:val="2688"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B713F0" w:rsidRPr="007922AC" w:rsidP="00B713F0" w14:paraId="630EADFA" w14:textId="77777777">
+          <w:p w14:paraId="11A7796C" w14:textId="77777777" w:rsidR="00B713F0" w:rsidRPr="007922AC" w:rsidRDefault="00660626" w:rsidP="00B713F0">
             <w:pPr>
-              <w:pStyle w:val="Heading2"/>
+              <w:pStyle w:val="Rubrik2"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk86151680"/>
             <w:r w:rsidRPr="007922AC">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Insurance coverage:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B713F0" w:rsidP="00B713F0" w14:paraId="45353619" w14:textId="17ECD306">
+          <w:p w14:paraId="60E9DCA7" w14:textId="77777777" w:rsidR="00B713F0" w:rsidRDefault="00660626" w:rsidP="00B713F0">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Disability and death benefits</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF1202" w:rsidP="00B713F0" w14:paraId="73685C27" w14:textId="44AD934E">
+          <w:p w14:paraId="06C2EA42" w14:textId="77777777" w:rsidR="00FF1202" w:rsidRDefault="00660626" w:rsidP="00B713F0">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Visits by family members</w:t>
             </w:r>
             <w:r w:rsidR="00F2552D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F2552D" w:rsidR="00F2552D">
+            <w:r w:rsidR="00F2552D" w:rsidRPr="00F2552D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>in the event of the insured's life-threatening medical condition or death</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF1202" w:rsidP="00B713F0" w14:paraId="5392B34E" w14:textId="7873E98F">
+          <w:p w14:paraId="7EA1958D" w14:textId="77777777" w:rsidR="00FF1202" w:rsidRDefault="00660626" w:rsidP="00B713F0">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Disruption cover</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF1202" w:rsidRPr="007922AC" w:rsidP="00B713F0" w14:paraId="11D40D16" w14:textId="191DD0FD">
+          <w:p w14:paraId="17F34F8A" w14:textId="77777777" w:rsidR="00FF1202" w:rsidRPr="007922AC" w:rsidRDefault="00660626" w:rsidP="00B713F0">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Assault cover</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B713F0" w:rsidRPr="00F2552D" w:rsidP="00F2552D" w14:paraId="3269F7ED" w14:textId="289179E5">
+          <w:p w14:paraId="6C3F2AC9" w14:textId="77777777" w:rsidR="00B713F0" w:rsidRPr="00F2552D" w:rsidRDefault="00660626" w:rsidP="00F2552D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007922AC">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Medical and dental care, in respect of each event, such costs shall be paid for a period not exceeding ninety days commencing the first contact with a care advisor - no limitation in amount</w:t>
             </w:r>
             <w:r w:rsidR="005C1191">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F2552D" w:rsidRPr="00F2552D" w:rsidP="00B713F0" w14:paraId="0305C5BF" w14:textId="0F7FE238">
+          <w:p w14:paraId="4E595010" w14:textId="77777777" w:rsidR="00F2552D" w:rsidRPr="00F2552D" w:rsidRDefault="00660626" w:rsidP="00B713F0">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007922AC">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Home transport cover - no limitation in amount</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B713F0" w:rsidRPr="00FF1202" w:rsidP="00B713F0" w14:paraId="265904EF" w14:textId="6FFE1F5A">
+          <w:p w14:paraId="53615725" w14:textId="77777777" w:rsidR="00B713F0" w:rsidRPr="00FF1202" w:rsidRDefault="00660626" w:rsidP="00B713F0">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Property cover</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF1202" w:rsidRPr="00FF1202" w:rsidP="00B713F0" w14:paraId="5DEC2311" w14:textId="61090AB6">
+          <w:p w14:paraId="5858FE68" w14:textId="77777777" w:rsidR="00FF1202" w:rsidRPr="00FF1202" w:rsidRDefault="00660626" w:rsidP="00B713F0">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Baggage delay</w:t>
             </w:r>
             <w:r w:rsidR="00FB6A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> – outward journey</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF1202" w:rsidRPr="00FF1202" w:rsidP="00B713F0" w14:paraId="5F6C979C" w14:textId="7EEB04F8">
+          <w:p w14:paraId="6924BF0F" w14:textId="77777777" w:rsidR="00FF1202" w:rsidRPr="00FF1202" w:rsidRDefault="00660626" w:rsidP="00B713F0">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Cover for crisis and catastrophe</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B713F0" w:rsidRPr="00FF1202" w:rsidP="00553C71" w14:paraId="3BD4BCA6" w14:textId="0915C5EF">
+          <w:p w14:paraId="41C29624" w14:textId="77777777" w:rsidR="00B713F0" w:rsidRPr="00FF1202" w:rsidRDefault="00660626" w:rsidP="00553C71">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF1202">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Cash assistance</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00590789" w:rsidRPr="00590789" w:rsidP="00B713F0" w14:paraId="4B3204B5" w14:textId="77777777">
+          <w:p w14:paraId="6106A7EF" w14:textId="77777777" w:rsidR="00590789" w:rsidRPr="00590789" w:rsidRDefault="00660626" w:rsidP="00B713F0">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007922AC">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liability cover, pay the damages that the insured is liable to pay according to applicable law, however not </w:t>
-[...8 lines deleted...]
-              <w:t>exceeding</w:t>
+              <w:t>Liability cover, pay the damages that the insured is liable to pay according to applicable law, however not exceeding</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B713F0" w:rsidRPr="007922AC" w:rsidP="00234F07" w14:paraId="6B55FD4D" w14:textId="5D7313E3">
+          <w:p w14:paraId="57657941" w14:textId="77777777" w:rsidR="00B713F0" w:rsidRPr="007922AC" w:rsidRDefault="00660626" w:rsidP="00234F07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007922AC">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">SEK </w:t>
             </w:r>
             <w:r w:rsidR="00FF1202">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -875,534 +858,556 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
             <w:r w:rsidR="00DD615A">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="007922AC">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>000</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF1202" w:rsidRPr="00FF1202" w:rsidP="00FF1202" w14:paraId="3A963F16" w14:textId="77777777">
+          <w:p w14:paraId="6AE98EFF" w14:textId="77777777" w:rsidR="00FF1202" w:rsidRPr="00FF1202" w:rsidRDefault="00660626" w:rsidP="00FF1202">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007922AC">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Legal expenses cover</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF1202" w:rsidRPr="00FF1202" w:rsidP="00FF1202" w14:paraId="5CE35A5F" w14:textId="38EC015E">
+          <w:p w14:paraId="1D1FCB6B" w14:textId="77777777" w:rsidR="00FF1202" w:rsidRPr="00FF1202" w:rsidRDefault="00660626" w:rsidP="00FF1202">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF1202">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Motor deductible cover</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w14:paraId="3C9AB472" w14:textId="77777777" w:rsidTr="00743308">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001F77A1" w:rsidRPr="004568FE" w14:paraId="610F1F77" w14:textId="77777777" w:rsidTr="00743308">
         <w:trPr>
           <w:trHeight w:val="1126"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8642" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF1202" w:rsidRPr="003D3F07" w:rsidP="00FF1202" w14:paraId="1190F23F" w14:textId="41963FE2">
+          <w:p w14:paraId="063640C4" w14:textId="77777777" w:rsidR="00FF1202" w:rsidRPr="003D3F07" w:rsidRDefault="00660626" w:rsidP="00FF1202">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D3F07">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>The cover applies 24-hours a day.</w:t>
             </w:r>
-            <w:r w:rsidRPr="003D3F07" w:rsidR="008B09A3">
+            <w:r w:rsidR="008B09A3" w:rsidRPr="003D3F07">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="_Hlk63235596"/>
-            <w:r w:rsidRPr="003D3F07" w:rsidR="008B09A3">
+            <w:r w:rsidR="008B09A3" w:rsidRPr="003D3F07">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
-            <w:r w:rsidRPr="003D3F07" w:rsidR="008B09A3">
+            <w:r w:rsidR="008B09A3" w:rsidRPr="003D3F07">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:r w:rsidRPr="003D3F07" w:rsidR="008B09A3">
+            <w:r w:rsidR="008B09A3" w:rsidRPr="003D3F07">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>100% coverage of medical care due to COVID19</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
-          <w:p w:rsidR="00FF1202" w:rsidP="00FF1202" w14:paraId="00AA2213" w14:textId="7255C36E">
+          <w:p w14:paraId="6A5F3FF2" w14:textId="77777777" w:rsidR="00FF1202" w:rsidRDefault="00660626" w:rsidP="00FF1202">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF3FED">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">There is no deductible </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>in the insurance</w:t>
             </w:r>
             <w:r w:rsidR="00FB6A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> except for Legal expenses cover.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B713F0" w:rsidRPr="007922AC" w:rsidP="00FF1202" w14:paraId="1B85FA60" w14:textId="6A738939">
+          <w:p w14:paraId="63250F36" w14:textId="77777777" w:rsidR="00B713F0" w:rsidRPr="007922AC" w:rsidRDefault="00660626" w:rsidP="00FF1202">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Kammarkollegiet cooperate with Falck Global Assistance in case of emergency for our policyholders. Falck Global Assistance cooperate in turn with United healthcare Global when assistance is needed in the US or Canada. Falck Global Assistance and United healthcare Global set a payment guarantee to the hospital if needed and the hospital can send the invoice to Falck Global Assistance.</w:t>
+              <w:t>Kammarkollegiet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cooperate with Falck Global Assistance in case of emergency for our policyholders. Falck Global Assistance cooperate in turn with United healthcare Global when assistance is needed in the US or Canada. Falck Global Assistance and United healthcare Global set a payment guarantee to the hospital if needed and the hospital can send the invoice to Falck Global Assistance.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B713F0" w:rsidRPr="007922AC" w:rsidP="00B713F0" w14:paraId="7DE2FF80" w14:textId="77777777">
+          <w:p w14:paraId="1FC584D4" w14:textId="77777777" w:rsidR="00B713F0" w:rsidRPr="007922AC" w:rsidRDefault="00660626" w:rsidP="00B713F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007922AC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Contact information to Falck Global Assistance:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B713F0" w:rsidRPr="007922AC" w:rsidP="00B713F0" w14:paraId="0870CE69" w14:textId="77777777">
+          <w:p w14:paraId="7785764E" w14:textId="77777777" w:rsidR="00B713F0" w:rsidRPr="007922AC" w:rsidRDefault="00660626" w:rsidP="00B713F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007922AC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Phone: +46 8 587 717 49</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B713F0" w:rsidRPr="007922AC" w:rsidP="00B713F0" w14:paraId="6AAB3DD3" w14:textId="77777777">
+          <w:p w14:paraId="56187E81" w14:textId="77777777" w:rsidR="00B713F0" w:rsidRPr="007922AC" w:rsidRDefault="00660626" w:rsidP="00B713F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007922AC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">E-mail: </w:t>
             </w:r>
             <w:r w:rsidRPr="007922AC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>fga@se.falck.com</w:t>
             </w:r>
             <w:r w:rsidRPr="007922AC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B713F0" w:rsidRPr="007922AC" w:rsidP="00B713F0" w14:paraId="466FC3E2" w14:textId="77777777">
+          <w:p w14:paraId="04B9F18F" w14:textId="77777777" w:rsidR="00B713F0" w:rsidRPr="007922AC" w:rsidRDefault="00660626" w:rsidP="00B713F0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007922AC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Fax: + 46 8 587 717 62</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B713F0" w:rsidRPr="007922AC" w:rsidP="00B713F0" w14:paraId="48BA9516" w14:textId="77777777">
+          <w:p w14:paraId="6C74B47E" w14:textId="77777777" w:rsidR="00B713F0" w:rsidRPr="007922AC" w:rsidRDefault="00660626" w:rsidP="00B713F0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-286"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007922AC">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">For detailed information please visit our website, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId6" w:history="1">
-              <w:r w:rsidRPr="007922AC">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidR="00B713F0" w:rsidRPr="007922AC">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hyperlnk"/>
                   <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>www.kammarkollegiet.se</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="007922AC">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="007922AC">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
               <w:t>The insurance is backed by the full faith and credit of the Swedish government.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B713F0" w:rsidRPr="00CD70CD" w:rsidP="00B713F0" w14:paraId="526CDCA0" w14:textId="77777777">
+          <w:p w14:paraId="543D32CB" w14:textId="77777777" w:rsidR="00B713F0" w:rsidRPr="00CD70CD" w:rsidRDefault="00660626" w:rsidP="00B713F0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD70CD">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>________________________________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00CD70CD">
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Name and status of representative </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B713F0" w:rsidP="00B713F0" w14:paraId="3558C68F" w14:textId="1C6DD2A8">
+          <w:p w14:paraId="4AD27AAD" w14:textId="77777777" w:rsidR="00B713F0" w:rsidRDefault="00660626" w:rsidP="00B713F0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD70CD">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>________________________________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00CD70CD">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00CD70CD">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B713F0" w:rsidP="00B713F0" w14:paraId="1E4AF4B6" w14:textId="29C62D06">
+          <w:p w14:paraId="07B90C07" w14:textId="77777777" w:rsidR="00B713F0" w:rsidRDefault="00660626" w:rsidP="00B713F0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD70CD">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Signature of the representative</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">                      Stamp or seal of the institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00522002" w:rsidRPr="00B54FA0" w:rsidP="00FB1A9A" w14:paraId="378E8AB6" w14:textId="625FA7BF">
+    <w:p w14:paraId="1C36F78B" w14:textId="77777777" w:rsidR="00522002" w:rsidRPr="00B54FA0" w:rsidRDefault="00522002" w:rsidP="00FB1A9A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4575"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidSect="008E71EB">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:sectPr w:rsidR="00522002" w:rsidRPr="00B54FA0" w:rsidSect="008E71EB">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2977" w:right="1841" w:bottom="2268" w:left="1985" w:header="567" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1919D3E9" w14:textId="77777777" w:rsidR="003E6B89" w:rsidRDefault="003E6B89">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3F838C13" w14:textId="77777777" w:rsidR="003E6B89" w:rsidRDefault="003E6B89">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1413,499 +1418,473 @@
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Book">
     <w:panose1 w:val="020B0503020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Merriweather Sans">
-    <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:sig w:usb0="A00004FF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00E62F41" w14:paraId="3636395E" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E413908" w14:textId="77777777" w:rsidR="00E62F41" w:rsidRDefault="00E62F41">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid"/>
+      <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblW w:w="21832" w:type="dxa"/>
       <w:tblInd w:w="-1418" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
-      <w:tblLook w:val="04A0"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3403"/>
       <w:gridCol w:w="2551"/>
       <w:gridCol w:w="2233"/>
       <w:gridCol w:w="2729"/>
       <w:gridCol w:w="2729"/>
       <w:gridCol w:w="2729"/>
       <w:gridCol w:w="2729"/>
       <w:gridCol w:w="2729"/>
     </w:tblGrid>
-    <w:tr w14:paraId="7198DC6E" w14:textId="77777777" w:rsidTr="00A70FB0">
-[...16 lines deleted...]
-      </w:tblPrEx>
+    <w:tr w:rsidR="001F77A1" w14:paraId="0179A4DE" w14:textId="77777777" w:rsidTr="00A70FB0">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3403" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:tag w:val="compPos1"/>
-            <w:id w:val="539035785"/>
-            <w:richText/>
+            <w:id w:val="1966127266"/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w:rsidR="00A70FB0" w:rsidRPr="00653B02" w:rsidP="00A70FB0" w14:paraId="5C009C89" w14:textId="15E6E10F">
+            <w:p w14:paraId="5AB744AD" w14:textId="77777777" w:rsidR="00A70FB0" w:rsidRPr="00653B02" w:rsidRDefault="00660626" w:rsidP="00A70FB0">
               <w:pPr>
-                <w:pStyle w:val="Footer"/>
+                <w:pStyle w:val="Sidfot"/>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t>Postal address Kammarkollegiet, 651 80</w:t>
               </w:r>
               <w:r w:rsidRPr="003B7681">
                 <w:rPr>
                   <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t>Karlstad</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:tag w:val="compPos3"/>
-          <w:id w:val="96484150"/>
-          <w:richText/>
+          <w:id w:val="846659718"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="2551" w:type="dxa"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             </w:tcPr>
-            <w:p w:rsidR="00A70FB0" w:rsidRPr="00653B02" w:rsidP="00A70FB0" w14:paraId="1E820CA3" w14:textId="5554B505">
+            <w:p w14:paraId="43D2809B" w14:textId="77777777" w:rsidR="00A70FB0" w:rsidRPr="00653B02" w:rsidRDefault="00660626" w:rsidP="00A70FB0">
               <w:pPr>
-                <w:pStyle w:val="Footer"/>
+                <w:pStyle w:val="Sidfot"/>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="003B7681">
                 <w:rPr>
                   <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>www.kammarkollegiet.se</w:t>
               </w:r>
             </w:p>
           </w:tc>
         </w:sdtContent>
       </w:sdt>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2233" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="00A70FB0" w:rsidRPr="00653B02" w:rsidP="00A70FB0" w14:paraId="7E2B8D05" w14:textId="760F82EE">
+        <w:p w14:paraId="7D9C9964" w14:textId="77777777" w:rsidR="00A70FB0" w:rsidRPr="00653B02" w:rsidRDefault="00660626" w:rsidP="00A70FB0">
           <w:pPr>
-            <w:pStyle w:val="Footer"/>
+            <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:tag w:val="compPos5"/>
-              <w:id w:val="2071813899"/>
-              <w:richText/>
+              <w:id w:val="1474971238"/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t>Phone:</w:t>
               </w:r>
               <w:r w:rsidRPr="003B7681">
                 <w:rPr>
                   <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r w:rsidR="0066295C">
                 <w:rPr>
                   <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t>0</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t>54-22 12 00</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:tc>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:tag w:val="compPos7"/>
-          <w:id w:val="1841578466"/>
-          <w:richText/>
+          <w:id w:val="159100191"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="2729" w:type="dxa"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             </w:tcPr>
-            <w:p w:rsidR="00A70FB0" w:rsidRPr="00653B02" w:rsidP="00A70FB0" w14:paraId="67CE07C7" w14:textId="08BBC786">
+            <w:p w14:paraId="7BB57E6C" w14:textId="77777777" w:rsidR="00A70FB0" w:rsidRPr="00653B02" w:rsidRDefault="00660626" w:rsidP="00A70FB0">
               <w:pPr>
-                <w:pStyle w:val="Footer"/>
+                <w:pStyle w:val="Sidfot"/>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t>Registration number:</w:t>
               </w:r>
               <w:r w:rsidRPr="003B7681">
                 <w:rPr>
                   <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> 202100-0829</w:t>
               </w:r>
             </w:p>
           </w:tc>
         </w:sdtContent>
       </w:sdt>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2729" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00A70FB0" w:rsidRPr="00653B02" w:rsidP="00A70FB0" w14:paraId="73E18478" w14:textId="1C8957F9">
+        <w:p w14:paraId="7CBFE10E" w14:textId="77777777" w:rsidR="00A70FB0" w:rsidRPr="00653B02" w:rsidRDefault="00A70FB0" w:rsidP="00A70FB0">
           <w:pPr>
-            <w:pStyle w:val="Footer"/>
+            <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2729" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00A70FB0" w:rsidRPr="001D0F0B" w:rsidP="00A70FB0" w14:paraId="03560C54" w14:textId="0BEBC8D1">
+        <w:p w14:paraId="6829BE9C" w14:textId="77777777" w:rsidR="00A70FB0" w:rsidRPr="001D0F0B" w:rsidRDefault="00A70FB0" w:rsidP="00A70FB0">
           <w:pPr>
-            <w:pStyle w:val="Footer"/>
+            <w:pStyle w:val="Sidfot"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2729" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00A70FB0" w:rsidRPr="001F674F" w:rsidP="00A70FB0" w14:paraId="4DA6B2D1" w14:textId="23D3B5A2">
+        <w:p w14:paraId="24824F80" w14:textId="77777777" w:rsidR="00A70FB0" w:rsidRPr="001F674F" w:rsidRDefault="00A70FB0" w:rsidP="00A70FB0">
           <w:pPr>
-            <w:pStyle w:val="Footer"/>
+            <w:pStyle w:val="Sidfot"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2729" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00A70FB0" w:rsidRPr="001D0F0B" w:rsidP="00A70FB0" w14:paraId="5F3439C3" w14:textId="6EF0B81A">
+        <w:p w14:paraId="36309966" w14:textId="77777777" w:rsidR="00A70FB0" w:rsidRPr="001D0F0B" w:rsidRDefault="00A70FB0" w:rsidP="00A70FB0">
           <w:pPr>
-            <w:pStyle w:val="Footer"/>
+            <w:pStyle w:val="Sidfot"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="1CB56EF4" w14:textId="77777777" w:rsidTr="00A70FB0">
-[...8 lines deleted...]
-      </w:tblPrEx>
+    <w:tr w:rsidR="001F77A1" w14:paraId="3E21B180" w14:textId="77777777" w:rsidTr="00A70FB0">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3403" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:tag w:val="compPos2"/>
-            <w:id w:val="801262377"/>
-            <w:richText/>
+            <w:id w:val="1264886497"/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w:rsidR="00A70FB0" w:rsidRPr="00653B02" w:rsidP="00A70FB0" w14:paraId="27503F43" w14:textId="26E22105">
+            <w:p w14:paraId="32B67EB7" w14:textId="77777777" w:rsidR="00A70FB0" w:rsidRPr="00653B02" w:rsidRDefault="00660626" w:rsidP="00A70FB0">
               <w:pPr>
-                <w:pStyle w:val="Footer"/>
+                <w:pStyle w:val="Sidfot"/>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
-                <w:t>Visiting address Våxnäsgatan 10</w:t>
+                <w:t>Visiting address</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Våxnäsgatan 10</w:t>
               </w:r>
               <w:r w:rsidRPr="003B7681">
                 <w:rPr>
                   <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t xml:space="preserve">, </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t>Karolinen</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:tag w:val="compPos4"/>
-          <w:id w:val="1180029740"/>
-          <w:richText/>
+          <w:id w:val="472007228"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="2551" w:type="dxa"/>
-              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             </w:tcPr>
-            <w:p w:rsidR="00A70FB0" w:rsidRPr="00653B02" w:rsidP="00A70FB0" w14:paraId="4C97B8A4" w14:textId="4C197F47">
+            <w:p w14:paraId="1E27F073" w14:textId="77777777" w:rsidR="00A70FB0" w:rsidRPr="00653B02" w:rsidRDefault="00660626" w:rsidP="00A70FB0">
               <w:pPr>
-                <w:pStyle w:val="Footer"/>
+                <w:pStyle w:val="Sidfot"/>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t>forsakring</w:t>
               </w:r>
               <w:r w:rsidRPr="003B7681">
                 <w:rPr>
                   <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t>@kammarkollegiet.se</w:t>
               </w:r>
             </w:p>
           </w:tc>
         </w:sdtContent>
       </w:sdt>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2233" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:tag w:val="compPos6"/>
-            <w:id w:val="1558307048"/>
-            <w:richText/>
+            <w:id w:val="2123491096"/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w:rsidR="00A70FB0" w:rsidRPr="00653B02" w:rsidP="00A70FB0" w14:paraId="73935A78" w14:textId="15CB9B97">
+            <w:p w14:paraId="7D403311" w14:textId="77777777" w:rsidR="00A70FB0" w:rsidRPr="00653B02" w:rsidRDefault="00660626" w:rsidP="00A70FB0">
               <w:pPr>
-                <w:pStyle w:val="Footer"/>
+                <w:pStyle w:val="Sidfot"/>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t>F</w:t>
               </w:r>
               <w:r w:rsidRPr="003B7681">
                 <w:rPr>
                   <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t>ax</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
@@ -1939,874 +1918,822 @@
                 <w:t>54</w:t>
               </w:r>
               <w:r w:rsidRPr="003B7681">
                 <w:rPr>
                   <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t>-</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t>15 56 10</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2729" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="00A70FB0" w:rsidRPr="00653B02" w:rsidP="00A70FB0" w14:paraId="7702A733" w14:textId="43ACD0E5">
+        <w:p w14:paraId="22F42015" w14:textId="77777777" w:rsidR="00A70FB0" w:rsidRPr="00653B02" w:rsidRDefault="00660626" w:rsidP="00A70FB0">
           <w:pPr>
-            <w:pStyle w:val="Footer"/>
+            <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Merriweather Sans" w:hAnsi="Merriweather Sans"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Bank account: 5052-5740</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2729" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00A70FB0" w:rsidRPr="00653B02" w:rsidP="00A70FB0" w14:paraId="05375E49" w14:textId="660D4D02">
+        <w:p w14:paraId="0A7F7C1B" w14:textId="77777777" w:rsidR="00A70FB0" w:rsidRPr="00653B02" w:rsidRDefault="00A70FB0" w:rsidP="00A70FB0">
           <w:pPr>
-            <w:pStyle w:val="Footer"/>
+            <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2729" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00A70FB0" w:rsidRPr="001D0F0B" w:rsidP="00A70FB0" w14:paraId="0D75C8DC" w14:textId="6405E8D0">
+        <w:p w14:paraId="57C8CD4E" w14:textId="77777777" w:rsidR="00A70FB0" w:rsidRPr="001D0F0B" w:rsidRDefault="00A70FB0" w:rsidP="00A70FB0">
           <w:pPr>
-            <w:pStyle w:val="Footer"/>
+            <w:pStyle w:val="Sidfot"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2729" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00A70FB0" w:rsidRPr="001D0F0B" w:rsidP="00A70FB0" w14:paraId="7F76AA63" w14:textId="2C661A26">
+        <w:p w14:paraId="4D791DB3" w14:textId="77777777" w:rsidR="00A70FB0" w:rsidRPr="001D0F0B" w:rsidRDefault="00A70FB0" w:rsidP="00A70FB0">
           <w:pPr>
-            <w:pStyle w:val="Footer"/>
+            <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2729" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00A70FB0" w:rsidRPr="001D0F0B" w:rsidP="00A70FB0" w14:paraId="06739F5D" w14:textId="77777777">
+        <w:p w14:paraId="3A75393D" w14:textId="77777777" w:rsidR="00A70FB0" w:rsidRPr="001D0F0B" w:rsidRDefault="00A70FB0" w:rsidP="00A70FB0">
           <w:pPr>
-            <w:pStyle w:val="Footer"/>
+            <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="0090299F" w:rsidRPr="001D0F0B" w:rsidP="00A72A74" w14:paraId="776E5B02" w14:textId="77777777">
+  <w:p w14:paraId="2DA35B43" w14:textId="77777777" w:rsidR="0090299F" w:rsidRPr="001D0F0B" w:rsidRDefault="0090299F" w:rsidP="00A72A74">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00E62F41" w14:paraId="1A6BD200" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="240571E1" w14:textId="77777777" w:rsidR="00E62F41" w:rsidRDefault="00E62F41">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3A60C1E8" w14:textId="77777777" w:rsidR="003E6B89" w:rsidRDefault="003E6B89">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4FDEEA97" w14:textId="77777777" w:rsidR="003E6B89" w:rsidRDefault="003E6B89">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="0090299F" w14:paraId="230489C7" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="694A8CED" w14:textId="77777777" w:rsidR="0090299F" w:rsidRDefault="0090299F">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="0090299F" w14:paraId="0026685F" w14:textId="77777777"/>
+  <w:p w14:paraId="6C0D41F4" w14:textId="77777777" w:rsidR="0090299F" w:rsidRDefault="0090299F"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid"/>
+      <w:tblStyle w:val="Tabellrutnt"/>
       <w:tblW w:w="10794" w:type="dxa"/>
       <w:tblInd w:w="-1276" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
-      <w:tblLook w:val="04A0"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4111"/>
       <w:gridCol w:w="1897"/>
       <w:gridCol w:w="2498"/>
       <w:gridCol w:w="2288"/>
     </w:tblGrid>
-    <w:tr w14:paraId="065C81BA" w14:textId="77777777" w:rsidTr="00DC114D">
-[...17 lines deleted...]
-      </w:tblPrEx>
+    <w:tr w:rsidR="001F77A1" w14:paraId="4A2DD894" w14:textId="77777777" w:rsidTr="00DC114D">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4111" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
-        <w:p w:rsidR="0090299F" w:rsidRPr="002B6C99" w:rsidP="0090299F" w14:paraId="01B9155E" w14:textId="77777777">
+        <w:p w14:paraId="717B7CAF" w14:textId="77777777" w:rsidR="0090299F" w:rsidRPr="002B6C99" w:rsidRDefault="00660626" w:rsidP="0090299F">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="logo"/>
-              <w:id w:val="1072776870"/>
-              <w:richText/>
+              <w:id w:val="2021585509"/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r>
                 <w:rPr>
                   <w:noProof/>
                 </w:rPr>
                 <w:drawing>
-                  <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44026378" wp14:editId="2AAEC23F">
                     <wp:extent cx="2126082" cy="412500"/>
                     <wp:effectExtent l="0" t="0" r="7620" b="6985"/>
                     <wp:docPr id="4" name="Bildobjekt 4"/>
                     <wp:cNvGraphicFramePr/>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
                             <pic:cNvPr id="4" name=""/>
                             <pic:cNvPicPr/>
                           </pic:nvPicPr>
                           <pic:blipFill>
-                            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+                            <a:blip r:embed="rId1">
                               <a:extLst>
-                                <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                 </a:ext>
                               </a:extLst>
                             </a:blip>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="2126082" cy="412500"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1897" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="0090299F" w:rsidRPr="002B6C99" w:rsidP="0090299F" w14:paraId="347567EE" w14:textId="77777777">
+        <w:p w14:paraId="296B42DB" w14:textId="77777777" w:rsidR="0090299F" w:rsidRPr="002B6C99" w:rsidRDefault="0090299F" w:rsidP="0090299F">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2498" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="0090299F" w:rsidRPr="002B6C99" w:rsidP="0090299F" w14:paraId="1720D275" w14:textId="77777777">
+        <w:p w14:paraId="12F09A03" w14:textId="77777777" w:rsidR="0090299F" w:rsidRPr="002B6C99" w:rsidRDefault="0090299F" w:rsidP="0090299F">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2288" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="0090299F" w:rsidRPr="002B6C99" w:rsidP="002B6C99" w14:paraId="61369770" w14:textId="77777777">
+        <w:p w14:paraId="33511F63" w14:textId="77777777" w:rsidR="0090299F" w:rsidRPr="002B6C99" w:rsidRDefault="0090299F" w:rsidP="002B6C99">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="1C4BF1C0" w14:textId="77777777" w:rsidTr="002D24E5">
-[...9 lines deleted...]
-      </w:tblPrEx>
+    <w:tr w:rsidR="001F77A1" w14:paraId="22698C8A" w14:textId="77777777" w:rsidTr="002D24E5">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4111" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w:rsidR="0067278A" w:rsidRPr="002B6C99" w:rsidP="0067278A" w14:paraId="25E96E79" w14:textId="77777777">
+        <w:p w14:paraId="5BDA87C5" w14:textId="77777777" w:rsidR="0067278A" w:rsidRPr="002B6C99" w:rsidRDefault="0067278A" w:rsidP="0067278A">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1897" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="0067278A" w:rsidRPr="002B6C99" w:rsidP="0067278A" w14:paraId="073FF0C0" w14:textId="77777777">
+        <w:p w14:paraId="699780E2" w14:textId="77777777" w:rsidR="0067278A" w:rsidRPr="002B6C99" w:rsidRDefault="0067278A" w:rsidP="0067278A">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2498" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="0067278A" w:rsidRPr="002B6C99" w:rsidP="0067278A" w14:paraId="3B03B298" w14:textId="2D469A87">
+        <w:p w14:paraId="743842A7" w14:textId="77777777" w:rsidR="0067278A" w:rsidRPr="002B6C99" w:rsidRDefault="00660626" w:rsidP="0067278A">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Datum"/>
               <w:tag w:val="cntDatum/Standard=currentdate"/>
-              <w:id w:val="21154629"/>
-              <w:richText/>
+              <w:id w:val="32837871"/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent/>
           </w:sdt>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2288" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="0067278A" w:rsidRPr="002B6C99" w:rsidP="0067278A" w14:paraId="17E73794" w14:textId="70E0C84B">
+        <w:p w14:paraId="2D61F7BB" w14:textId="77777777" w:rsidR="0067278A" w:rsidRPr="002B6C99" w:rsidRDefault="00660626" w:rsidP="0067278A">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t>Page</w:t>
           </w:r>
           <w:r w:rsidRPr="002B6C99">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="002B6C99">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="002B6C99">
             <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
           </w:r>
           <w:r w:rsidRPr="002B6C99">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="002B6C99">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="002B6C99">
             <w:t xml:space="preserve"> (</w:t>
           </w:r>
-          <w:r>
-[...21 lines deleted...]
-          </w:r>
+          <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
+            <w:r w:rsidR="0067278A">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:fldSimple>
           <w:r w:rsidRPr="002B6C99">
             <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="601D648D" w14:textId="77777777" w:rsidTr="00DC114D">
-[...9 lines deleted...]
-      </w:tblPrEx>
+    <w:tr w:rsidR="001F77A1" w14:paraId="0377FE17" w14:textId="77777777" w:rsidTr="00DC114D">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4111" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w:rsidR="005C46D5" w:rsidRPr="002B6C99" w:rsidP="005C46D5" w14:paraId="28860315" w14:textId="77777777">
+        <w:p w14:paraId="4641482C" w14:textId="77777777" w:rsidR="005C46D5" w:rsidRPr="002B6C99" w:rsidRDefault="005C46D5" w:rsidP="005C46D5">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1897" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="005C46D5" w:rsidRPr="002B6C99" w:rsidP="005C46D5" w14:paraId="3830F62D" w14:textId="77777777">
+        <w:p w14:paraId="517AA91C" w14:textId="77777777" w:rsidR="005C46D5" w:rsidRPr="002B6C99" w:rsidRDefault="005C46D5" w:rsidP="005C46D5">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2498" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="005C46D5" w:rsidRPr="002B6C99" w:rsidP="005C46D5" w14:paraId="4960E301" w14:textId="77777777">
+        <w:p w14:paraId="69B66AF1" w14:textId="77777777" w:rsidR="005C46D5" w:rsidRPr="002B6C99" w:rsidRDefault="005C46D5" w:rsidP="005C46D5">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2288" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="005C46D5" w:rsidRPr="002B6C99" w:rsidP="005C46D5" w14:paraId="24F18238" w14:textId="52BE0A4B">
+        <w:p w14:paraId="16317C3D" w14:textId="77777777" w:rsidR="005C46D5" w:rsidRPr="002B6C99" w:rsidRDefault="00660626" w:rsidP="005C46D5">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Diarienummer"/>
               <w:tag w:val="cntDnr"/>
-              <w:id w:val="1315730317"/>
+              <w:id w:val="1780152473"/>
               <w:placeholder>
                 <w:docPart w:val="2DE48F917D6C49E7A21D8F9DED88A787"/>
               </w:placeholder>
-              <w:richText/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="6D884C5D" w14:textId="77777777" w:rsidTr="006C3F19">
-[...9 lines deleted...]
-      </w:tblPrEx>
+    <w:tr w:rsidR="001F77A1" w14:paraId="4AC8A9B0" w14:textId="77777777" w:rsidTr="006C3F19">
       <w:trPr>
         <w:trHeight w:val="171"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4111" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w:rsidR="005C46D5" w:rsidRPr="002B6C99" w:rsidP="005C46D5" w14:paraId="62A756A1" w14:textId="77777777">
+        <w:p w14:paraId="2D5B683C" w14:textId="77777777" w:rsidR="005C46D5" w:rsidRPr="002B6C99" w:rsidRDefault="005C46D5" w:rsidP="005C46D5">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1897" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="005C46D5" w:rsidRPr="002B6C99" w:rsidP="005C46D5" w14:paraId="48B33D6C" w14:textId="77777777">
+        <w:p w14:paraId="26BAA243" w14:textId="77777777" w:rsidR="005C46D5" w:rsidRPr="002B6C99" w:rsidRDefault="005C46D5" w:rsidP="005C46D5">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2498" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="005C46D5" w:rsidP="005C46D5" w14:paraId="1F483765" w14:textId="77777777">
+        <w:p w14:paraId="60EF9D5C" w14:textId="77777777" w:rsidR="005C46D5" w:rsidRDefault="005C46D5" w:rsidP="005C46D5">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
           </w:pPr>
         </w:p>
-        <w:p w:rsidR="005C46D5" w:rsidRPr="002B6C99" w:rsidP="005C46D5" w14:paraId="3081EB65" w14:textId="77777777">
+        <w:p w14:paraId="6374B507" w14:textId="77777777" w:rsidR="005C46D5" w:rsidRPr="002B6C99" w:rsidRDefault="005C46D5" w:rsidP="005C46D5">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2288" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="005C46D5" w:rsidP="005C46D5" w14:paraId="03304308" w14:textId="77777777">
+        <w:p w14:paraId="0F51A8E2" w14:textId="77777777" w:rsidR="005C46D5" w:rsidRDefault="005C46D5" w:rsidP="005C46D5">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Sidhuvud"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="3119"/>
               <w:tab w:val="clear" w:pos="4718"/>
               <w:tab w:val="clear" w:pos="9299"/>
             </w:tabs>
             <w:ind w:left="0"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00C01038" w:rsidP="00C01038" w14:paraId="51814C08" w14:textId="77777777"/>
-  <w:p w:rsidR="00C01038" w:rsidRPr="00C01038" w:rsidP="00C01038" w14:paraId="684EBDDF" w14:textId="77777777">
+  <w:p w14:paraId="0F2298A3" w14:textId="77777777" w:rsidR="00C01038" w:rsidRDefault="00C01038" w:rsidP="00C01038"/>
+  <w:p w14:paraId="3D465492" w14:textId="77777777" w:rsidR="00C01038" w:rsidRPr="00C01038" w:rsidRDefault="00660626" w:rsidP="00C01038">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C01038">
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         <w:color w:val="000000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>Insurance certificate</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00C01038" w:rsidRPr="00C01038" w:rsidP="00C01038" w14:paraId="2FD71497" w14:textId="2E4EC277">
+  <w:p w14:paraId="4E273716" w14:textId="5A94AF9F" w:rsidR="00C01038" w:rsidRPr="00C01038" w:rsidRDefault="00660626" w:rsidP="00C01038">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2977"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C01038">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>Insurance number:</w:t>
     </w:r>
     <w:r w:rsidRPr="00C01038">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00C01038">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>28.3.1-072838-2019-35</w:t>
+      <w:t>28.3.1-072838-2019</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00C01038" w:rsidRPr="00C01038" w:rsidP="00C01038" w14:paraId="693DB301" w14:textId="52DCED9C">
+  <w:p w14:paraId="51791CDC" w14:textId="77777777" w:rsidR="00C01038" w:rsidRPr="00886EDE" w:rsidRDefault="00660626" w:rsidP="00C01038">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2977"/>
       </w:tabs>
       <w:spacing w:after="0"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C01038">
+    <w:r w:rsidRPr="00886EDE">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>Policy holder:</w:t>
     </w:r>
-    <w:r w:rsidRPr="00C01038">
+    <w:r w:rsidRPr="00886EDE">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00C01038">
+    <w:r w:rsidRPr="00886EDE">
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>Karolinska institutet</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00C01038" w:rsidRPr="00C01038" w:rsidP="00C01038" w14:paraId="1AFE29B1" w14:textId="52A2789C">
+  <w:p w14:paraId="2E5503E8" w14:textId="77777777" w:rsidR="00C01038" w:rsidRPr="00886EDE" w:rsidRDefault="00660626" w:rsidP="00C01038">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2977"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C01038">
+    <w:r w:rsidRPr="00886EDE">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>Organisation number:</w:t>
     </w:r>
-    <w:r w:rsidRPr="00C01038">
+    <w:r w:rsidRPr="00886EDE">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00C01038">
+    <w:r w:rsidRPr="00886EDE">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00C01038">
+    <w:r w:rsidRPr="00886EDE">
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>2021002973</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00C01038" w:rsidRPr="00D02914" w:rsidP="00E94477" w14:paraId="23922586" w14:textId="2C368640">
+  <w:p w14:paraId="0E83A8E9" w14:textId="77777777" w:rsidR="00C01038" w:rsidRPr="00D02914" w:rsidRDefault="00660626" w:rsidP="00E94477">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2977"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C01038">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>Terms and conditions:</w:t>
     </w:r>
     <w:r w:rsidRPr="00C01038">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00C01038">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00D02914" w:rsidR="00D02914">
+    <w:r w:rsidR="00D02914" w:rsidRPr="00D02914">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>Swedish State Business Travel insurance, 202</w:t>
     </w:r>
     <w:r w:rsidR="00F2552D">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidRPr="00D02914" w:rsidR="00D02914">
+    <w:r w:rsidR="00D02914" w:rsidRPr="00D02914">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r w:rsidR="00D02914">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00F2552D">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidRPr="00D02914" w:rsidR="00D02914">
+    <w:r w:rsidR="00D02914" w:rsidRPr="00D02914">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>-01</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00E62F41" w14:paraId="1287D64F" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="27B7768C" w14:textId="77777777" w:rsidR="00E62F41" w:rsidRDefault="00E62F41">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="1">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6C0EE7B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="1">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="EC4CB2A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -2935,189 +2862,189 @@
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="1">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CEA8AA4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="1">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="193C76D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
+      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="1">
     <w:nsid w:val="2DFA7D9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1FE288B2"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="52C24042">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="80AE3A74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="DE027268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="8392D9A0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="6BCE43BE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65F8442E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0E842DB4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="CD26CA70" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="D8FE3E08" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1066610493">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="132674924">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1531331442">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="590043233">
@@ -3129,67 +3056,77 @@
   <w:num w:numId="6" w16cid:durableId="1001926694">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="515769801">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1989358334">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="720983688">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1799490177">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="495463783">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1855336344">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:stylePaneFormatFilter w:val="D004" w:allStyles="0" w:alternateStyleNames="1" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="0" w:latentStyles="1" w:numberingStyles="0" w:stylesInUse="0" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="1"/>
+  <w:stylePaneFormatFilter w:val="D004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:docVars>
+    <w:docVar w:name="DocumentSaved" w:val="True"/>
+  </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="001F674F"/>
     <w:rsid w:val="00010E0D"/>
     <w:rsid w:val="00010E18"/>
     <w:rsid w:val="00033231"/>
     <w:rsid w:val="00033A7B"/>
     <w:rsid w:val="00042014"/>
     <w:rsid w:val="00046F2A"/>
     <w:rsid w:val="0005104C"/>
     <w:rsid w:val="0005368C"/>
     <w:rsid w:val="000546E9"/>
     <w:rsid w:val="00060131"/>
     <w:rsid w:val="00072497"/>
     <w:rsid w:val="00082899"/>
     <w:rsid w:val="00095950"/>
     <w:rsid w:val="000A4FC8"/>
     <w:rsid w:val="000A4FE4"/>
     <w:rsid w:val="000B7913"/>
     <w:rsid w:val="000C4808"/>
     <w:rsid w:val="000D0157"/>
     <w:rsid w:val="000D03A4"/>
     <w:rsid w:val="000D5555"/>
     <w:rsid w:val="000E2858"/>
     <w:rsid w:val="000F30B9"/>
     <w:rsid w:val="00101FA8"/>
@@ -3198,198 +3135,206 @@
     <w:rsid w:val="001133A1"/>
     <w:rsid w:val="00114CAA"/>
     <w:rsid w:val="0012452B"/>
     <w:rsid w:val="001271E3"/>
     <w:rsid w:val="00141AF2"/>
     <w:rsid w:val="00141D11"/>
     <w:rsid w:val="00142026"/>
     <w:rsid w:val="0014694A"/>
     <w:rsid w:val="00164136"/>
     <w:rsid w:val="00164479"/>
     <w:rsid w:val="00166173"/>
     <w:rsid w:val="00167702"/>
     <w:rsid w:val="001741DA"/>
     <w:rsid w:val="00176AF9"/>
     <w:rsid w:val="001836A4"/>
     <w:rsid w:val="00196235"/>
     <w:rsid w:val="00196909"/>
     <w:rsid w:val="001B2AF6"/>
     <w:rsid w:val="001D0F0B"/>
     <w:rsid w:val="001D1293"/>
     <w:rsid w:val="001D47DE"/>
     <w:rsid w:val="001D4E22"/>
     <w:rsid w:val="001E6111"/>
     <w:rsid w:val="001F1CEC"/>
     <w:rsid w:val="001F674F"/>
+    <w:rsid w:val="001F77A1"/>
     <w:rsid w:val="00201099"/>
     <w:rsid w:val="002067B2"/>
     <w:rsid w:val="00233356"/>
     <w:rsid w:val="00234F07"/>
     <w:rsid w:val="0023609B"/>
     <w:rsid w:val="00240B27"/>
     <w:rsid w:val="00252E6D"/>
     <w:rsid w:val="0025671D"/>
     <w:rsid w:val="00260EA4"/>
     <w:rsid w:val="0026253A"/>
     <w:rsid w:val="0026604B"/>
     <w:rsid w:val="00293095"/>
     <w:rsid w:val="002A07A9"/>
     <w:rsid w:val="002B3EDD"/>
     <w:rsid w:val="002B6C99"/>
     <w:rsid w:val="002C2A5B"/>
     <w:rsid w:val="002C791E"/>
     <w:rsid w:val="002D6FC0"/>
     <w:rsid w:val="002D7047"/>
     <w:rsid w:val="002E1910"/>
     <w:rsid w:val="002E2F2F"/>
+    <w:rsid w:val="002E6C32"/>
     <w:rsid w:val="002E700B"/>
     <w:rsid w:val="002F11A5"/>
     <w:rsid w:val="002F3C43"/>
     <w:rsid w:val="002F54F6"/>
     <w:rsid w:val="00300DF4"/>
     <w:rsid w:val="003035E5"/>
     <w:rsid w:val="00307099"/>
     <w:rsid w:val="00312C4D"/>
     <w:rsid w:val="0034083B"/>
     <w:rsid w:val="00344D11"/>
     <w:rsid w:val="00345AE0"/>
     <w:rsid w:val="003802BD"/>
     <w:rsid w:val="003B7681"/>
     <w:rsid w:val="003C0935"/>
     <w:rsid w:val="003D3F07"/>
+    <w:rsid w:val="003E6B89"/>
     <w:rsid w:val="003F005D"/>
     <w:rsid w:val="003F089E"/>
     <w:rsid w:val="0040311F"/>
     <w:rsid w:val="004118F9"/>
     <w:rsid w:val="00411F53"/>
     <w:rsid w:val="00414E67"/>
     <w:rsid w:val="00434C23"/>
     <w:rsid w:val="00452499"/>
+    <w:rsid w:val="004568FE"/>
     <w:rsid w:val="004575A9"/>
     <w:rsid w:val="00464D90"/>
     <w:rsid w:val="004763A1"/>
     <w:rsid w:val="004813AC"/>
     <w:rsid w:val="0048673B"/>
     <w:rsid w:val="004874FD"/>
     <w:rsid w:val="00490B77"/>
     <w:rsid w:val="004B46D4"/>
+    <w:rsid w:val="004B52B1"/>
     <w:rsid w:val="004B5F2A"/>
     <w:rsid w:val="004C2C1B"/>
     <w:rsid w:val="004D0022"/>
     <w:rsid w:val="004D154B"/>
     <w:rsid w:val="004D4832"/>
     <w:rsid w:val="004E2E07"/>
     <w:rsid w:val="004E5139"/>
     <w:rsid w:val="005008A1"/>
     <w:rsid w:val="00505BCD"/>
     <w:rsid w:val="00522002"/>
     <w:rsid w:val="00523B75"/>
     <w:rsid w:val="00535B8D"/>
     <w:rsid w:val="005417B6"/>
     <w:rsid w:val="00543C09"/>
     <w:rsid w:val="00553C71"/>
     <w:rsid w:val="005649CC"/>
     <w:rsid w:val="00590789"/>
     <w:rsid w:val="00591119"/>
     <w:rsid w:val="005C1191"/>
     <w:rsid w:val="005C46D5"/>
     <w:rsid w:val="005C5628"/>
     <w:rsid w:val="005C5C18"/>
     <w:rsid w:val="005E604A"/>
     <w:rsid w:val="005F58C7"/>
     <w:rsid w:val="00613B55"/>
     <w:rsid w:val="00626B93"/>
     <w:rsid w:val="0062739F"/>
     <w:rsid w:val="006376DF"/>
     <w:rsid w:val="00647096"/>
     <w:rsid w:val="00653B02"/>
     <w:rsid w:val="006571A0"/>
+    <w:rsid w:val="00660626"/>
     <w:rsid w:val="0066074C"/>
     <w:rsid w:val="0066295C"/>
     <w:rsid w:val="006711CB"/>
     <w:rsid w:val="0067271B"/>
     <w:rsid w:val="0067278A"/>
     <w:rsid w:val="00692DE4"/>
     <w:rsid w:val="006B149A"/>
     <w:rsid w:val="006B2293"/>
     <w:rsid w:val="006C3F19"/>
     <w:rsid w:val="006C5112"/>
     <w:rsid w:val="006D7606"/>
     <w:rsid w:val="006E08C1"/>
     <w:rsid w:val="006F3A7E"/>
     <w:rsid w:val="00705A92"/>
     <w:rsid w:val="0072098F"/>
     <w:rsid w:val="0072247F"/>
     <w:rsid w:val="0073004B"/>
     <w:rsid w:val="00744FDA"/>
     <w:rsid w:val="00764422"/>
     <w:rsid w:val="00777980"/>
     <w:rsid w:val="007922AC"/>
     <w:rsid w:val="007952FF"/>
     <w:rsid w:val="00795F64"/>
     <w:rsid w:val="007B1E85"/>
     <w:rsid w:val="007B20F9"/>
     <w:rsid w:val="007C4C92"/>
     <w:rsid w:val="007C55F2"/>
     <w:rsid w:val="007D44AC"/>
     <w:rsid w:val="007E5AA3"/>
     <w:rsid w:val="00801009"/>
     <w:rsid w:val="00815F0C"/>
     <w:rsid w:val="00827701"/>
     <w:rsid w:val="00831FDC"/>
     <w:rsid w:val="00837CC2"/>
     <w:rsid w:val="00842AC4"/>
     <w:rsid w:val="00845EE2"/>
     <w:rsid w:val="00862DF3"/>
     <w:rsid w:val="00883923"/>
+    <w:rsid w:val="00886EDE"/>
     <w:rsid w:val="008905AB"/>
     <w:rsid w:val="0089473C"/>
     <w:rsid w:val="008A4435"/>
     <w:rsid w:val="008A5FC2"/>
     <w:rsid w:val="008B09A3"/>
     <w:rsid w:val="008C17E7"/>
     <w:rsid w:val="008D5E97"/>
     <w:rsid w:val="008E536F"/>
     <w:rsid w:val="008E71EB"/>
     <w:rsid w:val="0090125D"/>
     <w:rsid w:val="00901B9B"/>
     <w:rsid w:val="0090299F"/>
     <w:rsid w:val="0091294E"/>
     <w:rsid w:val="009141AA"/>
     <w:rsid w:val="00922560"/>
     <w:rsid w:val="00952593"/>
     <w:rsid w:val="00970E16"/>
     <w:rsid w:val="00981CB5"/>
     <w:rsid w:val="00983724"/>
     <w:rsid w:val="009909F3"/>
     <w:rsid w:val="009A12E6"/>
     <w:rsid w:val="009A1EA3"/>
     <w:rsid w:val="009B5B0F"/>
     <w:rsid w:val="009B7A09"/>
     <w:rsid w:val="009F2D66"/>
     <w:rsid w:val="009F6DE8"/>
     <w:rsid w:val="00A05F79"/>
+    <w:rsid w:val="00A21B16"/>
     <w:rsid w:val="00A242D0"/>
     <w:rsid w:val="00A265E6"/>
     <w:rsid w:val="00A33E76"/>
     <w:rsid w:val="00A3420D"/>
     <w:rsid w:val="00A4160C"/>
     <w:rsid w:val="00A417E6"/>
     <w:rsid w:val="00A43CDB"/>
     <w:rsid w:val="00A45A46"/>
     <w:rsid w:val="00A5476F"/>
     <w:rsid w:val="00A70FB0"/>
     <w:rsid w:val="00A72A74"/>
     <w:rsid w:val="00A76172"/>
     <w:rsid w:val="00A842CA"/>
     <w:rsid w:val="00A92275"/>
     <w:rsid w:val="00A95F05"/>
     <w:rsid w:val="00AC13DF"/>
     <w:rsid w:val="00AC6698"/>
     <w:rsid w:val="00AD7513"/>
     <w:rsid w:val="00AE61C8"/>
     <w:rsid w:val="00B00192"/>
     <w:rsid w:val="00B04061"/>
     <w:rsid w:val="00B05D9A"/>
     <w:rsid w:val="00B069EC"/>
     <w:rsid w:val="00B07913"/>
     <w:rsid w:val="00B07D96"/>
@@ -3405,50 +3350,51 @@
     <w:rsid w:val="00C01038"/>
     <w:rsid w:val="00C02469"/>
     <w:rsid w:val="00C05894"/>
     <w:rsid w:val="00C05F5B"/>
     <w:rsid w:val="00C115DF"/>
     <w:rsid w:val="00C1635F"/>
     <w:rsid w:val="00C31864"/>
     <w:rsid w:val="00C34E95"/>
     <w:rsid w:val="00C57F8C"/>
     <w:rsid w:val="00C7333E"/>
     <w:rsid w:val="00C83A83"/>
     <w:rsid w:val="00C92486"/>
     <w:rsid w:val="00C972F7"/>
     <w:rsid w:val="00CA7BE4"/>
     <w:rsid w:val="00CB5CB3"/>
     <w:rsid w:val="00CC6624"/>
     <w:rsid w:val="00CC6914"/>
     <w:rsid w:val="00CD70CD"/>
     <w:rsid w:val="00CF0EA4"/>
     <w:rsid w:val="00CF3FED"/>
     <w:rsid w:val="00D02914"/>
     <w:rsid w:val="00D03E87"/>
     <w:rsid w:val="00D11C5D"/>
     <w:rsid w:val="00D1278D"/>
     <w:rsid w:val="00D16E37"/>
+    <w:rsid w:val="00D17638"/>
     <w:rsid w:val="00D17A69"/>
     <w:rsid w:val="00D37490"/>
     <w:rsid w:val="00D558F8"/>
     <w:rsid w:val="00D65A17"/>
     <w:rsid w:val="00D8791F"/>
     <w:rsid w:val="00D977FD"/>
     <w:rsid w:val="00DA5F92"/>
     <w:rsid w:val="00DA6AF3"/>
     <w:rsid w:val="00DB2698"/>
     <w:rsid w:val="00DC114D"/>
     <w:rsid w:val="00DC4856"/>
     <w:rsid w:val="00DD615A"/>
     <w:rsid w:val="00E00D8C"/>
     <w:rsid w:val="00E022AF"/>
     <w:rsid w:val="00E17F01"/>
     <w:rsid w:val="00E21757"/>
     <w:rsid w:val="00E229CD"/>
     <w:rsid w:val="00E3583F"/>
     <w:rsid w:val="00E41D75"/>
     <w:rsid w:val="00E47A58"/>
     <w:rsid w:val="00E51F5E"/>
     <w:rsid w:val="00E52B54"/>
     <w:rsid w:val="00E62F41"/>
     <w:rsid w:val="00E6359A"/>
     <w:rsid w:val="00E63ED3"/>
@@ -3470,65 +3416,80 @@
     <w:rsid w:val="00F2552D"/>
     <w:rsid w:val="00F26B44"/>
     <w:rsid w:val="00F27B33"/>
     <w:rsid w:val="00F31913"/>
     <w:rsid w:val="00F31E52"/>
     <w:rsid w:val="00F43793"/>
     <w:rsid w:val="00F576E8"/>
     <w:rsid w:val="00F60CF9"/>
     <w:rsid w:val="00F67838"/>
     <w:rsid w:val="00F73147"/>
     <w:rsid w:val="00F73AB3"/>
     <w:rsid w:val="00F96216"/>
     <w:rsid w:val="00F97328"/>
     <w:rsid w:val="00FB1A9A"/>
     <w:rsid w:val="00FB3020"/>
     <w:rsid w:val="00FB4279"/>
     <w:rsid w:val="00FB43E2"/>
     <w:rsid w:val="00FB6A9E"/>
     <w:rsid w:val="00FB7D70"/>
     <w:rsid w:val="00FC248C"/>
     <w:rsid w:val="00FD1C2B"/>
     <w:rsid w:val="00FE0A3F"/>
     <w:rsid w:val="00FF04D7"/>
     <w:rsid w:val="00FF1202"/>
   </w:rsids>
-  <w:docVars>
-[...1 lines deleted...]
-  </w:docVars>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="6B41ACB7"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2E405631"/>
   <w15:docId w15:val="{A86E3608-93DE-4E51-85AE-52830BD9A4AF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="260" w:line="260" w:lineRule="atLeast"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3870,1160 +3831,1164 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00196235"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00FC248C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="520" w:after="120"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="001F674F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="520" w:after="40"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00072497"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="520" w:after="40"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00FC248C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00B407A1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Rubrik6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001271E3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Rubrik7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001271E3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="Rubrik8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001271E3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="40"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001271E3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="40"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:iCs/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="001F674F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00072497"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00FC248C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading5"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00B407A1"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
     <w:name w:val="Rubrik 6 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading6"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001271E3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik7Char">
     <w:name w:val="Rubrik 7 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading7"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001271E3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik8Char">
     <w:name w:val="Rubrik 8 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading8"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001271E3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
     <w:name w:val="Rubrik 9 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading9"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001271E3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:iCs/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0023609B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="3119"/>
         <w:tab w:val="left" w:pos="4718"/>
         <w:tab w:val="right" w:pos="9299"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="-1276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00196235"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000F30B9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="192" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00196235"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet">
+  <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00FD1C2B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading1"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00FC248C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00827701"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="920" w:after="720" w:line="720" w:lineRule="atLeast"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="5"/>
       <w:sz w:val="60"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Title"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00827701"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="5"/>
       <w:sz w:val="60"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Underrubrik">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="UnderrubrikChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00B27362"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
     <w:name w:val="Underrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Subtitle"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Underrubrik"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00B27362"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="character" w:styleId="Stark">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB5CB3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
+  <w:style w:type="character" w:styleId="Betoning">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB5CB3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="10"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="Ingetavstnd">
     <w:name w:val="No Spacing"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="008A4435"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB5CB3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quote">
+  <w:style w:type="paragraph" w:styleId="Citat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitatChar"/>
     <w:uiPriority w:val="29"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB5CB3"/>
     <w:pPr>
       <w:spacing w:before="200"/>
       <w:ind w:left="360" w:right="360"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitatChar">
     <w:name w:val="Citat Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Quote"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Citat"/>
     <w:uiPriority w:val="29"/>
     <w:semiHidden/>
     <w:rsid w:val="00196235"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+  <w:style w:type="paragraph" w:styleId="Starktcitat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="StarktcitatChar"/>
     <w:uiPriority w:val="30"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB5CB3"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="200" w:after="280"/>
       <w:ind w:left="1008" w:right="1152"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StarktcitatChar">
     <w:name w:val="Starkt citat Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="IntenseQuote"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Starktcitat"/>
     <w:uiPriority w:val="30"/>
     <w:semiHidden/>
     <w:rsid w:val="00196235"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtleEmphasis">
+  <w:style w:type="character" w:styleId="Diskretbetoning">
     <w:name w:val="Subtle Emphasis"/>
     <w:uiPriority w:val="19"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB5CB3"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
+  <w:style w:type="character" w:styleId="Starkbetoning">
     <w:name w:val="Intense Emphasis"/>
     <w:uiPriority w:val="21"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB5CB3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtleReference">
+  <w:style w:type="character" w:styleId="Diskretreferens">
     <w:name w:val="Subtle Reference"/>
     <w:uiPriority w:val="31"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB5CB3"/>
     <w:rPr>
       <w:smallCaps/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
+  <w:style w:type="character" w:styleId="Starkreferens">
     <w:name w:val="Intense Reference"/>
     <w:uiPriority w:val="32"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB5CB3"/>
     <w:rPr>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BookTitle">
+  <w:style w:type="character" w:styleId="Bokenstitel">
     <w:name w:val="Book Title"/>
     <w:uiPriority w:val="33"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB5CB3"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCHeading">
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Heading1"/>
+    <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:rsid w:val="00095950"/>
     <w:pPr>
       <w:spacing w:after="320" w:line="720" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00095950"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00095950"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="221"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00095950"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="442"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00095950"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="658"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00095950"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="879"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00095950"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="1100"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="Innehll7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00095950"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="1321"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00095950"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="1542"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00095950"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="1758"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D558F8"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00196235"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="004E5139"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008A4435"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="EnvelopeAddress">
+  <w:style w:type="paragraph" w:styleId="Adress-brev">
     <w:name w:val="envelope address"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E3583F"/>
     <w:pPr>
       <w:framePr w:w="7938" w:h="1984" w:hRule="exact" w:hSpace="141" w:wrap="auto" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom"/>
       <w:spacing w:after="0" w:line="220" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00591119"/>
     <w:rPr>
       <w:color w:val="5F5F5F" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00FC248C"/>
     <w:pPr>
       <w:spacing w:after="40"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Fotnotstext">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FotnotstextChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0048673B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FotnotstextChar">
     <w:name w:val="Fotnotstext Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="FootnoteText"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Fotnotstext"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0048673B"/>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0048673B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0048673B"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableofFigures">
+  <w:style w:type="paragraph" w:styleId="Figurfrteckning">
     <w:name w:val="table of figures"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B407A1"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Signature">
+  <w:style w:type="paragraph" w:styleId="Signatur">
     <w:name w:val="Signature"/>
-    <w:basedOn w:val="NoSpacing"/>
+    <w:basedOn w:val="Ingetavstnd"/>
     <w:link w:val="SignaturChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002C791E"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="4536"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SignaturChar">
     <w:name w:val="Signatur Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Signature"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Signatur"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002C791E"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DOKUMENTTITEL">
     <w:name w:val="DOKUMENTTITEL"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00114CAA"/>
     <w:rPr>
       <w:caps/>
       <w:smallCaps w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BrdtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001F674F"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
     <w:name w:val="Brödtext Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BodyText"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001F674F"/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B27F0F"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B27F0F"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
     <w:name w:val="Kommentarer Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B27F0F"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-    <w:next w:val="CommentText"/>
+    <w:basedOn w:val="Kommentarer"/>
+    <w:next w:val="Kommentarer"/>
     <w:link w:val="KommentarsmneChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B27F0F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
     <w:name w:val="Kommentarsämne Char"/>
     <w:basedOn w:val="KommentarerChar"/>
-    <w:link w:val="CommentSubject"/>
+    <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B27F0F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006C3F19"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kammarkollegiet.se" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kammarkollegiet.se" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf" /></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\stwenner\AppData\Roaming\Microsoft\Mallar\PM.dotx" TargetMode="External" /></Relationships>
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Krsaffer\AppData\Roaming\Microsoft\Mallar\PM.dotx" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2DE48F917D6C49E7A21D8F9DED88A787"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0F500EFC-F52C-4778-9BB1-0CA3CD83E310}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006B2293" w:rsidP="004874FD">
+        <w:p w:rsidR="006B2293" w:rsidRDefault="00834F9B" w:rsidP="004874FD">
           <w:pPr>
             <w:pStyle w:val="2DE48F917D6C49E7A21D8F9DED88A787"/>
           </w:pPr>
           <w:r w:rsidRPr="00046F2A">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>Klicka här för att ange text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -5034,124 +4999,145 @@
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Book">
     <w:panose1 w:val="020B0503020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Merriweather Sans">
-    <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:sig w:usb0="A00004FF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
-  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004874FD"/>
     <w:rsid w:val="00187485"/>
     <w:rsid w:val="002035B7"/>
     <w:rsid w:val="00227C87"/>
     <w:rsid w:val="002C588B"/>
+    <w:rsid w:val="002E6C32"/>
+    <w:rsid w:val="003255B3"/>
     <w:rsid w:val="003F1D7E"/>
     <w:rsid w:val="003F27F4"/>
     <w:rsid w:val="00484B56"/>
     <w:rsid w:val="004874FD"/>
+    <w:rsid w:val="004B52B1"/>
     <w:rsid w:val="00543B2B"/>
     <w:rsid w:val="005E689B"/>
     <w:rsid w:val="006B2293"/>
     <w:rsid w:val="006C7EA4"/>
     <w:rsid w:val="00735CBD"/>
+    <w:rsid w:val="00834F9B"/>
     <w:rsid w:val="008B4ABA"/>
     <w:rsid w:val="00920CD0"/>
     <w:rsid w:val="009324AA"/>
+    <w:rsid w:val="00A21B16"/>
     <w:rsid w:val="00AC7E11"/>
     <w:rsid w:val="00CC684C"/>
+    <w:rsid w:val="00CE02B0"/>
     <w:rsid w:val="00D4516A"/>
     <w:rsid w:val="00D9785A"/>
     <w:rsid w:val="00E94579"/>
     <w:rsid w:val="00F32E7C"/>
     <w:rsid w:val="00F76C69"/>
     <w:rsid w:val="00FF28F8"/>
     <w:rsid w:val="00FF2B09"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5495,105 +5481,105 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004874FD"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DE48F917D6C49E7A21D8F9DED88A787">
     <w:name w:val="2DE48F917D6C49E7A21D8F9DED88A787"/>
     <w:rsid w:val="004874FD"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Kammarkollegiet">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F8F8F8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="297189"/>
       </a:accent1>
       <a:accent2>
@@ -5780,131 +5766,325 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CustomForm>
   <Settings>
     <NoControls>7</NoControls>
     <Rows>8</Rows>
     <Columns>2</Columns>
     <Width>80</Width>
   </Settings>
   <Controls>
     <Control>
       <Name>cntDnr</Name>
       <Switch/>
       <Type>txt</Type>
       <Position>1_1</Position>
       <Title>Diarienummer</Title>
       <TabOrder>0</TabOrder>
     </Control>
     <Control>
       <Name>cntDatum</Name>
       <Switch/>
       <Type>txt</Type>
       <Position>2_1</Position>
       <Title>Datum</Title>
       <TabOrder>1</TabOrder>
     </Control>
   </Controls>
 </CustomForm>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101003551D48D527BB941A13069B3F35D9E93" ma:contentTypeVersion="4" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="b2597a3487086506d20ab4823c7449a7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e4f3f682-2357-47df-aae1-e8bdcc007fa2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d3ac3b2fa4641bf8556ce6e64bf70442" ns2:_="">
+    <xsd:import namespace="e4f3f682-2357-47df-aae1-e8bdcc007fa2"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e4f3f682-2357-47df-aae1-e8bdcc007fa2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innehållstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Rubrik"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{589B53E3-1549-47D8-B0D8-EF87896B9202}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B929AD3-A74F-4D41-ADD8-9DB5EDBE8E09}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7037B014-F05F-42DA-ADAF-3EA3729FA139}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3206C85D-2859-4A94-96C2-C4ACE4DA94F4}"/>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43F6AA86-EA84-4A42-B96B-391B8FAFDBB1}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>PM.dotx</Template>
+  <Template>PM</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>303</Words>
   <Characters>1610</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1910</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Victoria Lundström</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101003551D48D527BB941A13069B3F35D9E93</vt:lpwstr>
+  </property>
+</Properties>
+</file>